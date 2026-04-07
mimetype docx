--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -186,4584 +186,4601 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (103)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (104)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Effects of Fe Incorporation on High-Performance Water-Splitting Photoanodes</w:t>
+                <w:t xml:space="preserve">Ru/TiO2 catalysts for selective formation of ring hydrogenation or ring-opening products from biomass-derived 5-hydroxymethylfurfural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kanokwan Klahan</w:t>
+                <w:t xml:space="preserve">Preeti Kashyap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+                <w:t xml:space="preserve">Marcin Jędrzejczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+                <w:t xml:space="preserve">Mingjun Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureline Treps</w:t>
+                <w:t xml:space="preserve">Stephan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pécastaings</w:t>
+                <w:t xml:space="preserve">David Kubička</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 148 (5), pp.5508-5519. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c19704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5GC06439B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508002v1</w:t>
+                <w:t xml:space="preserve">hal-05571267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Nonperiodic and Periodic TD-DFT: The Case of Photochromism in Aluminosilicates</w:t>
+                <w:t xml:space="preserve">Unraveling the Effects of Fe Incorporation on High-Performance Water-Splitting Photoanodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Rullan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Kanokwan Klahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Treps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pécastaings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c02605⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 148 (5), pp.5508-5519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c19704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349720v1</w:t>
+                <w:t xml:space="preserve">hal-05508002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Electric Double-Layer Capacitance to Understand the Reaction Environment in Conditions of Electrochemical Amination of Acetone</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxygen evolution reaction on IrO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(110) is governed by Walden-type mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick Heiming</w:t>
+                <w:t xml:space="preserve">Muhammad Usama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonja Mürtz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samad Razzaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Hättig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Exner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c14134⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.6137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-61367-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208100v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerium occurs as cerium-phosphate clusters around bioapatite nanocrystals in deep-sea sediments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Structural Form of Yttrium in Nanocrystalline Fluorapatite from Marine Sediments at 0.11 Å Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Giacomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianlin Liao</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-025-02439-2⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (19), pp.7939-7951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5c01722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05170120v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Form of Yttrium in Nanocrystalline Fluorapatite from Marine Sediments at 0.11 Å Resolution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing Nonperiodic and Periodic TD-DFT: The Case of Photochromism in Aluminosilicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Rullan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (28), pp.13051-13063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c02605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5c01722⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05340431v1</w:t>
+                <w:t xml:space="preserve">hal-05349720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen evolution reaction on IrO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(110) is governed by Walden-type mechanisms</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the Electric Double-Layer Capacitance to Understand the Reaction Environment in Conditions of Electrochemical Amination of Acetone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Exner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yani Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justus Kümper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simran Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Heiming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Mürtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-61367-z⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (2), pp.4087-4097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c14134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208117v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aromatic amines boost electrolysis</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cerium occurs as cerium-phosphate clusters around bioapatite nanocrystals in deep-sea sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianlin Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41560-025-01765-1⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-025-02439-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208114v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface state of NiOOH under oxidative conditions: Can dopants induce surface oxidation?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Aromatic amines boost electrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumit Bawari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2025.145960⟩</w:t>
+              <w:t xml:space="preserve">Nature Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (6), pp.673-674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41560-025-01765-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208109v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction and Rationalization of Site Preference of Rare Earth Elements in Fluorapatite from Density Functional Theory</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Surface state of NiOOH under oxidative conditions: Can dopants induce surface oxidation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Treps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Ermacora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Giacomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 524, pp.145960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2025.145960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05208107v1</w:t>
+                <w:t xml:space="preserve">hal-05208109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Transferable Density-Functional Tight-Binding Model for Organic Molecules at the Water/Platinum Interface</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction and Rationalization of Site Preference of Rare Earth Elements in Fluorapatite from Density Functional Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Niehaus</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smahane Dahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c00379⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (6), pp.1633-1641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208103v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and opportunities in using Kinetic Monte Carlo for battery research and innovation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a Transferable Density-Functional Tight-Binding Model for Organic Molecules at the Water/Platinum Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodorus de Bruin</w:t>
+                <w:t xml:space="preserve">Qing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingjun Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nir Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Niehaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EES Batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5EB00070J⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (10), pp.5267-5278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c00379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208120v2</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective synthesis of heterocyclic tetraphenylethylene analogues with configuration-dependent solid-state luminescence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges and opportunities in using Kinetic Monte Carlo for battery research and innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Rouillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphael Rullan</w:t>
+                <w:t xml:space="preserve">Mohammed Bin Jassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Theodorus de Bruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4SC08333D⟩</w:t>
+              <w:t xml:space="preserve">EES Batteries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (4), pp.788-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5EB00070J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208127v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208120v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">π-Expansion as gateway to viologen-based pimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Groslambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duquesnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rullan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (21), pp.9320-9325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D5SC01361E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT2FEFFIT: a density-functional-theory-based structural toolkit to analyze EXAFS spectra</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stereoselective synthesis of heterocyclic tetraphenylethylene analogues with configuration-dependent solid-state luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirill A Lomachenko</w:t>
+                <w:t xml:space="preserve">Mathilde Seinfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Retegan</w:t>
+                <w:t xml:space="preserve">Jean Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Rullan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s1600576724005454⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (23), pp.10523-10531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4SC08333D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704288v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron‐Triggered Imine Coupling: Synthesis and Characterization of Three Redox States (0,–1,–2) of a Ni(N 2 S 2 ) Complex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Mangin</w:t>
+                <w:t xml:space="preserve">DFT2FEFFIT: a density-functional-theory-based structural toolkit to analyze EXAFS spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yahya Albkuri</w:t>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Ovens</w:t>
+                <w:t xml:space="preserve">Kirill A Lomachenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaymaa Al Shehimy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+                <w:t xml:space="preserve">Marius Retegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (3), pp.e202302714. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (4), pp.1229 - 1234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202302714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/s1600576724005454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309138v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Incorporation of Cerium in Fluorapatite</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electron‐Triggered Imine Coupling: Synthesis and Characterization of Three Redox States (0,–1,–2) of a Ni(N 2 S 2 ) Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Rovezzi</w:t>
+                <w:t xml:space="preserve">Loïc Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristina O Kvashnina</w:t>
+                <w:t xml:space="preserve">Yahya Albkuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Ovens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaymaa Al Shehimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.3c00274⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (3), pp.e202302714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202302714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494166v1</w:t>
+                <w:t xml:space="preserve">hal-04309138v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the polychromism of oxide minerals: The case of alexandrite and cordierite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quentin Desdion</w:t>
+                <w:t xml:space="preserve">Revealing the Incorporation of Cerium in Fluorapatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill A Lomachenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan N Steinmann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mauro Rovezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina O Kvashnina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.27288⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), pp.119-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.3c00274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500816v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the oxidation kinetics through electronic structure regulation of MnCo$_2$O$_{4.5}$@Ni$_3$S$_2$ p-n junction for urea-assisted electrocatalytic activity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+                <w:t xml:space="preserve">Modeling the polychromism of oxide minerals: The case of alexandrite and cordierite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Rullan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maheswari Arunachalam</w:t>
+                <w:t xml:space="preserve">Pauline Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soon Hyung Kang</w:t>
+                <w:t xml:space="preserve">Quentin Desdion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do‐heyoung Kim</w:t>
+                <w:t xml:space="preserve">Stephan N Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (12), pp.834-842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202311548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcc.27288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704309v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Perspective on the Molecular Modeling of Electrolyte Decomposition Reactions for Solid Electrolyte Interphase Growth in Lithium‐Ion Batteries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling the oxidation kinetics through electronic structure regulation of MnCo$_2$O$_{4.5}$@Ni$_3$S$_2$ p-n junction for urea-assisted electrocatalytic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Abada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Theodorus de Bruin</w:t>
+                <w:t xml:space="preserve">Sangeeta Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Tant</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maheswari Arunachalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soon Hyung Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do‐heyoung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202313188⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202311548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693636v1</w:t>
+                <w:t xml:space="preserve">hal-04704309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic Reduction Mechanisms of CO$_2$ on MoS$_2$ Edges Using Grand-Canonical DFT : From CO$_2$ Adsorption to HCOOH or CO</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+                <w:t xml:space="preserve">A Perspective on the Molecular Modeling of Electrolyte Decomposition Reactions for Solid Electrolyte Interphase Growth in Lithium‐Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bin Jassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Raybaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sara Abada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodorus de Bruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c03266⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (30), pp.2313188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202313188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704301v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular modeling of the diffusion of ammonia through corrosion inhibitor films on copper</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrocatalytic Reduction Mechanisms of CO$_2$ on MoS$_2$ Edges Using Grand-Canonical DFT : From CO$_2$ Adsorption to HCOOH or CO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Caputo</w:t>
+                <w:t xml:space="preserve">Muhammad Akif Ramzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Loehlé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carine Michel</w:t>
+                <w:t xml:space="preserve">Rémi Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Raybaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112491⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (24), pp.10025-10034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c03266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728614v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons Learned from Semi-Empirical Methods for the Li-Ion Battery Solid Electrolyte Interphase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Molecular modeling of the diffusion of ammonia through corrosion inhibitor films on copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Salcedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Caputo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Loehlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 240, pp.112491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c08176⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04493912v1</w:t>
+                <w:t xml:space="preserve">hal-04728614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Electrostatically Embedded QM/MM Scheme for Electrified Interfaces</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lessons Learned from Semi-Empirical Methods for the Li-Ion Battery Solid Electrolyte Interphase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bin Jassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodorus de Bruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c01430⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (8), pp.3269-3280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c08176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177924v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to dope the basal plane of 2H-MoS2 to boost the hydrogen evolution reaction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawras Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonduelle-Skrzypczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 439, pp.141653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2022.141653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density Functional Theory Modeling of the Oxidation Mechanism of Tl(I) by Birnessite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (7), pp.1459-1466. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.3c00103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A one-step electro-catalytic approach applied to the synthesis of -propiolactones from CO2 and olefins</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An Electrostatically Embedded QM/MM Scheme for Electrified Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawras Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 88 (15), pp.10403-10411. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (20), pp.25009-25017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.2c02441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c01430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177921v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential and support-dependent hydrogen evolution reaction activation energies on sulfur vacancies of MoS2 from GC-DFT</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A one-step electro-catalytic approach applied to the synthesis of -propiolactones from CO2 and olefins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renate Schwiedernoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haosheng Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengjia Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.11.273⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (15), pp.10403-10411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.2c02441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177917v1</w:t>
+                <w:t xml:space="preserve">hal-04177921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Realistic Surface State of Ru in Aqueous and Gaseous Environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Potential and support-dependent hydrogen evolution reaction activation energies on sulfur vacancies of MoS2 from GC-DFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawras Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonduelle-Skrzypczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00313⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (23), pp.8478-8488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.11.273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177918v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Joint DFT-kMC Study to Model Ethylene Carbonate Decomposition Reactions : SEI Formation, Growth, and Capacity Loss During Calendar aging of Li-Metal Batteries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Towards a Realistic Surface State of Ru in Aqueous and Gaseous Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Akif Ramzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Wischert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.3c00372⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (18), pp.4241-4246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172957v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Potential-Dependent Stability and Activity of MoS 3 during the Hydrogen Evolution Reaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amit Sahu</w:t>
+                <w:t xml:space="preserve">A Joint DFT-kMC Study to Model Ethylene Carbonate Decomposition Reactions : SEI Formation, Growth, and Capacity Loss During Calendar aging of Li-Metal Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bin Jassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Raybaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sara Abada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodorus de Bruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.3c03292⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (13), pp.6934-6945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.3c00372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394853v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How machine learning can accelerate electrocatalysis discovery and optimization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zhi Wei Seh</w:t>
+                <w:t xml:space="preserve">Electrochemical Potential-Dependent Stability and Activity of MoS 3 during the Hydrogen Evolution Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawras Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Sahu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Horizons</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (23), pp.15290-15300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.3c03292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2MH01279K⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04177923v1</w:t>
+                <w:t xml:space="preserve">hal-04394853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian attractive potential for carboxylate/cobalt surface interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">How machine learning can accelerate electrocatalysis discovery and optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Michel</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Wei Seh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (2), pp.393-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2MH01279K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0173351⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04493907v1</w:t>
+                <w:t xml:space="preserve">hal-04177923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density Functional Theory Modeling of the Oxidation Mechanism of Co(II) by Birnessite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephan N Steinmann</w:t>
+                <w:t xml:space="preserve">Gaussian attractive potential for carboxylate/cobalt surface interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00122⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 159 (16), pp.164115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0173351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03757749v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genesis of MoS2 from Model-Mo-Oxide Precursors Supported on γ-Alumina</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Raybaud</w:t>
+                <w:t xml:space="preserve">Density Functional Theory Modeling of the Oxidation Mechanism of Co(II) by Birnessite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2022.03.007⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (8), pp.2063-2075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650986v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03757749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Gain Atomistic Insights on Reactions at the Water/Solid Interface?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carine Michel</w:t>
+                <w:t xml:space="preserve">Genesis of MoS2 from Model-Mo-Oxide Precursors Supported on γ-Alumina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Sahu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Raybaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.2c00594⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 408, pp.303-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2022.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758025v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-depth theoretical understanding of the chemical interaction of aromatic compounds with a gold nanoparticle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rika Tandiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sicard-Roselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Thi Van-Oanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24, pp.25327. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d2cp02654f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Electrochemical Processes with Grand Canonical Treatment of Many-Body Perturbation Theory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">How to Gain Atomistic Insights on Reactions at the Water/Solid Interface?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sautet</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (26), pp.6079-6084. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.6294-6301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c01376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.2c00594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826377v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous High-Throughput Computations in Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angga Hermawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bin Jassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Wei Seh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chem Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 (5), pp.940-956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4791,7932 +4808,8049 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How are transition states modeled in heterogeneous electrocatalysis?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modeling Electrochemical Processes with Grand Canonical Treatment of Many-Body Perturbation Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyang Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Göltl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coelec.2022.100940⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (26), pp.6079-6084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c01376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826321v1</w:t>
+                <w:t xml:space="preserve">hal-03826377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond single-crystal surfaces: The GAL21 water/metal force field</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">How are transition states modeled in heterogeneous electrocatalysis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawras Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33, pp.100940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coelec.2022.100940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0130368⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04177926v1</w:t>
+                <w:t xml:space="preserve">hal-03826321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Investigation and Free Energies of the Reactive Adsorption of Ethanol at the Alumina/Water Interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Beyond single-crystal surfaces: The GAL21 water/metal force field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Beisert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c00998⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 157 (19), pp.194705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0130368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758029v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature of High- and Low-Affinity Metal Surface Sites on Birnessite Nanosheets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mechanistic Investigation and Free Energies of the Reactive Adsorption of Ethanol at the Alumina/Water Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Réocreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (17), pp.7446-7455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c00998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00278⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03144115v1</w:t>
+                <w:t xml:space="preserve">hal-03758029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient recursive least squares solver for rank-deficient matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 399, pp.125996. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amc.2021.125996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Same ligand, three first-row metals: comparing M-amido bifunctional reactivity (Mn, Fe, Co)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nature of High- and Low-Affinity Metal Surface Sites on Birnessite Nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R Tom Baker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50 (41), pp.14542-14546. </w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.66-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1DT02637B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826428v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Active Sites for Structure-Sensitive Reactions via the Generalized Coordination Number: Application to Alcohol Dehydrogenation</w:t>
+                <w:t xml:space="preserve">Same ligand, three first-row metals: comparing M-amido bifunctional reactivity (Mn, Fe, Co)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamila Kaźmierczak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ruben Staub</w:t>
+                <w:t xml:space="preserve">Matthew R Elsby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Perret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Scott y H Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Tom Baker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01746⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (41), pp.14542-14546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1DT02637B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271982v1</w:t>
+                <w:t xml:space="preserve">hal-03826428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Water on Ru-Catalyzed Olefin Metathesis: Potent Deactivating Effects Even at Low Water Concentrations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing Active Sites for Structure-Sensitive Reactions via the Generalized Coordination Number: Application to Alcohol Dehydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Sims</w:t>
+                <w:t xml:space="preserve">Kamila Kaźmierczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel L Nascimento</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">N. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.0c04279⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (19), pp.10370-10377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254845v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferable Gaussian Attractive Potentials for Organic/Oxide Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rey</w:t>
+                <w:t xml:space="preserve">The Impact of Water on Ru-Catalyzed Olefin Metathesis: Potent Deactivating Effects Even at Low Water Concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian O Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Blanck</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Joshua Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel L Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre y Goudreault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c05156⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.893-899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.0c04279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424499v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Stable Are 2H-MoS 2 Edges under Hydrogen Evolution Reaction Conditions?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Transferable Gaussian Attractive Potentials for Organic/Oxide Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Blanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Loehlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c04492⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (38), pp.10843-10853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c05156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424489v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding electrified interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">How Stable Are 2H-MoS 2 Edges under Hydrogen Evolution Reaction Conditions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawras Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonduelle-Skrzypczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhi Wei Seh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41578-021-00303-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (31), pp.17058-17067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c04492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424274v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Dis)Similarities of adsorption of diverse functional groups over alumina and hematite depending on the surface state</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Understanding electrified interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Michel</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Wei Seh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0038412⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (4), pp.289-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41578-021-00303-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254858v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DockOnSurf: A Python Code for the High-Throughput Screening of Flexible Molecules Adsorbed on Surfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">(Dis)Similarities of adsorption of diverse functional groups over alumina and hematite depending on the surface state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Martì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Loehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154 (8), pp.084701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0038412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.1c00256⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03377107v1</w:t>
+                <w:t xml:space="preserve">hal-03254858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What does graphitic carbon nitride really look like?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DockOnSurf: A Python Code for the High-Throughput Screening of Flexible Molecules Adsorbed on Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Martí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Blanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Loehlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (7), pp.3386-3396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.1c00256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CP06063A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03175977v1</w:t>
+                <w:t xml:space="preserve">hal-03377107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter-free coordination numbers for solutions and interfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">What does graphitic carbon nitride really look like?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigismund Melissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5135696⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (4), pp.2853-2859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP06063A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917716v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mode of incorporation of As(-I) and Se(-I) in natural pyrite revisited</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mononuclear Fe in N-doped carbon: computational elucidation of active sites for electrochemical oxygen reduction and oxygen evolution reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo-Qing Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00301⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.1006-1014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cy01935a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465448v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion of lubricant on aluminium through adsorption of additive head-groups on γ-alumina: A DFT study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Water Adlayers on Noble Metal Surfaces: Insights from Energy Decomposition Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Galiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Antonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153 (5), pp.054703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0013040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2019.106140⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02917727v1</w:t>
+                <w:t xml:space="preserve">hal-02989572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Understanding Lignin Electrolysis: Electro-Oxidation of a β -O-4 Linkage Model on PtRu Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Beliaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Elsheref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Walden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dappozze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nieto-Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 167 (13), pp.134511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/1945-7111/abb8b5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Adlayers on Noble Metal Surfaces: Insights from Energy Decomposition Analysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Revisiting the Atomistic Structures at the Interface of Au(111) Electrode–Sulfuric Acid Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song-Yuan Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ren Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (20), pp.9439-9446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.0c02639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0013040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02989572v1</w:t>
+                <w:t xml:space="preserve">hal-02917730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Affinity of Triazolium-Appended Dipyrromethenes (TADs) for BF4−</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Adhesion of lubricant on aluminium through adsorption of additive head-groups on γ-alumina: A DFT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Blanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Loehle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25194555⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145, pp.106140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2019.106140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372936v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Atomistic Structures at the Interface of Au(111) Electrode–Sulfuric Acid Solution</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Strong Affinity of Triazolium-Appended Dipyrromethenes (TADs) for BF4−</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Jean-Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ren Hu</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.0c02639⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (19), pp.4555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25194555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917730v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mononuclear Fe in N-doped carbon: computational elucidation of active sites for electrochemical oxygen reduction and oxygen evolution reactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Parameter-free coordination numbers for solutions and interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (4), pp.1006-1014. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152 (2), pp.024124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9cy01935a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5135696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917724v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxide-Induced Degradation of Olefin Metathesis Catalysts: A Challenge for Metathesis in Alkaline Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre y Goudreault</w:t>
+                <w:t xml:space="preserve">The mode of incorporation of As(-I) and Se(-I) in natural pyrite revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel M Walden</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel L Nascimento</w:t>
+                <w:t xml:space="preserve">Margarita Merkulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian G Botti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+                <w:t xml:space="preserve">Pieter Glatzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Murdzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.9b05163⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (3), pp.379-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917707v1</w:t>
+                <w:t xml:space="preserve">hal-02465448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demystifying the Atomistic Origin of the Electric Field Effect on Methane Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Panaritis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine M Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena A Baranova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (17), pp.6976-6981. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c01485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the role of electrochemical polarization on the selectivity of the CO2 hydrogenation reaction over Ru</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Couillard</w:t>
+                <w:t xml:space="preserve">Hydroxide-Induced Degradation of Olefin Metathesis Catalysts: A Challenge for Metathesis in Alkaline Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre y Goudreault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Baranova</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Daniel M Walden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel L Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian G Botti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136405⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.3838-3843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b05163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917734v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten Facets, One Force Field: The GAL19 Force Field for Water–Noble Metal Interfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Elucidating the role of electrochemical polarization on the selectivity of the CO2 hydrogenation reaction over Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Panaritis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Couillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Baranova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.0c00091⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 350, pp.136405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424265v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Active Sites at the MoS 2 /H 2 O Interface via Grand-Canonical DFT: The Role of Water Dissociation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ten Facets, One Force Field: The GAL19 Force Field for Water–Noble Metal Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c06489⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (7), pp.4565-4578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.0c00091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917736v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation Free Energies and Adsorption Energies at the Metal/Water Interface from Hybrid Quantum-Mechanical/Molecular Mechanics Simulations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Revisiting the Active Sites at the MoS 2 /H 2 O Interface via Grand-Canonical DFT: The Role of Water Dissociation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawras Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonduelle-Skrzypczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (28), pp.31401-31410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c06489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.0c00632⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02998070v1</w:t>
+                <w:t xml:space="preserve">hal-02917736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-Dependent Structural, Energetic, and Spectroscopic Properties of MoS 3 Polymorphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Raybaud</w:t>
+                <w:t xml:space="preserve">Solvation Free Energies and Adsorption Energies at the Metal/Water Interface from Hybrid Quantum-Mechanical/Molecular Mechanics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas W. Götz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (10), pp.6539-6549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.0c00632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.0c00981⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03120168v1</w:t>
+                <w:t xml:space="preserve">hal-02998070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic modeling of electrocatalysis: Are we there yet?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+                <w:t xml:space="preserve">Size-Dependent Structural, Energetic, and Spectroscopic Properties of MoS 3 Polymorphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Sahu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Raybaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Computational Molecular Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/wcms.1499⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (12), pp.7750-7760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.0c00981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989542v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-sites are better than one: revisiting the OER mechanism on CoOOH by DFT with electrode polarization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Atomistic modeling of electrocatalysis: Are we there yet?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawras Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Rui Garrick Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Wei Seh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Computational Molecular Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.e1499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wcms.1499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CP00281J⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02519600v1</w:t>
+                <w:t xml:space="preserve">hal-02989542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pressure Gap for Thiols: Methanethiol Self-Assembly on Au(111) from Vacuum to 1 bar</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Two-sites are better than one: revisiting the OER mechanism on CoOOH by DFT with electrode polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antton Curutchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b03045⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (13), pp.7031-7038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP00281J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125523v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Thermal Corrections for Adsorption Processes at the Metal/Gas Interface</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Theory and experiments join forces to characterize the electrocatalytic interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zi-Yang Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (16), pp.7611-7613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1903412116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b09863⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02359361v1</w:t>
+                <w:t xml:space="preserve">hal-02125531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Theory-guided materials design: two-dimensional MXenes in electro- and photocatalysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Pressure Gap for Thiols: Methanethiol Self-Assembly on Au(111) from Vacuum to 1 bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rik V Mom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigismund Melissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost J.W.M. Frenken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9nh90019e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (19), pp.12382-12389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b03045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989608v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory and experiments join forces to characterize the electrocatalytic interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evaluating Thermal Corrections for Adsorption Processes at the Metal/Gas Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Réocreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (47), pp.28828-28835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b09863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1903412116⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02125531v1</w:t>
+                <w:t xml:space="preserve">hal-02359361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C6 Diacids from homocitric acid lactone using relay heterogeneous catalysis in water</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction: Theory-guided materials design: two-dimensional MXenes in electro- and photocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spyridon Ntais</w:t>
+                <w:t xml:space="preserve">Albertus Handoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxanne Clément</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fengxia Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Wei Seh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2018.08.002⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (4), pp.1014-1014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9nh90019e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889479v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can microsolvation effects be estimated from vacuum computations? A case-study of alcohol decomposition at the H 2 O/Pt(111) interface</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C6 Diacids from homocitric acid lactone using relay heterogeneous catalysis in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Thapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyridon Ntais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Baranova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyi Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP06331A⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 319, pp.191-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2018.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077898v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical insight into the origin of the electrochemical promotion of ethylene oxidation on ruthenium oxide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Can microsolvation effects be estimated from vacuum computations? A case-study of alcohol decomposition at the H 2 O/Pt(111) interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CY01421G⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (10), pp.5368-5377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP06331A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359246v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory-guided materials design: two-dimensional MXenes in electro- and photocatalysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Theoretical insight into the origin of the electrochemical promotion of ethylene oxidation on ruthenium oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine M Hajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Treps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Baranova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhi Wei Seh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9NH00100J⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (21), pp.5915-5926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CY01421G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125540v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit self-consistent electrolyte model in plane-wave density-functional theory</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theory-guided materials design: two-dimensional MXenes in electro- and photocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srinidhi Mula</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Albertus D Handoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard G Hennig</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Wei Seh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5132354⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (4), pp.809-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NH00100J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917714v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetylene Adsorption on Pd–Ag Alloys: Evidence for Limited Island Formation and Strong Reverse Segregation from Monte Carlo Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implicit self-consistent electrolyte model in plane-wave density-functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiran Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Vignola</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">V. S. Chaitanya Kolluru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinidhi Mula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bart Vandegehuchte</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard G Hennig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b04108⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151 (23), pp.234101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5132354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889525v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shining Light on Carbon Nitrides: Leveraging Temperature To Understand Optical Gap Variations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acetylene Adsorption on Pd–Ag Alloys: Evidence for Limited Island Formation and Strong Reverse Segregation from Monte Carlo Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Vignola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaobo Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sautet</w:t>
+                <w:t xml:space="preserve">Katell Le Mapihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Masters</w:t>
+                <w:t xml:space="preserve">Bart Vandegehuchte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Curulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b00740⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (27), pp.15456 - 15463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b04108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889570v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Decomposition Analysis for Metal Surface–Adsorbate Interactions by Block Localized Wave Functions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shining Light on Carbon Nitrides: Leveraging Temperature To Understand Optical Gap Variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rustam Khaliullin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xiaobo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigismund Melissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Masters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.8b00957⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (13), pp.4253 - 4262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b00740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077899v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Risk of C–C Bond Formation during Selective Hydrogenation of Acetylene on Palladium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Energy Decomposition Analysis for Metal Surface–Adsorbate Interactions by Block Localized Wave Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Iannuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustam Khaliullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.7b03752⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (1), pp.265-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.8b00957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889506v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational screening for selective catalysts: Cleaving the C-C bond during ethanol electro-oxidation reaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evaluating the Risk of C–C Bond Formation during Selective Hydrogenation of Acetylene on Palladium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Vignola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Al Farra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Vandegehuchte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Curulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3), pp.1662 - 1671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.7b03752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.04.102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01817186v1</w:t>
+                <w:t xml:space="preserve">hal-01889506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force Field for Water over Pt(111): Development, Assessment, and Comparison</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Computational screening for selective catalysts: Cleaving the C-C bond during ethanol electro-oxidation reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evans Monyoncho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Baranova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 274, pp.274 - 278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.04.102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b01177⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01817174v1</w:t>
+                <w:t xml:space="preserve">hal-01817186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrazine-Based Ligand Transformation Driving Metal–Metal Bond and Mixed-Valence Hg I /Hg II</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hilarie Stein</w:t>
+                <w:t xml:space="preserve">Force Field for Water over Pt(111): Development, Assessment, and Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulat Gabidullin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rodrigo Ferreira de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas W. Götz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Iannuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b01861⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (6), pp.3238 - 3251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b01177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896100v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in Calculating the bandgap of Triazine-Based Carbon Nitride Structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tetrazine-Based Ligand Transformation Driving Metal–Metal Bond and Mixed-Valence Hg I /Hg II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maykon Lemes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilarie Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulat Gabidullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sautet</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muralee Murugesu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6TA08939A⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (8), pp.10273 - 10277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b01861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531570v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key role of anionic doping for H2 production from formic acid on Pd(111)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Challenges in Calculating the bandgap of Triazine-Based Carbon Nitride Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigismund Teunis Alexander George Melissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.6b03544⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.5115-5122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6TA08939A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01641024v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group Additivity for Aqueous Phase Thermochemical Properties of Alcohols on Pt(111)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Key role of anionic doping for H2 production from formic acid on Pd(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b07340⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (3), pp.1955--1959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.6b03544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01641026v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01641024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A machine learning approach to graph-theoretical cluster expansions of the energy of adsorbate layers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Group Additivity for Aqueous Phase Thermochemical Properties of Alcohols on Pt(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geun Ho Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michail Stamatakis</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4985890⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (39), pp.21510 - 21519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b07340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644325v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01641026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanics models for the image charge, a comment on “including image charge effects in the molecular dynamics simulations of molecules on metal surfaces”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A machine learning approach to graph-theoretical cluster expansions of the energy of adsorbate layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Vignola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Ferreira de Morais</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart D. Vandegehuchte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Curulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michail Stamatakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (5), pp.054106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4985890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcc.24861⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01561684v1</w:t>
+                <w:t xml:space="preserve">hal-01644325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethanol Electro-oxidation on Palladium Revisited Using Polarization Modulation Infrared Reflection Absorption Spectroscopy (PM-IRRAS) and Density Functional Theory (DFT): Why Is It Difficult To Break the C–C Bond?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Molecular mechanics models for the image charge, a comment on “including image charge effects in the molecular dynamics simulations of molecules on metal surfaces”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas W. Götz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tom K. Woo</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Ferreira de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2016 (6), pp.4894−4906. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (24), pp.2127-2129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.6b00289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcc.24861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343876v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing a First-Principles Model of an Electrochemical Interface by Comparison with Experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ethanol Electro-oxidation on Palladium Revisited Using Polarization Modulation Infrared Reflection Absorption Spectroscopy (PM-IRRAS) and Density Functional Theory (DFT): Why Is It Difficult To Break the C–C Bond?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evans A. Monyoncho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena A. Baranova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom K. Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b01938⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (6), pp.4894−4906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.6b00289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644327v1</w:t>
+                <w:t xml:space="preserve">hal-01343876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C$_2$H$_2$-Induced Surface Restructuring of Pd–Ag Catalysts: Insights from Theoretical Modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Assessing a First-Principles Model of an Electrochemical Interface by Comparison with Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 120 (46), pp.26320 - 26327. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b08524⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 120 (10), pp.5619 - 5623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b01938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644330v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a novel hepta-coordinated FeIII bimetallic complex with an unusual 1,2,4,5-tetrazine-ring opening</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">C$_2$H$_2$-Induced Surface Restructuring of Pd–Ag Catalysts: Insights from Theoretical Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Vignola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart D. Vandegehuchte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Curulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 108, pp.163 - 168. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (46), pp.26320 - 26327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2015.11.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b08524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01392927v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT Perspective on the Thermochemistry of Carbon Nitride Synthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Study of a novel hepta-coordinated FeIII bimetallic complex with an unusual 1,2,4,5-tetrazine-ring opening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maykon A. Lemes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Pialat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilia Korobkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b06335⟩</w:t>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108, pp.163 - 168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2015.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531568v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculs et chimie verte Vers de meilleures simulations pour de meilleurs catalyseurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">DFT Perspective on the Thermochemistry of Carbon Nitride Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigismund Teunis Alexander George Melissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Michel</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (43), pp.24542-24550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b06335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644338v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-carboxylation of butadiene and ethene over Pt and Ni catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Calculs et chimie verte Vers de meilleures simulations pour de meilleurs catalyseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 413, pp.35-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343872v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation free energies for periodic surfaces: comparison of implicit and explicit solvation models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Electro-carboxylation of butadiene and ethene over Pt and Ni catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renate Schwiedernoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengjia Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cp04094b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 343, pp.240-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2016.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01641051v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Carbon Nitride Structure and Exciton Binding Energies: A DFT Perspective</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Solvation free energies for periodic surfaces: comparison of implicit and explicit solvation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b07059⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (46), pp.31850 - 31861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cp04094b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241527v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01641051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular adsorption at Pt(111). How accurate are DFT functionals?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Relationship between Carbon Nitride Structure and Exciton Binding Energies: A DFT Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigismund Melissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CP04534G⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (45), pp.25188-25196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b07059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230745v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the HCOOH/CO2 Electrocatalytic Reaction: When Details Are Key</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Molecular adsorption at Pt(111). How accurate are DFT functionals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (43), pp.28921-28930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CP04534G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201500187⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01195609v1</w:t>
+                <w:t xml:space="preserve">hal-01230745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Electrode Potential and Solvent on the Electroreduction of CO2: A Comparison of Theoretical Approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Modeling the HCOOH/CO2 Electrocatalytic Reaction: When Details Are Key</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renate Schwiedernoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.2307-2311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201500187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CP00946D⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01230740v1</w:t>
+                <w:t xml:space="preserve">hal-01195609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impact of Electrode Potential and Solvent on the Electroreduction of CO2: A Comparison of Theoretical Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renate Schwiedernoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (21), pp.13949-13963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CP00946D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A fast charge-Dependent atom-pairwise dispersion correction for DFTB3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Petraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Corminboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115 (18), pp.1265 - 1272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/qua.24887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12726,6060 +12860,6060 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doping Ni-OOH to boost the electrooxidation of hyroxymethylfurfural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Ermacora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th North American Catalysis Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Atlanta (Georgia), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using grand-canonical DFT to investigate electrochemical reactions on semiconductor surfaces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Raybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curutchet Antton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Akif Ramzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ièmes journées nationales des carburants solaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical potential-dependent stability and activity of MoS3 during the hydrogen evolution reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawras Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Sahu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Raybaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2025, Mayence, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developping methods to model excited states in condensed phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rullan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée 2024 du pôle Sud-Est de Thémosia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating of organic molecules at the water- platinum interface: From single-crystal surfaces to nanoparticles via density functional tight binding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Computational Heterogeneous Electrocatalysis: From Developments to Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SolvATE2024 7th Meeting of the SolvATE Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Theoretical Aspects of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Sevilla (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349764v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Heterogeneous Electrocatalysis: From Developments to Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Investigating of organic molecules at the water- platinum interface: From single-crystal surfaces to nanoparticles via density functional tight binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Niehaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Theoretical Aspects of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Sevilla (Spain), Spain</w:t>
+              <w:t xml:space="preserve">SolvATE2024 7th Meeting of the SolvATE Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704328v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of ternary catalysts combining copper with p-block elements to control the electrochemical carbon monoxide reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Ghoridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Huan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos V. M. Inocêncio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Janisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Miche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Operando Strategies for the Electrochemical, Photochemical and Photoelectrochemical Conversion of Small Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DIM MaTerRE, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic Study of Selective Electrochemical Reduction of Hydroxymethyl Furfural using Grand-Canonical DFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Loprete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Rivalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society, Mar 2024, New Orleans, Louisiana &amp; Hybrid, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-level Modelling of Gold Nanoparticles in Various Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rika Tandiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sicard-Roselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Asia-Pacific Association of Theoretical and Computational Chemists (APATCC-10),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Quy Nhon, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic Modelling of Reactions at the Co-Catalyst in Photo-Electrocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ièmes Journées des Carburants Solaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic Study of selective Electrochemical Reduction of Hydroxymethyl Furfural using Grand-Canonical DFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Loprete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Rivalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INternational Society of Electrochemistry, Sep 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Joint DFT-KMC Study to Model Ethylene Carbonate Decomposition Reactions: SEI Formation, Growth, and Capacity Loss During Calendar Aging of Li Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bin Jassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodorus de Bruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISE 74th Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GC-DFT Modelling of the Hydrogen Evolution Reaction over MoS2: Substitutional Doping and Potential-Dependent Activation Energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawras Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonduelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISE 74th Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From DFT to force fields for metal/water and oxide/organics interfaces via Gaussian attractive potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons Learned from Atomistic Simulations of Electrocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Mülheim an der Ruhr, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to gain atomistic insights on adsorption at the water/solid interface?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Triennal Congress of the World Association of Theoretical and Computationnal Chemists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vancouvers, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is doping an efficient strategy to activate the basal plane of 2H-MoS2 for the Hydrogen Evolution Reaction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawras Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonduelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DockOnSurf: A python code for the high-throughput screening of flexible molecules adsorbed on surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation free energies and adsorption energies at the metal/water interface from hybrid QM-MM simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revising the active sites on MoS2 in aqueous solution via grand-canonical DFT: The role of water dissociation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawras Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonduelle-Skrzypczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JTMS - Journées "Théorie, Modélisation et Simulation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering the Performance of Cobalt in the Dehydrogenation of Isopropanol into Acetone via the Use of Multiscale Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toyese Oyegoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Maria Kazmierczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baba El-Yakubu Jibril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 PhD and Masters Day Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Chimie Young Researcher Forum - ENS de Lyon, Jun 2021, LYON (ENS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the active sites on MoS2 in aqueous solution via grand-canonical DFT: The role of water dissociation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawras Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonduelle-Skrzypczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISE Topical Meeting: Energy and water: electrochemistry in securing the sustainable society development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Mikulov, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the active sites on MoS2 in aqueous solution via grand-canonical DFT: The role of water dissociation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawras Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonduelle-Skrzypczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting HER on MoS2: The impact of water and the electrochemical potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawras Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonduelle-Skrzypczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre de chimie physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replacing Chemical Intuition: Design of Experiments and Reinforcement Learning For the Construction of Training Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Prospectives du Réseau Français de Chimie Théorique 2021,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revising the active sites on MoS2 in aqueous solution via grand-canonical DFT: The role of water dissociation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawras Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonduelle-Skrzypczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LilleSolvate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic modeling of electrocatalysis : Are we there yet?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawras Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Wei Seh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Rui Garrick Lim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating solvation at metal/water interfaces: the SolvHybrid tool fueled by the GAL forcefield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Théorie, Modélisation et Simulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular adsorption on metal oxides: an in silico design of lubricants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Loehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STLE 2020 Tribology Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Cleveland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating solvation at metal/water interfaces: the SolvHybrid tool fueled by the GAL forcefield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR solvate meeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Decomposition Analysis and Solvation Effects in Heterogeneous Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring Meeting of the Swiss Association of Computational Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Geneve, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Reactive Electrified Interfaces: From DFT to Force Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70h Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Durban, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wettability@Al2O3: Adsorption of lubricant additives by molecular modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Loehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Théorie, Modélisation et Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropically corrected solid-angle based nearest-neighbor algorithm: parameter-free coordination numbers for interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Trends in Theoretical Chemistry VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Kraków, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wettability@Al2O3: Adsorption of lubricant additives by molecular modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On the gap between physical soundness and computational feasibility for modeling solid/liquid interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Colloid and Interface Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">1ères Rencontres Prospectives du Réseau Français de Chimie Théorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700806v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the gap between physical soundness and computational feasibility for modeling solid/liquid interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Wettability@Al2O3: Adsorption of lubricant additives by molecular modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Blanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Loehlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Rencontres Prospectives du Réseau Français de Chimie Théorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">European Colloid and Interface Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359337v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation of noble metals surfaces in water by a local-suface/water forcefield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR solvate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the Surface State of Metal Surfaces under (Electro-) catalytic Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ième colloque du GDR NanOperando</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wettability@Al2O3: Adsorption of lubricant additives by molecular modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Loehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leeds-Lyon symposium on tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropically corrected Solid-Angle based Nearest-Neighbor algorithm: parameter-free coordination numbers for interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Théorie, Modélisation et Simulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Force Field for Water Over Pt(111): Development, Assessment And Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre scientifique of IFP Energies nouvelles – Slimaia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Reuil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Decomposition Analysis for Metal Surface - Adsorbate Interactions by Block Localized Wave Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Staub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ième Rencontre des Chimistes Théoriciens Francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and implementation of ALMO in CP2K for metallic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CP2K Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling heterogeneous photocatalysts for water splitting: What can we ask from quantum chemistry?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curutchet Antton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel T. Garcia-Esparza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigismund Teunis Alexander George Melissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advanced Materials and Processes for Environment, Energy and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling heterogeneous photocatalyst for water splitting: What can we ask from quantum chemistry?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Development and implementation of ALMO in CP2K for metallic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angel T. Garcia-Esparza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Carburants Solaires 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">SCF18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074845v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and implementation of ALMO in CP2K for metallic systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modelling heterogeneous photocatalyst for water splitting: What can we ask from quantum chemistry?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curutchet Antton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel T. Garcia-Esparza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCF18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées des Carburants Solaires 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077957v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Solvation Effects at the Metal/Liquid Interface: Force Field Development and Approximate QM/MM Free Energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Rencontre du GdR Solvate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When modelling bridges electro-catalysis and heterogeneous catalysis: The case of the formic acid decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Formic Acid Decomposition: What are the Differences Between Electrocatalysis and Promoted Heterogeneous Catalysis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuropaCat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in calculating the bandgap of triazine-based carbon nitride structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular simulation for a better understanding of the clean-up process of soot with detergent molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Gebremedhn Azene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Loehle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mazarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATHIAS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Group additivity for adsorbed polyols at a Pt (111) surface under aqueous conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Group additivity for biomass derived polyols adbsorbed at a Pt(111) surface under aqueous conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethanol Electrooxidation on Palladium Revisited using PM-IRRAS and DFT: Why is it difficult to break the C–C bond?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Modelling Heterogeneous Electrocatalysis under Realistic Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Challenges for Fuel Cells and Hydrogen Technologies: from Innovation to Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C2H2-Induced Pre-Organization of the Pd-Ag Catalyst for Acetylene’s Selective Hydrogenation. A Theoretical Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Vignola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Theoretical Aspects in Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Zakopane, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When modelling bridges electro-catalysis and heterogeneous catalysis: The case of the formic acid decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japan・France・Spain Joint-Symposium on Theoretical and Computational Science of Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Automated Approach for Developing Graph-Theoretical Cluster Expansions of the Total Energy of Adsorbate Layers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ethanol Electrooxidation on Palladium Revisited using PM-IRRAS and DFT: Why is it difficult to break the C–C bond?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Annual Meeting of the American Institute of Chemical Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">FCCat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Frejus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083408v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic Study of the Electro-Carboxylation of Alkenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethanol Electrooxidation on Palladium Revisited using PM-IRRAS and DFT: Why is it difficult to break the C–C bond?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An Automated Approach for Developing Graph-Theoretical Cluster Expansions of the Total Energy of Adsorbate Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Vignola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michail Stamatakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Frejus, France</w:t>
+              <w:t xml:space="preserve">2016 Annual Meeting of the American Institute of Chemical Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077763v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the HCOOH/CO2 Electrochemical Couple: When Details Are Key</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling heterogeneous electrocatalytic CO2 valorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la réaction électrocatalytique HCOOH/CO2: Quand les détails sont les clés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECat2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18789,1614 +18923,1614 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments and applications towards realistic and reliable atomistic models in heterogeneous electrocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abidi Nawras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Ziyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Göltl Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sautet Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th ICC International Conference on Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking Semi-Empirical Methods for Li-ion battery Solid Electrolyte Interphase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bin Jassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodorus de Bruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Congress of Quantum Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bratislava, Slovakia. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactions of Organic Molecules at the Water/Platinum interface: Parametrization of Density Functional Tight-Binding (DFTB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Niehaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuropaCat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is doping an efficient strategy to activate the basal plane of 2H-MoS2 for the Hydrogen Evolution Reaction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawras Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonduelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Theoretical Aspects of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is doping an efficient strategy to activate the basal plane of 2H-MoS2 for the Hydrogen Evolution Reaction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawras Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonduelle-Skrzypczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISE Topical Meeting: Theory and Computation in Electrochemistry: Seeking Synergies in Methods, Materials and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Use of Microkinetic Modelling and Energetic Span Approach in the Study of Heterogenous Catalysis: “A Case Study of Alcohols Catalytic Dehydrogenation into Ketones over a Ruthenium”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toyese Oyegoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Akif Ramzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baba El-Yakubu Jibril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Theoretical Aspects of Catalysis (ICTAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lyon, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of water and the electrochemical potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawras Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonduelle-Skrzypczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Theoretical Aspects of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lyon, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of lubricant additives by molecular modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Loehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATHIAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing an efficient approach for the computation of solvation free energy at the metal/liquid interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the International Society for Theoretical Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Tromsø, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developping an efficient approach for the computation of solvation free energy at the metal/liquid interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ième Rencontre des Chimistes Théoriciens Francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developping an efficient approach for the computation of solvation free energy at the metal/liquid interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre scientifique of IFP Energies nouvelles – Slimaia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Reuil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Group additivity for adsorbed polyols at a Pt (111) surface under aqueous conditions: DFT precision on a spreadsheet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CatBior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research activities on solar fuels in the laboratoy of Chemistry of ENS Lyon – Group of Theoretical Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curutchet Antton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Rivalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Carburants Solaires 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Autran, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of reactivity at complex interfaces: catalytic conversion of biomass derived alcohols at Pt/H2O interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of reactivity at complex interfaces: catalytic conversion of biomass derived alcohols at platinum-water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ième Rencontre des Chimistes Théoriciens Francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20406,147 +20540,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériau catalytique à base d’un élément du groupe VIB et d’un élément du groupe IVB pour la production d’hydrogène par électrolyse de l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonduelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obadia Mona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cacciuttolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawras Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3133544. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20556,91 +20690,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic Modelling of Environment Effects on Reactive Metal Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Theoretical and/or physical chemistry. Ecole Normale Supérieure de Lyon, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04721451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20650,91 +20784,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational heterogeneous electrocatalysis: How does it work and which questions can be answered at which cost?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Webinar, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20744,373 +20878,373 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DFT2FEFFIT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Manceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:70bd39ccdc2c15a8767c25b0f0a5d965c8d52319;origin=https://gitlab.esrf.fr/scientific-software/dft2feffit.git;visit=swh:1:snp:2e6339a79d4aa642712e4c70850ba9d8cc0d0278;anchor=swh:1:rev:55901dcf9c4dcbc2fc4824c5643b476d5c5eb228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SolvHybrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Martí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:12015e9a91aaa101edb79af6ec5edf1163c1eed3;origin=https://gitlab.com/lch_interfaces/solvhybrid.git;visit=swh:1:snp:541050a38da713589c8f83037c237a557aedcec6;anchor=swh:1:rev:6ae389bbcc8551d5cd6ad38e7969f36ea93d8b43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DockOnSurf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Martí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:383421839039b1b203bec2cf270723beafc4677b;origin=https://gitlab.com/lch_interfaces/dockonsurf.git;visit=swh:1:snp:0f6f98cd07b44b2481d6b94caddea40e5bea1408;anchor=swh:1:rev:07fb966039c7b9c297db788b6628228ab45ae60d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId510"/>
+      <w:footerReference w:type="default" r:id="rId515"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21178,51 +21312,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E66E2BDC"/>
+    <w:nsid w:val="21AE1F36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21409,51 +21543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephan-n-steinmann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2777-356X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230822487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-1508-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508002v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanokwan Klahan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N. Steinmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Treps" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles P&#233;castaings" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c19704" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349720v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rullan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c02605" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208100v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Guan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justus K&#252;mper" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simran Kumari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Heiming" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja M&#252;rtz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c14134" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170120v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Gaillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianlin Liao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02439-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340431v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Giacomelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c01722" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208117v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usama" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samad Razzaq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof H&#228;ttig" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Exner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61367-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Bawari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01765-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ermacora" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.145960" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208107v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smahane Dahbi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Rosa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00048" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208103v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjun Gu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Goldman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Niehaus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00379" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208120v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bin Jassar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Nieto-Draghi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5EB00070J" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Seinfeld" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rouillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC08333D" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Groslambert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Andrieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Duquesnoy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rullan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC01361E" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704288v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill A Lomachenko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Retegan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576724005454" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309138v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mangin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Albkuri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Ovens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Al Shehimy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302714" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494166v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina O Kvashnina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00274" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500816v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Colinet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Desdion" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N Steinmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27288" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704309v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Adhikari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheswari Arunachalam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon Hyung Kang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do&#8208;heyoung Kim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202311548" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04693636v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abada" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202313188" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704301v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Akif Ramzan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Favre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raybaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03266" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728614v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Salcedo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caputo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loehl&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112491" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493912v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c08176" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177924v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawras Abidi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c01430" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177916v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonduelle-Skrzypczak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141653" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177891v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00103" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177921v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Schwiedernoch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Niu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haosheng Shu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjia Wu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c02441" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177917v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.11.273" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177918v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Wischert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00313" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04172957v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c00372" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04394853v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Sahu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Steinmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c03292" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177923v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Wei Seh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2MH01279K" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493907v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Wu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0173351" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757749v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00122" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03650986v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2022.03.007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758025v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c00594" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04055161v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Tandiana" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sicard-Roselli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thi Van-Oanh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavagu&#233;ra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp02654f" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826377v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Wei" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian G&#246;ltl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01376" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826329v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angga Hermawan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.checat.2022.02.009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826321v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2022.100940" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177926v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clabaut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beisert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0130368" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758029v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R&#233;ocreux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c00998" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144115v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00278" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254881v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Staub" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2021.125996" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826428v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Elsby" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott y H Kim" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tom Baker" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT02637B" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271982v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Ka&#378;mierczak" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01746" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254845v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian O Blanco" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Sims" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L Nascimento" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre y Goudreault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c04279" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424499v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blanck" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c05156" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424489v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04492" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424274v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41578-021-00303-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254858v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mart&#236;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038412" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377107v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mart&#237;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c00256" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175977v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund Melissen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP06063A" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917716v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5135696" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465448v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Merkulova" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Glatzel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Murdzek" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00301" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917727v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loehle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.106140" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989635v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beliaeva" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elsheref" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Walden" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dappozze" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nieto-Marquez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abb8b5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989572v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Galiana" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0013040" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372936v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Zhang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Jean-G&#233;rard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25194555" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917730v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Fang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song-Yuan Ding" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Zhang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Hu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c02639" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917724v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Shang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Qing Xu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cy01935a" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917707v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M Walden" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian G Botti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b05163" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989601v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Panaritis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine M Hajar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A Baranova" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01485" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917734v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Couillard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Baranova" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136405" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424265v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00091" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917736v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c06489" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998070v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schweitzer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas W. G&#246;tz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00632" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03120168v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00981" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989542v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Rui Garrick Lim" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcms.1499" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519600v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Curutchet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP00281J" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125523v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik V Mom" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost J.W.M. Frenken" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b03045" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359361v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09863" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989608v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertus Handoko" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengxia Wei" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nh90019e" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125531v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-Yang Wei" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1903412116" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889479v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Thapa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Ntais" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyi Gu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2018.08.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077898v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06331A" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359246v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY01421G" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125540v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertus D Handoko" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NH00100J" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917714v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Mathew" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Chaitanya Kolluru" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinidhi Mula" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Hennig" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5132354" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889525v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Vignola" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Le Mapihan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vandegehuchte" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Curulla" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04108" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889570v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Li" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masters" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b00740" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077899v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Iannuzzi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Khaliullin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00957" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889506v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Farra" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b03752" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817186v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans Monyoncho" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.04.102" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817174v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ferreira de Morais" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b01177" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896100v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykon Lemes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilarie Stein" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulat Gabidullin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muralee Murugesu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01861" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531570v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund Teunis Alexander George Melissen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA08939A" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641024v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Wang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Fu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b03544" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641026v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geun Ho Gu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b07340" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644325v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart D. Vandegehuchte" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Stamatakis" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985890" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01561684v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24861" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343876v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans A. Monyoncho" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Baranova" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom K. Woo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b00289" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644327v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01938" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644330v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b08524" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392927v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykon A. Lemes" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pialat" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Korobkov" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2015.11.024" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q76XSJ3M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531568v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06335" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644338v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343872v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.01.008" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641051v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp04094b" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241527v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b07059" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230745v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gautier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP04534G" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195609v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500187" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F722515E0EC3AC26CEB1DF5D58677DFFF8BD6942/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230740v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP00946D" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684596v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Petraglia" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Corminboeuf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.24887" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/370A8FE3258BC3CBF2F796C91377BEA9BF1ADB9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352191v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512151v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curutchet Antton" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349769v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737733v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349764v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704328v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481495v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ghoridi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Huan Tran" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos V. M. Inoc&#234;ncio" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Janisch" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Miche" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728663v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Loprete" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Benito" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04310869v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavaguera" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Domin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253382v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265062v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253391v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253381v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonduelle" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844468v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844463v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857062v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700987v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844469v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844467v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701106v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840015v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyese Oyegoke" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Maria Kazmierczak" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba El-Yakubu Jibril" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701003v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701093v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700991v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844461v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701103v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701096v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700562v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700785v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700535v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078738v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359348v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700856v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700502v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700806v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359337v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077889v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359384v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700821v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700495v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077759v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077757v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077958v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074839v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel T. Garcia-Esparza" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074845v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077957v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077758v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077754v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077760v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077762v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083061v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Gebremedhn Azene" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mazarin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077878v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077877v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077764v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077755v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083404v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053071v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083408v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077756v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077763v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077767v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077768v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077765v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704320v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abidi Nawras" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ziyang" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ltl Florian" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sautet Philippe" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253390v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723902v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700967v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700973v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839410v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700963v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700796v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700600v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077896v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077895v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077879v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073958v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077881v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077880v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859777v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obadia Mona" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cacciuttolo" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04721451v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792921v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860153v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:70bd39ccdc2c15a8767c25b0f0a5d965c8d52319;origin=https://gitlab.esrf.fr/scientific-software/dft2feffit.git;visit=swh:1:snp:2e6339a79d4aa642712e4c70850ba9d8cc0d0278;anchor=swh:1:rev:55901dcf9c4dcbc2fc4824c5643b476d5c5eb228" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860144v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:12015e9a91aaa101edb79af6ec5edf1163c1eed3;origin=https://gitlab.com/lch_interfaces/solvhybrid.git;visit=swh:1:snp:541050a38da713589c8f83037c237a557aedcec6;anchor=swh:1:rev:6ae389bbcc8551d5cd6ad38e7969f36ea93d8b43" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860145v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:383421839039b1b203bec2cf270723beafc4677b;origin=https://gitlab.com/lch_interfaces/dockonsurf.git;visit=swh:1:snp:0f6f98cd07b44b2481d6b94caddea40e5bea1408;anchor=swh:1:rev:07fb966039c7b9c297db788b6628228ab45ae60d" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephan-n-steinmann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2777-356X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230822487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-1508-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571267v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Kashyap" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin J&#281;drzejczyk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjun Gu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Steinmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kubi&#269;ka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5GC06439B" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508002v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanokwan Klahan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N. Steinmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Treps" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles P&#233;castaings" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c19704" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208117v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usama" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samad Razzaq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof H&#228;ttig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Exner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61367-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340431v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Giacomelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Gaillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianlin Liao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c01722" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349720v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rullan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c02605" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208100v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Guan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justus K&#252;mper" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simran Kumari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Heiming" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja M&#252;rtz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c14134" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170120v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02439-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208114v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Bawari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01765-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ermacora" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.145960" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208107v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smahane Dahbi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Rosa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00048" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208103v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Goldman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Niehaus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00379" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208120v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bin Jassar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Nieto-Draghi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5EB00070J" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208123v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Groslambert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Andrieux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Duquesnoy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rullan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC01361E" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208127v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Seinfeld" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rouillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC08333D" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704288v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill A Lomachenko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Retegan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576724005454" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309138v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mangin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Albkuri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Ovens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Al Shehimy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302714" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494166v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina O Kvashnina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00274" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500816v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Colinet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Desdion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N Steinmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27288" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704309v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Adhikari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheswari Arunachalam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon Hyung Kang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do&#8208;heyoung Kim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202311548" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04693636v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abada" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202313188" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704301v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Akif Ramzan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Favre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raybaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03266" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728614v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Salcedo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caputo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loehl&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112491" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493912v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c08176" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177916v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawras Abidi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonduelle-Skrzypczak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141653" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177891v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00103" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177924v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c01430" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177921v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Schwiedernoch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Niu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haosheng Shu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjia Wu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c02441" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177917v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.11.273" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177918v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Wischert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00313" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04172957v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c00372" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04394853v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Sahu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c03292" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177923v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Wei Seh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2MH01279K" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493907v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Wu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0173351" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757749v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00122" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03650986v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2022.03.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04055161v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Tandiana" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sicard-Roselli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thi Van-Oanh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavagu&#233;ra" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp02654f" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758025v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c00594" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826329v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angga Hermawan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.checat.2022.02.009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826377v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Wei" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian G&#246;ltl" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01376" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826321v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2022.100940" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177926v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clabaut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beisert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0130368" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758029v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R&#233;ocreux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c00998" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254881v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Staub" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2021.125996" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144115v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00278" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826428v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Elsby" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott y H Kim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tom Baker" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT02637B" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271982v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Ka&#378;mierczak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01746" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254845v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian O Blanco" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Sims" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L Nascimento" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre y Goudreault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c04279" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424499v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blanck" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c05156" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424489v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04492" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424274v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41578-021-00303-1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254858v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mart&#236;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038412" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377107v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mart&#237;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c00256" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175977v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund Melissen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP06063A" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917724v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Shang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Qing Xu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cy01935a" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989572v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Galiana" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0013040" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989635v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beliaeva" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elsheref" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Walden" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dappozze" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nieto-Marquez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abb8b5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917730v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Fang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song-Yuan Ding" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Zhang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Hu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c02639" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917727v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loehle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.106140" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372936v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Zhang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Jean-G&#233;rard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25194555" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917716v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5135696" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465448v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Merkulova" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Glatzel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Murdzek" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00301" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989601v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Panaritis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine M Hajar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A Baranova" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01485" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917707v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M Walden" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian G Botti" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b05163" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917734v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Couillard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Baranova" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136405" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424265v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00091" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917736v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c06489" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998070v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schweitzer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas W. G&#246;tz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00632" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03120168v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00981" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989542v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Rui Garrick Lim" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcms.1499" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519600v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Curutchet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP00281J" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125531v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-Yang Wei" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1903412116" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125523v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik V Mom" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost J.W.M. Frenken" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b03045" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359361v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09863" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989608v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertus Handoko" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengxia Wei" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nh90019e" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889479v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Thapa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Ntais" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyi Gu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2018.08.002" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077898v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06331A" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359246v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY01421G" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125540v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertus D Handoko" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NH00100J" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917714v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Mathew" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Chaitanya Kolluru" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinidhi Mula" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Hennig" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5132354" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889525v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Vignola" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Le Mapihan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vandegehuchte" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Curulla" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04108" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889570v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Li" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masters" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b00740" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077899v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Iannuzzi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Khaliullin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00957" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889506v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Farra" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b03752" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817186v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans Monyoncho" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.04.102" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817174v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ferreira de Morais" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b01177" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896100v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykon Lemes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilarie Stein" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulat Gabidullin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muralee Murugesu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01861" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531570v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund Teunis Alexander George Melissen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA08939A" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641024v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Wang" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Fu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b03544" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641026v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geun Ho Gu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b07340" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644325v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart D. Vandegehuchte" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Stamatakis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985890" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01561684v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24861" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343876v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans A. Monyoncho" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Baranova" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom K. Woo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b00289" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644327v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01938" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644330v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b08524" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392927v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykon A. Lemes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pialat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Korobkov" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2015.11.024" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q76XSJ3M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531568v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06335" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644338v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343872v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.01.008" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641051v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp04094b" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241527v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b07059" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230745v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gautier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP04534G" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195609v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500187" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F722515E0EC3AC26CEB1DF5D58677DFFF8BD6942/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230740v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP00946D" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684596v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Petraglia" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Corminboeuf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.24887" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/370A8FE3258BC3CBF2F796C91377BEA9BF1ADB9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352191v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512151v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curutchet Antton" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349769v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737733v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704328v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349764v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481495v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ghoridi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Huan Tran" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos V. M. Inoc&#234;ncio" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Janisch" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Miche" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728663v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Loprete" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Benito" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04310869v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavaguera" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Domin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253382v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265062v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253391v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253381v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonduelle" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844468v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844463v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857062v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700987v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844469v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844467v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701106v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840015v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyese Oyegoke" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Maria Kazmierczak" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba El-Yakubu Jibril" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701003v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701093v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700991v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844461v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701103v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701096v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700562v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700785v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700535v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078738v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359348v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700856v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700502v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359337v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700806v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077889v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359384v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700821v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700495v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077759v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077757v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077958v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074839v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel T. Garcia-Esparza" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077957v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074845v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077758v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077754v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077760v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077762v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083061v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Gebremedhn Azene" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mazarin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077878v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077877v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077764v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077755v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083404v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053071v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077763v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077756v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083408v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077767v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077768v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077765v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704320v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abidi Nawras" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ziyang" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ltl Florian" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sautet Philippe" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253390v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723902v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700967v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700973v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839410v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700963v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700796v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700600v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077896v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077895v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077879v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073958v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077881v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077880v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859777v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obadia Mona" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cacciuttolo" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04721451v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792921v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860153v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:70bd39ccdc2c15a8767c25b0f0a5d965c8d52319;origin=https://gitlab.esrf.fr/scientific-software/dft2feffit.git;visit=swh:1:snp:2e6339a79d4aa642712e4c70850ba9d8cc0d0278;anchor=swh:1:rev:55901dcf9c4dcbc2fc4824c5643b476d5c5eb228" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860144v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:12015e9a91aaa101edb79af6ec5edf1163c1eed3;origin=https://gitlab.com/lch_interfaces/solvhybrid.git;visit=swh:1:snp:541050a38da713589c8f83037c237a557aedcec6;anchor=swh:1:rev:6ae389bbcc8551d5cd6ad38e7969f36ea93d8b43" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860145v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:383421839039b1b203bec2cf270723beafc4677b;origin=https://gitlab.com/lch_interfaces/dockonsurf.git;visit=swh:1:snp:0f6f98cd07b44b2481d6b94caddea40e5bea1408;anchor=swh:1:rev:07fb966039c7b9c297db788b6628228ab45ae60d" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>