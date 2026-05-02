--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -186,3292 +186,3335 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (104)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (105)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ru/TiO2 catalysts for selective formation of ring hydrogenation or ring-opening products from biomass-derived 5-hydroxymethylfurfural</w:t>
+                <w:t xml:space="preserve">Unraveling the Effects of Fe Incorporation on High-Performance Water-Splitting Photoanodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preeti Kashyap</w:t>
+                <w:t xml:space="preserve">Kanokwan Klahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcin Jędrzejczyk</w:t>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingjun Gu</w:t>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Steinmann</w:t>
+                <w:t xml:space="preserve">Laureline Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Kubička</w:t>
+                <w:t xml:space="preserve">Gilles Pécastaings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 148 (5), pp.5508-5519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5GC06439B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c19704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05571267v1</w:t>
+                <w:t xml:space="preserve">hal-05508002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Effects of Fe Incorporation on High-Performance Water-Splitting Photoanodes</w:t>
+                <w:t xml:space="preserve">Atomic-scale structure of gadolinium in nanocrystalline fluorapatite from marine sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kanokwan Klahan</w:t>
+                <w:t xml:space="preserve">Alain Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+                <w:t xml:space="preserve">Andrea Giacomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+                <w:t xml:space="preserve">Yan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureline Treps</w:t>
+                <w:t xml:space="preserve">Anne-Claire Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pécastaings</w:t>
+                <w:t xml:space="preserve">Jianlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 148 (5), pp.5508-5519. </w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13 (2), pp.1004-1016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c19704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5EN01056J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508002v1</w:t>
+                <w:t xml:space="preserve">hal-05597208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen evolution reaction on IrO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(110) is governed by Walden-type mechanisms</w:t>
+                <w:t xml:space="preserve">Ru/TiO2 catalysts for selective formation of ring hydrogenation or ring-opening products from biomass-derived 5-hydroxymethylfurfural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Usama</w:t>
+                <w:t xml:space="preserve">Preeti Kashyap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samad Razzaq</w:t>
+                <w:t xml:space="preserve">Marcin Jędrzejczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christof Hättig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+                <w:t xml:space="preserve">Mingjun Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Exner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephan Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kubička</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-61367-z⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5GC06439B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208117v1</w:t>
+                <w:t xml:space="preserve">hal-05571267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Form of Yttrium in Nanocrystalline Fluorapatite from Marine Sediments at 0.11 Å Resolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">π-Expansion as gateway to viologen-based pimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Li</w:t>
+                <w:t xml:space="preserve">Geoffrey Groslambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Giacomelli</w:t>
+                <w:t xml:space="preserve">Vivien Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Gaillot</w:t>
+                <w:t xml:space="preserve">Malo Duquesnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianlin Liao</w:t>
+                <w:t xml:space="preserve">Raphaël Rullan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5c01722⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (21), pp.9320-9325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5SC01361E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340431v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Nonperiodic and Periodic TD-DFT: The Case of Photochromism in Aluminosilicates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Challenges and opportunities in using Kinetic Monte Carlo for battery research and innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bin Jassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodorus de Bruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c02605⟩</w:t>
+              <w:t xml:space="preserve">EES Batteries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (4), pp.788-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5EB00070J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349720v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208120v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Electric Double-Layer Capacitance to Understand the Reaction Environment in Conditions of Electrochemical Amination of Acetone</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stereoselective synthesis of heterocyclic tetraphenylethylene analogues with configuration-dependent solid-state luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simran Kumari</w:t>
+                <w:t xml:space="preserve">Mathilde Seinfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick Heiming</w:t>
+                <w:t xml:space="preserve">Jean Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonja Mürtz</w:t>
+                <w:t xml:space="preserve">Raphael Rullan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c14134⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (23), pp.10523-10531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4SC08333D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208100v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerium occurs as cerium-phosphate clusters around bioapatite nanocrystals in deep-sea sediments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing Nonperiodic and Periodic TD-DFT: The Case of Photochromism in Aluminosilicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Rullan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-025-02439-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (28), pp.13051-13063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c02605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05170120v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aromatic amines boost electrolysis</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Probing the Electric Double-Layer Capacitance to Understand the Reaction Environment in Conditions of Electrochemical Amination of Acetone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yani Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justus Kümper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simran Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Heiming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Mürtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41560-025-01765-1⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (2), pp.4087-4097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c14134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208114v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface state of NiOOH under oxidative conditions: Can dopants induce surface oxidation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cerium occurs as cerium-phosphate clusters around bioapatite nanocrystals in deep-sea sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureline Treps</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carine Michel</w:t>
+                <w:t xml:space="preserve">Anne-Claire Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2025.145960⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-025-02439-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208109v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction and Rationalization of Site Preference of Rare Earth Elements in Fluorapatite from Density Functional Theory</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Aromatic amines boost electrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumit Bawari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00048⟩</w:t>
+              <w:t xml:space="preserve">Nature Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (6), pp.673-674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41560-025-01765-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208107v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Transferable Density-Functional Tight-Binding Model for Organic Molecules at the Water/Platinum Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qing Wang</w:t>
+                <w:t xml:space="preserve">Surface state of NiOOH under oxidative conditions: Can dopants induce surface oxidation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Treps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Ermacora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Giacomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingjun Gu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c00379⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 524, pp.145960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2025.145960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208103v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and opportunities in using Kinetic Monte Carlo for battery research and innovation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxygen evolution reaction on IrO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(110) is governed by Walden-type mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Muhammad Usama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samad Razzaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Hättig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Exner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EES Batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5EB00070J⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.6137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-61367-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208120v2</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">π-Expansion as gateway to viologen-based pimers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+                <w:t xml:space="preserve">Structural Form of Yttrium in Nanocrystalline Fluorapatite from Marine Sediments at 0.11 Å Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Giacomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5SC01361E⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (19), pp.7939-7951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5c01722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208123v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective synthesis of heterocyclic tetraphenylethylene analogues with configuration-dependent solid-state luminescence</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Prediction and Rationalization of Site Preference of Rare Earth Elements in Fluorapatite from Density Functional Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smahane Dahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4SC08333D⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (6), pp.1633-1641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208127v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT2FEFFIT: a density-functional-theory-based structural toolkit to analyze EXAFS spectra</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marius Retegan</w:t>
+                <w:t xml:space="preserve">Development of a Transferable Density-Functional Tight-Binding Model for Organic Molecules at the Water/Platinum Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingjun Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nir Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Niehaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s1600576724005454⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (10), pp.5267-5278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c00379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704288v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron‐Triggered Imine Coupling: Synthesis and Characterization of Three Redox States (0,–1,–2) of a Ni(N 2 S 2 ) Complex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+                <w:t xml:space="preserve">Lessons Learned from Semi-Empirical Methods for the Li-Ion Battery Solid Electrolyte Interphase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bin Jassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodorus de Bruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202302714⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (8), pp.3269-3280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c08176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309138v2</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Incorporation of Cerium in Fluorapatite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">DFT2FEFFIT: a density-functional-theory-based structural toolkit to analyze EXAFS spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill A Lomachenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kristina O Kvashnina</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Retegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.3c00274⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (4), pp.1229 - 1234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s1600576724005454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494166v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the polychromism of oxide minerals: The case of alexandrite and cordierite</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electron‐Triggered Imine Coupling: Synthesis and Characterization of Three Redox States (0,–1,–2) of a Ni(N 2 S 2 ) Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahya Albkuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Ovens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaymaa Al Shehimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.27288⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (3), pp.e202302714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202302714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500816v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309138v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the oxidation kinetics through electronic structure regulation of MnCo$_2$O$_{4.5}$@Ni$_3$S$_2$ p-n junction for urea-assisted electrocatalytic activity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Revealing the Incorporation of Cerium in Fluorapatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill A Lomachenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Rovezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina O Kvashnina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202311548⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), pp.119-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.3c00274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704309v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Perspective on the Molecular Modeling of Electrolyte Decomposition Reactions for Solid Electrolyte Interphase Growth in Lithium‐Ion Batteries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling the oxidation kinetics through electronic structure regulation of MnCo$_2$O$_{4.5}$@Ni$_3$S$_2$ p-n junction for urea-assisted electrocatalytic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangeeta Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maheswari Arunachalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soon Hyung Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do‐heyoung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202313188⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202311548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693636v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic Reduction Mechanisms of CO$_2$ on MoS$_2$ Edges Using Grand-Canonical DFT : From CO$_2$ Adsorption to HCOOH or CO</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Modeling the polychromism of oxide minerals: The case of alexandrite and cordierite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Rullan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Desdion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Raybaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c03266⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (12), pp.834-842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.27288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704301v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular modeling of the diffusion of ammonia through corrosion inhibitor films on copper</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">A Perspective on the Molecular Modeling of Electrolyte Decomposition Reactions for Solid Electrolyte Interphase Growth in Lithium‐Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bin Jassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodorus de Bruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112491⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (30), pp.2313188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202313188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728614v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons Learned from Semi-Empirical Methods for the Li-Ion Battery Solid Electrolyte Interphase</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrocatalytic Reduction Mechanisms of CO$_2$ on MoS$_2$ Edges Using Grand-Canonical DFT : From CO$_2$ Adsorption to HCOOH or CO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Akif Ramzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 128 (8), pp.3269-3280. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c08176⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 128 (24), pp.10025-10034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c03266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493912v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to dope the basal plane of 2H-MoS2 to boost the hydrogen evolution reaction?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+                <w:t xml:space="preserve">Molecular modeling of the diffusion of ammonia through corrosion inhibitor films on copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Salcedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Caputo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Loehlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2022.141653⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 240, pp.112491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177916v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density Functional Theory Modeling of the Oxidation Mechanism of Tl(I) by Birnessite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Gaussian attractive potential for carboxylate/cobalt surface interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.3c00103⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 159 (16), pp.164115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0173351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177891v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Electrostatically Embedded QM/MM Scheme for Electrified Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawras Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (20), pp.25009-25017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.3c01430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -3502,51 +3545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofeng Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haosheng Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengjia Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3591,16946 +3634,17037 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential and support-dependent hydrogen evolution reaction activation energies on sulfur vacancies of MoS2 from GC-DFT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">How to dope the basal plane of 2H-MoS2 to boost the hydrogen evolution reaction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawras Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonduelle-Skrzypczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.11.273⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 439, pp.141653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2022.141653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177917v1</w:t>
+                <w:t xml:space="preserve">hal-04177916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Realistic Surface State of Ru in Aqueous and Gaseous Environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Density Functional Theory Modeling of the Oxidation Mechanism of Tl(I) by Birnessite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (18), pp.4241-4246. </w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (7), pp.1459-1466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.3c00103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177918v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Joint DFT-kMC Study to Model Ethylene Carbonate Decomposition Reactions : SEI Formation, Growth, and Capacity Loss During Calendar aging of Li-Metal Batteries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Towards a Realistic Surface State of Ru in Aqueous and Gaseous Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Akif Ramzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Wischert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.3c00372⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (18), pp.4241-4246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172957v1</w:t>
+                <w:t xml:space="preserve">hal-04177918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Potential-Dependent Stability and Activity of MoS 3 during the Hydrogen Evolution Reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Potential and support-dependent hydrogen evolution reaction activation energies on sulfur vacancies of MoS2 from GC-DFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawras Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephan Steinmann</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonduelle-Skrzypczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (23), pp.15290-15300. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (23), pp.8478-8488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.3c03292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.11.273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394853v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How machine learning can accelerate electrocatalysis discovery and optimization</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Joint DFT-kMC Study to Model Ethylene Carbonate Decomposition Reactions : SEI Formation, Growth, and Capacity Loss During Calendar aging of Li-Metal Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bin Jassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodorus de Bruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Horizons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2MH01279K⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (13), pp.6934-6945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.3c00372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177923v1</w:t>
+                <w:t xml:space="preserve">hal-04172957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian attractive potential for carboxylate/cobalt surface interactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carine Michel</w:t>
+                <w:t xml:space="preserve">Electrochemical Potential-Dependent Stability and Activity of MoS 3 during the Hydrogen Evolution Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawras Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Sahu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0173351⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (23), pp.15290-15300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.3c03292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493907v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density Functional Theory Modeling of the Oxidation Mechanism of Co(II) by Birnessite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephan N Steinmann</w:t>
+                <w:t xml:space="preserve">How machine learning can accelerate electrocatalysis discovery and optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Wei Seh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (8), pp.2063-2075. </w:t>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (2), pp.393-406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2MH01279K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03757749v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genesis of MoS2 from Model-Mo-Oxide Precursors Supported on γ-Alumina</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Raybaud</w:t>
+                <w:t xml:space="preserve">Density Functional Theory Modeling of the Oxidation Mechanism of Co(II) by Birnessite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 408, pp.303-315. </w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (8), pp.2063-2075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2022.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650986v1</w:t>
+                <w:t xml:space="preserve">hal-03757749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth theoretical understanding of the chemical interaction of aromatic compounds with a gold nanoparticle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Genesis of MoS2 from Model-Mo-Oxide Precursors Supported on γ-Alumina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Sahu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Clavaguéra</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Raybaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cp02654f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 408, pp.303-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2022.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04055161v1</w:t>
+                <w:t xml:space="preserve">hal-03650986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Gain Atomistic Insights on Reactions at the Water/Solid Interface?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carine Michel</w:t>
+                <w:t xml:space="preserve">In-depth theoretical understanding of the chemical interaction of aromatic compounds with a gold nanoparticle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rika Tandiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sicard-Roselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen-Thi Van-Oanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (11), pp.6294-6301. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.25327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.2c00594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2cp02654f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758025v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous High-Throughput Computations in Catalysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">How to Gain Atomistic Insights on Reactions at the Water/Solid Interface?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zhi Wei Seh</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chem Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.checat.2022.02.009⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.6294-6301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.2c00594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826329v1</w:t>
+                <w:t xml:space="preserve">hal-03758025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Electrochemical Processes with Grand Canonical Treatment of Many-Body Perturbation Theory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Autonomous High-Throughput Computations in Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sautet</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angga Hermawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bin Jassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Wei Seh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c01376⟩</w:t>
+              <w:t xml:space="preserve">Chem Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (5), pp.940-956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.checat.2022.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826377v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How are transition states modeled in heterogeneous electrocatalysis?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modeling Electrochemical Processes with Grand Canonical Treatment of Many-Body Perturbation Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyang Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Göltl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33, pp.100940. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (26), pp.6079-6084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coelec.2022.100940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c01376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826321v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond single-crystal surfaces: The GAL21 water/metal force field</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">How are transition states modeled in heterogeneous electrocatalysis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawras Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0130368⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33, pp.100940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coelec.2022.100940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177926v1</w:t>
+                <w:t xml:space="preserve">hal-03826321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Investigation and Free Energies of the Reactive Adsorption of Ethanol at the Alumina/Water Interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Beyond single-crystal surfaces: The GAL21 water/metal force field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Beisert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c00998⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 157 (19), pp.194705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0130368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758029v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient recursive least squares solver for rank-deficient matrices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Mechanistic Investigation and Free Energies of the Reactive Adsorption of Ethanol at the Alumina/Water Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Réocreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amc.2021.125996⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (17), pp.7446-7455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c00998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254881v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature of High- and Low-Affinity Metal Surface Sites on Birnessite Nanosheets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">What does graphitic carbon nitride really look like?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigismund Melissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (1), pp.66-76. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (4), pp.2853-2859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0CP06063A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144115v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Same ligand, three first-row metals: comparing M-amido bifunctional reactivity (Mn, Fe, Co)</w:t>
+                <w:t xml:space="preserve">DockOnSurf: A Python Code for the High-Throughput Screening of Flexible Molecules Adsorbed on Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew R Elsby</w:t>
+                <w:t xml:space="preserve">Carles Martí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott y H Kim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+                <w:t xml:space="preserve">Sarah Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Tom Baker</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ruben Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Loehlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50 (41), pp.14542-14546. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (7), pp.3386-3396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1DT02637B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.1c00256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826428v1</w:t>
+                <w:t xml:space="preserve">hal-03377107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Active Sites for Structure-Sensitive Reactions via the Generalized Coordination Number: Application to Alcohol Dehydrogenation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Nature of High- and Low-Affinity Metal Surface Sites on Birnessite Nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01746⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.66-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271982v1</w:t>
+                <w:t xml:space="preserve">hal-03144115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Water on Ru-Catalyzed Olefin Metathesis: Potent Deactivating Effects Even at Low Water Concentrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Same ligand, three first-row metals: comparing M-amido bifunctional reactivity (Mn, Fe, Co)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew R Elsby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott y H Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian O Blanco</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R Tom Baker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.0c04279⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (41), pp.14542-14546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1DT02637B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254845v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferable Gaussian Attractive Potentials for Organic/Oxide Interfaces</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Efficient recursive least squares solver for rank-deficient matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c05156⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 399, pp.125996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2021.125996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424499v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Stable Are 2H-MoS 2 Edges under Hydrogen Evolution Reaction Conditions?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Designing Active Sites for Structure-Sensitive Reactions via the Generalized Coordination Number: Application to Alcohol Dehydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Kaźmierczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 125 (31), pp.17058-17067. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c04492⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 125 (19), pp.10370-10377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424489v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding electrified interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The Impact of Water on Ru-Catalyzed Olefin Metathesis: Potent Deactivating Effects Even at Low Water Concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian O Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel L Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre y Goudreault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41578-021-00303-1⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.893-899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.0c04279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424274v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Dis)Similarities of adsorption of diverse functional groups over alumina and hematite depending on the surface state</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Transferable Gaussian Attractive Potentials for Organic/Oxide Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Loehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (38), pp.10843-10853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c05156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0038412⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03254858v1</w:t>
+                <w:t xml:space="preserve">hal-03424499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DockOnSurf: A Python Code for the High-Throughput Screening of Flexible Molecules Adsorbed on Surfaces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Stable Are 2H-MoS 2 Edges under Hydrogen Evolution Reaction Conditions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawras Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonduelle-Skrzypczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 61 (7), pp.3386-3396. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (31), pp.17058-17067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.1c00256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c04492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377107v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What does graphitic carbon nitride really look like?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Understanding electrified interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Wei Seh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CP06063A⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (4), pp.289-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41578-021-00303-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175977v1</w:t>
+                <w:t xml:space="preserve">hal-03424274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mononuclear Fe in N-doped carbon: computational elucidation of active sites for electrochemical oxygen reduction and oxygen evolution reactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">(Dis)Similarities of adsorption of diverse functional groups over alumina and hematite depending on the surface state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Blanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Martì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Loehlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sautet</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9cy01935a⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154 (8), pp.084701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0038412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917724v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Adlayers on Noble Metal Surfaces: Insights from Energy Decomposition Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Parameter-free coordination numbers for solutions and interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 153 (5), pp.054703. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0013040⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 152 (2), pp.024124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5135696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989572v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Understanding Lignin Electrolysis: Electro-Oxidation of a β -O-4 Linkage Model on PtRu Electrodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Nieto-Marquez</w:t>
+                <w:t xml:space="preserve">The mode of incorporation of As(-I) and Se(-I) in natural pyrite revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Merkulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Glatzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Murdzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/abb8b5⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (3), pp.379-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989635v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Atomistic Structures at the Interface of Au(111) Electrode–Sulfuric Acid Solution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ren Hu</w:t>
+                <w:t xml:space="preserve">Demystifying the Atomistic Origin of the Electric Field Effect on Methane Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Panaritis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine M Hajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Treps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena A Baranova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.0c02639⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (17), pp.6976-6981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c01485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917730v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion of lubricant on aluminium through adsorption of additive head-groups on γ-alumina: A DFT study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Hydroxide-Induced Degradation of Olefin Metathesis Catalysts: A Challenge for Metathesis in Alkaline Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre y Goudreault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel M Walden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel L Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian G Botti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2019.106140⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.3838-3843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b05163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917727v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Affinity of Triazolium-Appended Dipyrromethenes (TADs) for BF4−</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Elucidating the role of electrochemical polarization on the selectivity of the CO2 hydrogenation reaction over Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Panaritis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Couillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Baranova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25194555⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 350, pp.136405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372936v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter-free coordination numbers for solutions and interfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ten Facets, One Force Field: The GAL19 Force Field for Water–Noble Metal Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5135696⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (7), pp.4565-4578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.0c00091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917716v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mode of incorporation of As(-I) and Se(-I) in natural pyrite revisited</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water Adlayers on Noble Metal Surfaces: Insights from Energy Decomposition Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Galiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Antonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00301⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153 (5), pp.054703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0013040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465448v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demystifying the Atomistic Origin of the Electric Field Effect on Methane Oxidation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mononuclear Fe in N-doped carbon: computational elucidation of active sites for electrochemical oxygen reduction and oxygen evolution reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo-Qing Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c01485⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.1006-1014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cy01935a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989601v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxide-Induced Degradation of Olefin Metathesis Catalysts: A Challenge for Metathesis in Alkaline Media</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Revisiting the Atomistic Structures at the Interface of Au(111) Electrode–Sulfuric Acid Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song-Yuan Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ren Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.9b05163⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (20), pp.9439-9446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.0c02639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917707v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the role of electrochemical polarization on the selectivity of the CO2 hydrogenation reaction over Ru</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Adhesion of lubricant on aluminium through adsorption of additive head-groups on γ-alumina: A DFT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Blanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Loehle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136405⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145, pp.106140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2019.106140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917734v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten Facets, One Force Field: The GAL19 Force Field for Water–Noble Metal Interfaces</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards Understanding Lignin Electrolysis: Electro-Oxidation of a β -O-4 Linkage Model on PtRu Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Beliaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elsheref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Walden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dappozze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nieto-Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.0c00091⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167 (13), pp.134511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/abb8b5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424265v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Active Sites at the MoS 2 /H 2 O Interface via Grand-Canonical DFT: The Role of Water Dissociation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Strong Affinity of Triazolium-Appended Dipyrromethenes (TADs) for BF4−</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Jean-Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (28), pp.31401-31410. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (19), pp.4555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c06489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25194555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917736v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation Free Energies and Adsorption Energies at the Metal/Water Interface from Hybrid Quantum-Mechanical/Molecular Mechanics Simulations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Revisiting the Active Sites at the MoS 2 /H 2 O Interface via Grand-Canonical DFT: The Role of Water Dissociation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawras Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonduelle-Skrzypczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.0c00632⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (28), pp.31401-31410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c06489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998070v1</w:t>
+                <w:t xml:space="preserve">hal-02917736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-Dependent Structural, Energetic, and Spectroscopic Properties of MoS 3 Polymorphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Raybaud</w:t>
+                <w:t xml:space="preserve">Solvation Free Energies and Adsorption Energies at the Metal/Water Interface from Hybrid Quantum-Mechanical/Molecular Mechanics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas W. Götz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (12), pp.7750-7760. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (10), pp.6539-6549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.0c00981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.0c00632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120168v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic modeling of electrocatalysis: Are we there yet?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+                <w:t xml:space="preserve">Size-Dependent Structural, Energetic, and Spectroscopic Properties of MoS 3 Polymorphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Sahu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Raybaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Computational Molecular Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/wcms.1499⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (12), pp.7750-7760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.0c00981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989542v1</w:t>
+                <w:t xml:space="preserve">hal-03120168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-sites are better than one: revisiting the OER mechanism on CoOOH by DFT with electrode polarization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Atomistic modeling of electrocatalysis: Are we there yet?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawras Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Rui Garrick Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Wei Seh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CP00281J⟩</w:t>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Computational Molecular Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.e1499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wcms.1499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519600v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory and experiments join forces to characterize the electrocatalytic interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Two-sites are better than one: revisiting the OER mechanism on CoOOH by DFT with electrode polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antton Curutchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sautet</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1903412116⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (13), pp.7031-7038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP00281J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125531v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pressure Gap for Thiols: Methanethiol Self-Assembly on Au(111) from Vacuum to 1 bar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implicit self-consistent electrolyte model in plane-wave density-functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiran Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rik V Mom</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sautet</w:t>
+                <w:t xml:space="preserve">V. S. Chaitanya Kolluru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joost J.W.M. Frenken</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Srinidhi Mula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard G Hennig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b03045⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151 (23), pp.234101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5132354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125523v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Thermal Corrections for Adsorption Processes at the Metal/Gas Interface</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">The Pressure Gap for Thiols: Methanethiol Self-Assembly on Au(111) from Vacuum to 1 bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rik V Mom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigismund Melissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost J.W.M. Frenken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 123 (47), pp.28828-28835. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 123 (19), pp.12382-12389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b03045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b09863⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02359361v1</w:t>
+                <w:t xml:space="preserve">hal-02125523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Theory-guided materials design: two-dimensional MXenes in electro- and photocatalysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Evaluating Thermal Corrections for Adsorption Processes at the Metal/Gas Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Réocreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhi Wei Seh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (47), pp.28828-28835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b09863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9nh90019e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02989608v1</w:t>
+                <w:t xml:space="preserve">hal-02359361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C6 Diacids from homocitric acid lactone using relay heterogeneous catalysis in water</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction: Theory-guided materials design: two-dimensional MXenes in electro- and photocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spyridon Ntais</w:t>
+                <w:t xml:space="preserve">Albertus Handoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxanne Clément</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fengxia Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Wei Seh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2018.08.002⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (4), pp.1014-1014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9nh90019e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889479v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can microsolvation effects be estimated from vacuum computations? A case-study of alcohol decomposition at the H 2 O/Pt(111) interface</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C6 Diacids from homocitric acid lactone using relay heterogeneous catalysis in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Thapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyridon Ntais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Baranova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyi Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP06331A⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 319, pp.191-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2018.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077898v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical insight into the origin of the electrochemical promotion of ethylene oxidation on ruthenium oxide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Can microsolvation effects be estimated from vacuum computations? A case-study of alcohol decomposition at the H 2 O/Pt(111) interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CY01421G⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (10), pp.5368-5377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP06331A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359246v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory-guided materials design: two-dimensional MXenes in electro- and photocatalysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Theoretical insight into the origin of the electrochemical promotion of ethylene oxidation on ruthenium oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine M Hajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Treps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Baranova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhi Wei Seh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9NH00100J⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (21), pp.5915-5926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CY01421G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125540v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit self-consistent electrolyte model in plane-wave density-functional theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. S. Chaitanya Kolluru</w:t>
+                <w:t xml:space="preserve">Theory and experiments join forces to characterize the electrocatalytic interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srinidhi Mula</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Richard G Hennig</w:t>
+                <w:t xml:space="preserve">Zi-Yang Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5132354⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (16), pp.7611-7613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1903412116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917714v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetylene Adsorption on Pd–Ag Alloys: Evidence for Limited Island Formation and Strong Reverse Segregation from Monte Carlo Simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Theory-guided materials design: two-dimensional MXenes in electro- and photocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertus D Handoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Wei Seh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b04108⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (4), pp.809-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NH00100J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889525v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shining Light on Carbon Nitrides: Leveraging Temperature To Understand Optical Gap Variations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Masters</w:t>
+                <w:t xml:space="preserve">Acetylene Adsorption on Pd–Ag Alloys: Evidence for Limited Island Formation and Strong Reverse Segregation from Monte Carlo Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Vignola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Le Mapihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Vandegehuchte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Curulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b00740⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (27), pp.15456 - 15463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b04108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889570v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Decomposition Analysis for Metal Surface–Adsorbate Interactions by Block Localized Wave Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella Iannuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustam Khaliullin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (1), pp.265-275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jctc.8b00957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Risk of C–C Bond Formation during Selective Hydrogenation of Acetylene on Palladium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Vignola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Al Farra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Vandegehuchte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Curulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (3), pp.1662 - 1671. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acscatal.7b03752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational screening for selective catalysts: Cleaving the C-C bond during ethanol electro-oxidation reaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Shining Light on Carbon Nitrides: Leveraging Temperature To Understand Optical Gap Variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigismund Melissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Masters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.04.102⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (13), pp.4253 - 4262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b00740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817186v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force Field for Water over Pt(111): Development, Assessment, and Comparison</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Computational screening for selective catalysts: Cleaving the C-C bond during ethanol electro-oxidation reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evans Monyoncho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Baranova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b01177⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 274, pp.274 - 278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.04.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817174v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrazine-Based Ligand Transformation Driving Metal–Metal Bond and Mixed-Valence Hg I /Hg II</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Force Field for Water over Pt(111): Development, Assessment, and Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Ferreira de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas W. Götz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Iannuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b01861⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (6), pp.3238 - 3251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b01177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896100v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in Calculating the bandgap of Triazine-Based Carbon Nitride Structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Tetrazine-Based Ligand Transformation Driving Metal–Metal Bond and Mixed-Valence Hg I /Hg II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maykon Lemes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilarie Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulat Gabidullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sautet</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muralee Murugesu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6TA08939A⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (8), pp.10273 - 10277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b01861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531570v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key role of anionic doping for H2 production from formic acid on Pd(111)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Molecular mechanics models for the image charge, a comment on “including image charge effects in the molecular dynamics simulations of molecules on metal surfaces”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas W. Götz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Ferreira de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.6b03544⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (24), pp.2127-2129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.24861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01641024v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group Additivity for Aqueous Phase Thermochemical Properties of Alcohols on Pt(111)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Challenges in Calculating the bandgap of Triazine-Based Carbon Nitride Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigismund Teunis Alexander George Melissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b07340⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.5115-5122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6TA08939A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01641026v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A machine learning approach to graph-theoretical cluster expansions of the energy of adsorbate layers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Key role of anionic doping for H2 production from formic acid on Pd(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4985890⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (3), pp.1955--1959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.6b03544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644325v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01641024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanics models for the image charge, a comment on “including image charge effects in the molecular dynamics simulations of molecules on metal surfaces”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Group Additivity for Aqueous Phase Thermochemical Properties of Alcohols on Pt(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geun Ho Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Ferreira de Morais</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.24861⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (39), pp.21510 - 21519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b07340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561684v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01641026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethanol Electro-oxidation on Palladium Revisited Using Polarization Modulation Infrared Reflection Absorption Spectroscopy (PM-IRRAS) and Density Functional Theory (DFT): Why Is It Difficult To Break the C–C Bond?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A machine learning approach to graph-theoretical cluster expansions of the energy of adsorbate layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Vignola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tom K. Woo</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart D. Vandegehuchte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Curulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michail Stamatakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.6b00289⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (5), pp.054106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4985890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343876v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing a First-Principles Model of an Electrochemical Interface by Comparison with Experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Electro-carboxylation of butadiene and ethene over Pt and Ni catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renate Schwiedernoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengjia Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b01938⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 343, pp.240-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2016.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644327v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C$_2$H$_2$-Induced Surface Restructuring of Pd–Ag Catalysts: Insights from Theoretical Modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Solvation free energies for periodic surfaces: comparison of implicit and explicit solvation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b08524⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (46), pp.31850 - 31861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cp04094b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644330v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01641051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a novel hepta-coordinated FeIII bimetallic complex with an unusual 1,2,4,5-tetrazine-ring opening</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Assessing a First-Principles Model of an Electrochemical Interface by Comparison with Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2015.11.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (10), pp.5619 - 5623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b01938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01392927v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT Perspective on the Thermochemistry of Carbon Nitride Synthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">C$_2$H$_2$-Induced Surface Restructuring of Pd–Ag Catalysts: Insights from Theoretical Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Vignola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart D. Vandegehuchte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Curulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 120 (43), pp.24542-24550. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b06335⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 120 (46), pp.26320 - 26327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b08524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531568v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculs et chimie verte Vers de meilleures simulations pour de meilleurs catalyseurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ethanol Electro-oxidation on Palladium Revisited Using Polarization Modulation Infrared Reflection Absorption Spectroscopy (PM-IRRAS) and Density Functional Theory (DFT): Why Is It Difficult To Break the C–C Bond?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evans A. Monyoncho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena A. Baranova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom K. Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (6), pp.4894−4906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.6b00289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644338v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-carboxylation of butadiene and ethene over Pt and Ni catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Study of a novel hepta-coordinated FeIII bimetallic complex with an unusual 1,2,4,5-tetrazine-ring opening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maykon A. Lemes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Pialat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilia Korobkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 343, pp.240-247. </w:t>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108, pp.163 - 168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2016.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2015.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343872v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation free energies for periodic surfaces: comparison of implicit and explicit solvation models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">DFT Perspective on the Thermochemistry of Carbon Nitride Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigismund Teunis Alexander George Melissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (43), pp.24542-24550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b06335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6cp04094b⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01641051v1</w:t>
+                <w:t xml:space="preserve">hal-01531568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Carbon Nitride Structure and Exciton Binding Energies: A DFT Perspective</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Calculs et chimie verte Vers de meilleures simulations pour de meilleurs catalyseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sautet</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 413, pp.35-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b07059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01241527v1</w:t>
+                <w:t xml:space="preserve">hal-01644338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular adsorption at Pt(111). How accurate are DFT functionals?</w:t>
+                <w:t xml:space="preserve">A fast charge-Dependent atom-pairwise dispersion correction for DFTB3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Gautier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Riccardo Petraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sautet</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Corminboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CP04534G⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (18), pp.1265 - 1272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qua.24887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230745v1</w:t>
+                <w:t xml:space="preserve">hal-01684596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the HCOOH/CO2 Electrocatalytic Reaction: When Details Are Key</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Relationship between Carbon Nitride Structure and Exciton Binding Energies: A DFT Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigismund Melissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (45), pp.25188-25196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b07059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201500187⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01195609v1</w:t>
+                <w:t xml:space="preserve">hal-01241527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Electrode Potential and Solvent on the Electroreduction of CO2: A Comparison of Theoretical Approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Molecular adsorption at Pt(111). How accurate are DFT functionals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17 (21), pp.13949-13963. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CP00946D⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 17 (43), pp.28921-28930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CP04534G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230740v1</w:t>
+                <w:t xml:space="preserve">hal-01230745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast charge-Dependent atom-pairwise dispersion correction for DFTB3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+                <w:t xml:space="preserve">Modeling the HCOOH/CO2 Electrocatalytic Reaction: When Details Are Key</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renate Schwiedernoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemence Corminboeuf</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 115 (18), pp.1265 - 1272. </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.2307-2311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qua.24887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201500187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684596v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Electrode Potential and Solvent on the Electroreduction of CO2: A Comparison of Theoretical Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renate Schwiedernoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (21), pp.13949-13963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CP00946D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doping Ni-OOH to boost the electrooxidation of hyroxymethylfurfural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Ermacora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th North American Catalysis Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Atlanta (Georgia), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using grand-canonical DFT to investigate electrochemical reactions on semiconductor surfaces.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Electrochemical potential-dependent stability and activity of MoS3 during the hydrogen evolution reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawras Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Sahu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Raybaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ièmes journées nationales des carburants solaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2025, Mayence, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05512151v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical potential-dependent stability and activity of MoS3 during the hydrogen evolution reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Using grand-canonical DFT to investigate electrochemical reactions on semiconductor surfaces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Raybaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curutchet Antton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Akif Ramzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2025, Mayence, Germany</w:t>
+              <w:t xml:space="preserve">9ièmes journées nationales des carburants solaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349769v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developping methods to model excited states in condensed phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rullan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée 2024 du pôle Sud-Est de Thémosia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Heterogeneous Electrocatalysis: From Developments to Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Theoretical Aspects of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Sevilla (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating of organic molecules at the water- platinum interface: From single-crystal surfaces to nanoparticles via density functional tight binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Niehaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SolvATE2024 7th Meeting of the SolvATE Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of ternary catalysts combining copper with p-block elements to control the electrochemical carbon monoxide reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Ghoridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Huan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos V. M. Inocêncio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Janisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Miche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Operando Strategies for the Electrochemical, Photochemical and Photoelectrochemical Conversion of Small Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DIM MaTerRE, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic Study of Selective Electrochemical Reduction of Hydroxymethyl Furfural using Grand-Canonical DFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Loprete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Rivalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society, Mar 2024, New Orleans, Louisiana &amp; Hybrid, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level Modelling of Gold Nanoparticles in Various Environments</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">GC-DFT Modelling of the Hydrogen Evolution Reaction over MoS2: Substitutional Doping and Potential-Dependent Activation Energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawras Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonduelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Asia-Pacific Association of Theoretical and Computational Chemists (APATCC-10),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Quy Nhon, Vietnam</w:t>
+              <w:t xml:space="preserve">ISE 74th Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310869v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic Modelling of Reactions at the Co-Catalyst in Photo-Electrocatalysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Multi-level Modelling of Gold Nanoparticles in Various Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Clavaguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rika Tandiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sicard-Roselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ièmes Journées des Carburants Solaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon (FR), France</w:t>
+              <w:t xml:space="preserve">10th Asia-Pacific Association of Theoretical and Computational Chemists (APATCC-10),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Quy Nhon, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253382v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Study of selective Electrochemical Reduction of Hydroxymethyl Furfural using Grand-Canonical DFT</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Atomistic Modelling of Reactions at the Co-Catalyst in Photo-Electrocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INternational Society of Electrochemistry, Sep 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">7ièmes Journées des Carburants Solaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265062v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Joint DFT-KMC Study to Model Ethylene Carbonate Decomposition Reactions: SEI Formation, Growth, and Capacity Loss During Calendar Aging of Li Batteries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Mechanistic Study of selective Electrochemical Reduction of Hydroxymethyl Furfural using Grand-Canonical DFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Loprete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Rivalta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISE 74th Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INternational Society of Electrochemistry, Sep 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253391v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GC-DFT Modelling of the Hydrogen Evolution Reaction over MoS2: Substitutional Doping and Potential-Dependent Activation Energies</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Joint DFT-KMC Study to Model Ethylene Carbonate Decomposition Reactions: SEI Formation, Growth, and Capacity Loss During Calendar Aging of Li Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bin Jassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodorus de Bruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISE 74th Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253381v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From DFT to force fields for metal/water and oxide/organics interfaces via Gaussian attractive potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons Learned from Atomistic Simulations of Electrocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Mülheim an der Ruhr, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to gain atomistic insights on adsorption at the water/solid interface?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Triennal Congress of the World Association of Theoretical and Computationnal Chemists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vancouvers, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is doping an efficient strategy to activate the basal plane of 2H-MoS2 for the Hydrogen Evolution Reaction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawras Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonduelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DockOnSurf: A python code for the high-throughput screening of flexible molecules adsorbed on surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation free energies and adsorption energies at the metal/water interface from hybrid QM-MM simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revising the active sites on MoS2 in aqueous solution via grand-canonical DFT: The role of water dissociation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Replacing Chemical Intuition: Design of Experiments and Reinforcement Learning For the Construction of Training Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTMS - Journées "Théorie, Modélisation et Simulation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées Prospectives du Réseau Français de Chimie Théorique 2021,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701106v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering the Performance of Cobalt in the Dehydrogenation of Isopropanol into Acetone via the Use of Multiscale Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Revising the active sites on MoS2 in aqueous solution via grand-canonical DFT: The role of water dissociation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawras Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonduelle-Skrzypczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 PhD and Masters Day Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Chimie Young Researcher Forum - ENS de Lyon, Jun 2021, LYON (ENS), France</w:t>
+              <w:t xml:space="preserve">LilleSolvate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840015v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the active sites on MoS2 in aqueous solution via grand-canonical DFT: The role of water dissociation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Atomistic modeling of electrocatalysis : Are we there yet?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawras Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Wei Seh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Rui Garrick Lim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISE Topical Meeting: Energy and water: electrochemistry in securing the sustainable society development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Mikulov, Czech Republic</w:t>
+              <w:t xml:space="preserve">ACS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701003v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the active sites on MoS2 in aqueous solution via grand-canonical DFT: The role of water dissociation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Engineering the Performance of Cobalt in the Dehydrogenation of Isopropanol into Acetone via the Use of Multiscale Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toyese Oyegoke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Maria Kazmierczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baba El-Yakubu Jibril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Chicago, United States</w:t>
+              <w:t xml:space="preserve">2021 PhD and Masters Day Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Chimie Young Researcher Forum - ENS de Lyon, Jun 2021, LYON (ENS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701093v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting HER on MoS2: The impact of water and the electrochemical potential</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Revisiting the active sites on MoS2 in aqueous solution via grand-canonical DFT: The role of water dissociation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawras Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonduelle-Skrzypczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre de chimie physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Sète, France</w:t>
+              <w:t xml:space="preserve">ISE Topical Meeting: Energy and water: electrochemistry in securing the sustainable society development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Mikulov, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700991v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replacing Chemical Intuition: Design of Experiments and Reinforcement Learning For the Construction of Training Sets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Revising the active sites on MoS2 in aqueous solution via grand-canonical DFT: The role of water dissociation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawras Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonduelle-Skrzypczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Prospectives du Réseau Français de Chimie Théorique 2021,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">JTMS - Journées "Théorie, Modélisation et Simulation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844461v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revising the active sites on MoS2 in aqueous solution via grand-canonical DFT: The role of water dissociation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Revisiting the active sites on MoS2 in aqueous solution via grand-canonical DFT: The role of water dissociation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawras Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonduelle-Skrzypczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LilleSolvate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">ACS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701103v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic modeling of electrocatalysis : Are we there yet?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Revisiting HER on MoS2: The impact of water and the electrochemical potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawras Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonduelle-Skrzypczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kang Rui Garrick Lim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Rencontre de chimie physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701096v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating solvation at metal/water interfaces: the SolvHybrid tool fueled by the GAL forcefield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Théorie, Modélisation et Simulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular adsorption on metal oxides: an in silico design of lubricants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Loehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STLE 2020 Tribology Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Cleveland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating solvation at metal/water interfaces: the SolvHybrid tool fueled by the GAL forcefield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR solvate meeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Decomposition Analysis and Solvation Effects in Heterogeneous Catalysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Wettability@Al2O3: Adsorption of lubricant additives by molecular modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Blanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Loehlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring Meeting of the Swiss Association of Computational Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Geneve, Switzerland</w:t>
+              <w:t xml:space="preserve">Leeds-Lyon symposium on tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078738v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Reactive Electrified Interfaces: From DFT to Force Fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Anisotropically corrected Solid-Angle based Nearest-Neighbor algorithm: parameter-free coordination numbers for interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70h Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Durban, South Africa</w:t>
+              <w:t xml:space="preserve">Journées Théorie, Modélisation et Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359348v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wettability@Al2O3: Adsorption of lubricant additives by molecular modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Energy Decomposition Analysis and Solvation Effects in Heterogeneous Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Théorie, Modélisation et Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Spring Meeting of the Swiss Association of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Geneve, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700856v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropically corrected solid-angle based nearest-neighbor algorithm: parameter-free coordination numbers for interfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modelling Reactive Electrified Interfaces: From DFT to Force Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Trends in Theoretical Chemistry VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Kraków, Poland</w:t>
+              <w:t xml:space="preserve">70h Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Durban, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700502v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the gap between physical soundness and computational feasibility for modeling solid/liquid interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Wettability@Al2O3: Adsorption of lubricant additives by molecular modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Blanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Loehlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Rencontres Prospectives du Réseau Français de Chimie Théorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées Théorie, Modélisation et Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359337v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wettability@Al2O3: Adsorption of lubricant additives by molecular modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Anisotropically corrected solid-angle based nearest-neighbor algorithm: parameter-free coordination numbers for interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Colloid and Interface Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">Current Trends in Theoretical Chemistry VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Kraków, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700806v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation of noble metals surfaces in water by a local-suface/water forcefield</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">On the gap between physical soundness and computational feasibility for modeling solid/liquid interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR solvate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">1ères Rencontres Prospectives du Réseau Français de Chimie Théorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077889v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the Surface State of Metal Surfaces under (Electro-) catalytic Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Wettability@Al2O3: Adsorption of lubricant additives by molecular modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Blanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Loehlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ième colloque du GDR NanOperando</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Amiens, France</w:t>
+              <w:t xml:space="preserve">European Colloid and Interface Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359384v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wettability@Al2O3: Adsorption of lubricant additives by molecular modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Solvation of noble metals surfaces in water by a local-suface/water forcefield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leeds-Lyon symposium on tribology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Ecully, France</w:t>
+              <w:t xml:space="preserve">GdR solvate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700821v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropically corrected Solid-Angle based Nearest-Neighbor algorithm: parameter-free coordination numbers for interfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modelling the Surface State of Metal Surfaces under (Electro-) catalytic Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Théorie, Modélisation et Simulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">2ième colloque du GDR NanOperando</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700495v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Force Field for Water Over Pt(111): Development, Assessment And Comparison</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modelling Solvation Effects at the Metal/Liquid Interface: Force Field Development and Approximate QM/MM Free Energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre scientifique of IFP Energies nouvelles – Slimaia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Reuil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">1ère Rencontre du GdR Solvate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077759v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Decomposition Analysis for Metal Surface - Adsorbate Interactions by Block Localized Wave Functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A Force Field for Water Over Pt(111): Development, Assessment And Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ruben Staub</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ième Rencontre des Chimistes Théoriciens Francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Rencontre scientifique of IFP Energies nouvelles – Slimaia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Reuil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077757v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and implementation of ALMO in CP2K for metallic systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Energy Decomposition Analysis for Metal Surface - Adsorbate Interactions by Block Localized Wave Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Staub</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP2K Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">16ième Rencontre des Chimistes Théoriciens Francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077958v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling heterogeneous photocatalysts for water splitting: What can we ask from quantum chemistry?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Development and implementation of ALMO in CP2K for metallic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Materials and Processes for Environment, Energy and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">CP2K Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074839v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and implementation of ALMO in CP2K for metallic systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modelling heterogeneous photocatalysts for water splitting: What can we ask from quantum chemistry?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curutchet Antton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel T. Garcia-Esparza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigismund Teunis Alexander George Melissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCF18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Materials and Processes for Environment, Energy and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077957v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling heterogeneous photocatalyst for water splitting: What can we ask from quantum chemistry?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curutchet Antton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel T. Garcia-Esparza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Carburants Solaires 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Solvation Effects at the Metal/Liquid Interface: Force Field Development and Approximate QM/MM Free Energies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Development and implementation of ALMO in CP2K for metallic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Rencontre du GdR Solvate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">SCF18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077758v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When modelling bridges electro-catalysis and heterogeneous catalysis: The case of the formic acid decomposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Group additivity for biomass derived polyols adbsorbed at a Pt(111) surface under aqueous conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">International Symposium on Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077754v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Formic Acid Decomposition: What are the Differences Between Electrocatalysis and Promoted Heterogeneous Catalysis?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">When modelling bridges electro-catalysis and heterogeneous catalysis: The case of the formic acid decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuropaCat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Florence, Italy</w:t>
+              <w:t xml:space="preserve">ACS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077760v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in calculating the bandgap of triazine-based carbon nitride structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modelling Formic Acid Decomposition: What are the Differences Between Electrocatalysis and Promoted Heterogeneous Catalysis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">EuropaCat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077762v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular simulation for a better understanding of the clean-up process of soot with detergent molecules</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Challenges in calculating the bandgap of triazine-based carbon nitride structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Mazarin</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATHIAS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">ACS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083061v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group additivity for adsorbed polyols at a Pt (111) surface under aqueous conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Molecular simulation for a better understanding of the clean-up process of soot with detergent molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Gebremedhn Azene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Loehle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mazarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">MATHIAS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077878v1</w:t>
+                <w:t xml:space="preserve">hal-02083061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group additivity for biomass derived polyols adbsorbed at a Pt(111) surface under aqueous conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">Group additivity for adsorbed polyols at a Pt (111) surface under aqueous conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">ACS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077877v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethanol Electrooxidation on Palladium Revisited using PM-IRRAS and DFT: Why is it difficult to break the C–C bond?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Modelling Heterogeneous Electrocatalysis under Realistic Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Challenges for Fuel Cells and Hydrogen Technologies: from Innovation to Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C2H2-Induced Pre-Organization of the Pd-Ag Catalyst for Acetylene’s Selective Hydrogenation. A Theoretical Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Vignola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Theoretical Aspects in Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Zakopane, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When modelling bridges electro-catalysis and heterogeneous catalysis: The case of the formic acid decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japan・France・Spain Joint-Symposium on Theoretical and Computational Science of Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethanol Electrooxidation on Palladium Revisited using PM-IRRAS and DFT: Why is it difficult to break the C–C bond?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">An Automated Approach for Developing Graph-Theoretical Cluster Expansions of the Total Energy of Adsorbate Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Vignola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michail Stamatakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Frejus, France</w:t>
+              <w:t xml:space="preserve">2016 Annual Meeting of the American Institute of Chemical Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077763v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic Study of the Electro-Carboxylation of Alkenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Automated Approach for Developing Graph-Theoretical Cluster Expansions of the Total Energy of Adsorbate Layers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ethanol Electrooxidation on Palladium Revisited using PM-IRRAS and DFT: Why is it difficult to break the C–C bond?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Annual Meeting of the American Institute of Chemical Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">FCCat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Frejus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083408v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the HCOOH/CO2 Electrochemical Couple: When Details Are Key</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la réaction électrocatalytique HCOOH/CO2: Quand les détails sont les clés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Denver, United States</w:t>
+              <w:t xml:space="preserve">GECat2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077767v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling heterogeneous electrocatalytic CO2 valorization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modelling the HCOOH/CO2 Electrochemical Couple: When Details Are Key</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077768v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la réaction électrocatalytique HCOOH/CO2: Quand les détails sont les clés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modelling heterogeneous electrocatalytic CO2 valorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Obernai, France</w:t>
+              <w:t xml:space="preserve">ACS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077765v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments and applications towards realistic and reliable atomistic models in heterogeneous electrocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abidi Nawras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Ziyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Göltl Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sautet Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th ICC International Conference on Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking Semi-Empirical Methods for Li-ion battery Solid Electrolyte Interphase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bin Jassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodorus de Bruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Congress of Quantum Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bratislava, Slovakia. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactions of Organic Molecules at the Water/Platinum interface: Parametrization of Density Functional Tight-Binding (DFTB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Niehaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuropaCat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is doping an efficient strategy to activate the basal plane of 2H-MoS2 for the Hydrogen Evolution Reaction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawras Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonduelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Theoretical Aspects of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is doping an efficient strategy to activate the basal plane of 2H-MoS2 for the Hydrogen Evolution Reaction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawras Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonduelle-Skrzypczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISE Topical Meeting: Theory and Computation in Electrochemistry: Seeking Synergies in Methods, Materials and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Use of Microkinetic Modelling and Energetic Span Approach in the Study of Heterogenous Catalysis: “A Case Study of Alcohols Catalytic Dehydrogenation into Ketones over a Ruthenium”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toyese Oyegoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Akif Ramzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baba El-Yakubu Jibril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Theoretical Aspects of Catalysis (ICTAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lyon, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of water and the electrochemical potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawras Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonduelle-Skrzypczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Theoretical Aspects of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lyon, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of lubricant additives by molecular modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Developing an efficient approach for the computation of solvation free energy at the metal/liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATHIAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Congress of the International Society for Theoretical Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Tromsø, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700796v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing an efficient approach for the computation of solvation free energy at the metal/liquid interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Adsorption of lubricant additives by molecular modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Blanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Loehlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the International Society for Theoretical Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Tromsø, Norway</w:t>
+              <w:t xml:space="preserve">MATHIAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700600v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developping an efficient approach for the computation of solvation free energy at the metal/liquid interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ième Rencontre des Chimistes Théoriciens Francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developping an efficient approach for the computation of solvation free energy at the metal/liquid interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre scientifique of IFP Energies nouvelles – Slimaia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Reuil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group additivity for adsorbed polyols at a Pt (111) surface under aqueous conditions: DFT precision on a spreadsheet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Research activities on solar fuels in the laboratoy of Chemistry of ENS Lyon – Group of Theoretical Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curutchet Antton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Michel</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Rivalta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CatBior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée des Carburants Solaires 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Autran, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077879v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research activities on solar fuels in the laboratoy of Chemistry of ENS Lyon – Group of Theoretical Chemistry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Group additivity for adsorbed polyols at a Pt (111) surface under aqueous conditions: DFT precision on a spreadsheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pauline Colinet</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Carburants Solaires 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Autran, France</w:t>
+              <w:t xml:space="preserve">CatBior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073958v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of reactivity at complex interfaces: catalytic conversion of biomass derived alcohols at Pt/H2O interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of reactivity at complex interfaces: catalytic conversion of biomass derived alcohols at platinum-water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ième Rencontre des Chimistes Théoriciens Francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20540,147 +20674,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériau catalytique à base d’un élément du groupe VIB et d’un élément du groupe IVB pour la production d’hydrogène par électrolyse de l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonduelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obadia Mona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cacciuttolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawras Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR3133544. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20690,91 +20824,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic Modelling of Environment Effects on Reactive Metal Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Theoretical and/or physical chemistry. Ecole Normale Supérieure de Lyon, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04721451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20784,91 +20918,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational heterogeneous electrocatalysis: How does it work and which questions can be answered at which cost?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Webinar, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20878,373 +21012,373 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT2FEFFIT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">DockOnSurf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Martí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Blanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:70bd39ccdc2c15a8767c25b0f0a5d965c8d52319;origin=https://gitlab.esrf.fr/scientific-software/dft2feffit.git;visit=swh:1:snp:2e6339a79d4aa642712e4c70850ba9d8cc0d0278;anchor=swh:1:rev:55901dcf9c4dcbc2fc4824c5643b476d5c5eb228⟩</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:383421839039b1b203bec2cf270723beafc4677b;origin=https://gitlab.com/lch_interfaces/dockonsurf.git;visit=swh:1:snp:0f6f98cd07b44b2481d6b94caddea40e5bea1408;anchor=swh:1:rev:07fb966039c7b9c297db788b6628228ab45ae60d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860153v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SolvHybrid</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">DFT2FEFFIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:12015e9a91aaa101edb79af6ec5edf1163c1eed3;origin=https://gitlab.com/lch_interfaces/solvhybrid.git;visit=swh:1:snp:541050a38da713589c8f83037c237a557aedcec6;anchor=swh:1:rev:6ae389bbcc8551d5cd6ad38e7969f36ea93d8b43⟩</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:70bd39ccdc2c15a8767c25b0f0a5d965c8d52319;origin=https://gitlab.esrf.fr/scientific-software/dft2feffit.git;visit=swh:1:snp:2e6339a79d4aa642712e4c70850ba9d8cc0d0278;anchor=swh:1:rev:55901dcf9c4dcbc2fc4824c5643b476d5c5eb228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860144v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DockOnSurf</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">SolvHybrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Martí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:383421839039b1b203bec2cf270723beafc4677b;origin=https://gitlab.com/lch_interfaces/dockonsurf.git;visit=swh:1:snp:0f6f98cd07b44b2481d6b94caddea40e5bea1408;anchor=swh:1:rev:07fb966039c7b9c297db788b6628228ab45ae60d⟩</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:12015e9a91aaa101edb79af6ec5edf1163c1eed3;origin=https://gitlab.com/lch_interfaces/solvhybrid.git;visit=swh:1:snp:541050a38da713589c8f83037c237a557aedcec6;anchor=swh:1:rev:6ae389bbcc8551d5cd6ad38e7969f36ea93d8b43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860145v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId515"/>
+      <w:footerReference w:type="default" r:id="rId517"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21312,51 +21446,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21AE1F36"/>
+    <w:nsid w:val="751A51CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21543,51 +21677,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephan-n-steinmann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2777-356X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230822487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-1508-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571267v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Kashyap" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin J&#281;drzejczyk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjun Gu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Steinmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kubi&#269;ka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5GC06439B" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508002v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanokwan Klahan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N. Steinmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Treps" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles P&#233;castaings" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c19704" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208117v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usama" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samad Razzaq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof H&#228;ttig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Exner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61367-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340431v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Giacomelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Gaillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianlin Liao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c01722" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349720v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rullan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c02605" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208100v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Guan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justus K&#252;mper" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simran Kumari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Heiming" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja M&#252;rtz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c14134" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170120v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02439-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208114v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Bawari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01765-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ermacora" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.145960" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208107v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smahane Dahbi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Rosa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00048" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208103v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Goldman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Niehaus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00379" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208120v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bin Jassar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Nieto-Draghi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5EB00070J" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208123v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Groslambert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Andrieux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Duquesnoy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rullan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC01361E" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208127v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Seinfeld" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rouillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC08333D" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704288v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill A Lomachenko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Retegan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576724005454" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309138v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mangin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Albkuri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Ovens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Al Shehimy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302714" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494166v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina O Kvashnina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00274" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500816v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Colinet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Desdion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N Steinmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27288" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704309v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Adhikari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheswari Arunachalam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon Hyung Kang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do&#8208;heyoung Kim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202311548" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04693636v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abada" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202313188" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704301v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Akif Ramzan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Favre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raybaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03266" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728614v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Salcedo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caputo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loehl&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112491" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493912v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c08176" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177916v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawras Abidi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonduelle-Skrzypczak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141653" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177891v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00103" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177924v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c01430" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177921v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Schwiedernoch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Niu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haosheng Shu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjia Wu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c02441" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177917v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.11.273" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177918v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Wischert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00313" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04172957v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c00372" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04394853v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Sahu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c03292" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177923v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Wei Seh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2MH01279K" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493907v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Wu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0173351" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757749v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00122" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03650986v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2022.03.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04055161v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Tandiana" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sicard-Roselli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thi Van-Oanh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavagu&#233;ra" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp02654f" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758025v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c00594" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826329v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angga Hermawan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.checat.2022.02.009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826377v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Wei" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian G&#246;ltl" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01376" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826321v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2022.100940" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177926v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clabaut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beisert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0130368" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758029v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R&#233;ocreux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c00998" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254881v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Staub" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2021.125996" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144115v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00278" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826428v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Elsby" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott y H Kim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tom Baker" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT02637B" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271982v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Ka&#378;mierczak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01746" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254845v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian O Blanco" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Sims" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L Nascimento" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre y Goudreault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c04279" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424499v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blanck" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c05156" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424489v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04492" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424274v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41578-021-00303-1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254858v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mart&#236;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038412" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377107v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mart&#237;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c00256" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175977v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund Melissen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP06063A" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917724v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Shang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Qing Xu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cy01935a" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989572v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Galiana" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0013040" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989635v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beliaeva" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elsheref" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Walden" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dappozze" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nieto-Marquez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abb8b5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917730v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Fang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song-Yuan Ding" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Zhang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Hu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c02639" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917727v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loehle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.106140" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372936v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Zhang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Jean-G&#233;rard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25194555" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917716v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5135696" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465448v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Merkulova" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Glatzel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Murdzek" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00301" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989601v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Panaritis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine M Hajar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A Baranova" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01485" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917707v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M Walden" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian G Botti" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b05163" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917734v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Couillard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Baranova" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136405" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424265v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00091" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917736v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c06489" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998070v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schweitzer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas W. G&#246;tz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00632" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03120168v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00981" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989542v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Rui Garrick Lim" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcms.1499" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519600v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Curutchet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP00281J" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125531v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-Yang Wei" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1903412116" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125523v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik V Mom" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost J.W.M. Frenken" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b03045" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359361v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09863" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989608v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertus Handoko" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengxia Wei" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nh90019e" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889479v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Thapa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Ntais" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyi Gu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2018.08.002" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077898v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06331A" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359246v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY01421G" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125540v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertus D Handoko" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NH00100J" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917714v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Mathew" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Chaitanya Kolluru" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinidhi Mula" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Hennig" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5132354" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889525v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Vignola" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Le Mapihan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vandegehuchte" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Curulla" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04108" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889570v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Li" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masters" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b00740" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077899v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Iannuzzi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Khaliullin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00957" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889506v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Farra" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b03752" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817186v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans Monyoncho" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.04.102" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817174v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ferreira de Morais" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b01177" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896100v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykon Lemes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilarie Stein" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulat Gabidullin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muralee Murugesu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01861" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531570v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund Teunis Alexander George Melissen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA08939A" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641024v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Wang" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Fu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b03544" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641026v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geun Ho Gu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b07340" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644325v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart D. Vandegehuchte" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Stamatakis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985890" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01561684v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24861" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343876v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans A. Monyoncho" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Baranova" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom K. Woo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b00289" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644327v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01938" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644330v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b08524" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392927v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykon A. Lemes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pialat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Korobkov" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2015.11.024" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q76XSJ3M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531568v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06335" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644338v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343872v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.01.008" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641051v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp04094b" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241527v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b07059" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230745v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gautier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP04534G" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195609v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500187" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F722515E0EC3AC26CEB1DF5D58677DFFF8BD6942/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230740v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP00946D" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684596v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Petraglia" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Corminboeuf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.24887" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/370A8FE3258BC3CBF2F796C91377BEA9BF1ADB9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352191v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512151v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curutchet Antton" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349769v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737733v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704328v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349764v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481495v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ghoridi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Huan Tran" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos V. M. Inoc&#234;ncio" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Janisch" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Miche" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728663v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Loprete" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Benito" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04310869v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavaguera" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Domin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253382v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265062v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253391v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253381v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonduelle" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844468v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844463v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857062v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700987v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844469v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844467v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701106v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840015v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyese Oyegoke" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Maria Kazmierczak" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba El-Yakubu Jibril" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701003v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701093v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700991v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844461v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701103v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701096v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700562v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700785v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700535v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078738v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359348v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700856v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700502v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359337v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700806v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077889v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359384v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700821v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700495v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077759v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077757v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077958v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074839v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel T. Garcia-Esparza" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077957v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074845v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077758v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077754v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077760v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077762v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083061v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Gebremedhn Azene" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mazarin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077878v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077877v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077764v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077755v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083404v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053071v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077763v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077756v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083408v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077767v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077768v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077765v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704320v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abidi Nawras" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ziyang" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ltl Florian" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sautet Philippe" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253390v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723902v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700967v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700973v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839410v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700963v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700796v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700600v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077896v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077895v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077879v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073958v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077881v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077880v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859777v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obadia Mona" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cacciuttolo" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04721451v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792921v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860153v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:70bd39ccdc2c15a8767c25b0f0a5d965c8d52319;origin=https://gitlab.esrf.fr/scientific-software/dft2feffit.git;visit=swh:1:snp:2e6339a79d4aa642712e4c70850ba9d8cc0d0278;anchor=swh:1:rev:55901dcf9c4dcbc2fc4824c5643b476d5c5eb228" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860144v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:12015e9a91aaa101edb79af6ec5edf1163c1eed3;origin=https://gitlab.com/lch_interfaces/solvhybrid.git;visit=swh:1:snp:541050a38da713589c8f83037c237a557aedcec6;anchor=swh:1:rev:6ae389bbcc8551d5cd6ad38e7969f36ea93d8b43" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860145v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:383421839039b1b203bec2cf270723beafc4677b;origin=https://gitlab.com/lch_interfaces/dockonsurf.git;visit=swh:1:snp:0f6f98cd07b44b2481d6b94caddea40e5bea1408;anchor=swh:1:rev:07fb966039c7b9c297db788b6628228ab45ae60d" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephan-n-steinmann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2777-356X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230822487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-1508-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508002v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanokwan Klahan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N. Steinmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Treps" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles P&#233;castaings" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c19704" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597208v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Giacomelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Gaillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianlin Liao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5EN01056J" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571267v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Kashyap" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin J&#281;drzejczyk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjun Gu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Steinmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kubi&#269;ka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5GC06439B" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208123v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Groslambert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Andrieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Duquesnoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rullan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC01361E" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208120v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bin Jassar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Nieto-Draghi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5EB00070J" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208127v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Seinfeld" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rouillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rullan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC08333D" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349720v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c02605" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208100v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Guan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justus K&#252;mper" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simran Kumari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Heiming" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja M&#252;rtz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c14134" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170120v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02439-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208114v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Bawari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01765-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208109v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ermacora" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.145960" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208117v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usama" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samad Razzaq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof H&#228;ttig" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Exner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61367-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340431v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c01722" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208107v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smahane Dahbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Rosa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00048" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208103v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Goldman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Niehaus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00379" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493912v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abada" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c08176" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704288v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill A Lomachenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Retegan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576724005454" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309138v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mangin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Albkuri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Ovens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Al Shehimy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302714" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494166v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina O Kvashnina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00274" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704309v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Adhikari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheswari Arunachalam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon Hyung Kang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do&#8208;heyoung Kim" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202311548" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500816v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Colinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Desdion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N Steinmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27288" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04693636v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202313188" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704301v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Akif Ramzan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Favre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raybaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03266" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728614v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Salcedo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caputo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loehl&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112491" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493907v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Wu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0173351" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177924v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawras Abidi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c01430" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177921v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Schwiedernoch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Niu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haosheng Shu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjia Wu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c02441" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177916v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonduelle-Skrzypczak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141653" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177891v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00103" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177918v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Wischert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00313" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177917v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.11.273" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04172957v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c00372" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04394853v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Sahu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c03292" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177923v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Wei Seh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2MH01279K" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757749v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00122" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03650986v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2022.03.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04055161v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Tandiana" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sicard-Roselli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thi Van-Oanh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavagu&#233;ra" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp02654f" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758025v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c00594" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826329v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angga Hermawan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.checat.2022.02.009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826377v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Wei" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian G&#246;ltl" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01376" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826321v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2022.100940" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177926v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clabaut" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beisert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0130368" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758029v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R&#233;ocreux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c00998" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175977v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund Melissen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP06063A" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377107v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mart&#237;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blanck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Staub" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c00256" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144115v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00278" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826428v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Elsby" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott y H Kim" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tom Baker" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT02637B" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254881v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2021.125996" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271982v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Ka&#378;mierczak" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01746" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254845v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian O Blanco" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Sims" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L Nascimento" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre y Goudreault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c04279" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424499v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c05156" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424489v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04492" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424274v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41578-021-00303-1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254858v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mart&#236;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038412" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917716v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5135696" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465448v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Merkulova" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Glatzel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Murdzek" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00301" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989601v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Panaritis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine M Hajar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A Baranova" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01485" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917707v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M Walden" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian G Botti" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b05163" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917734v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Couillard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Baranova" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136405" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424265v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00091" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989572v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Galiana" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0013040" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917724v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Shang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Qing Xu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cy01935a" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917730v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Fang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song-Yuan Ding" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Zhang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Hu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c02639" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917727v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loehle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.106140" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989635v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beliaeva" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elsheref" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Walden" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dappozze" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nieto-Marquez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abb8b5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372936v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Zhang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Jean-G&#233;rard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25194555" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917736v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c06489" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998070v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schweitzer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas W. G&#246;tz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00632" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03120168v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00981" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989542v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Rui Garrick Lim" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcms.1499" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519600v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Curutchet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP00281J" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917714v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Mathew" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Chaitanya Kolluru" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinidhi Mula" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Hennig" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5132354" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125523v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik V Mom" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost J.W.M. Frenken" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b03045" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359361v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09863" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989608v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertus Handoko" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengxia Wei" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nh90019e" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889479v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Thapa" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Ntais" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyi Gu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2018.08.002" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077898v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06331A" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359246v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY01421G" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125531v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-Yang Wei" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1903412116" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125540v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertus D Handoko" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NH00100J" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889525v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Vignola" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Le Mapihan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vandegehuchte" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Curulla" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04108" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077899v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Iannuzzi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Khaliullin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00957" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889506v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Farra" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b03752" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889570v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Li" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masters" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b00740" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817186v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans Monyoncho" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.04.102" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817174v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ferreira de Morais" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b01177" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896100v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykon Lemes" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilarie Stein" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulat Gabidullin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muralee Murugesu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01861" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01561684v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24861" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531570v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund Teunis Alexander George Melissen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA08939A" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641024v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Wang" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Fu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b03544" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641026v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geun Ho Gu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b07340" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644325v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart D. Vandegehuchte" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Stamatakis" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985890" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343872v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.01.008" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641051v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp04094b" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644327v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01938" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644330v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b08524" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343876v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans A. Monyoncho" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Baranova" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom K. Woo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b00289" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392927v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykon A. Lemes" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pialat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Korobkov" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2015.11.024" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q76XSJ3M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531568v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06335" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644338v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684596v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Petraglia" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Corminboeuf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.24887" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/370A8FE3258BC3CBF2F796C91377BEA9BF1ADB9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241527v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b07059" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230745v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gautier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP04534G" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195609v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500187" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F722515E0EC3AC26CEB1DF5D58677DFFF8BD6942/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230740v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP00946D" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352191v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349769v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512151v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curutchet Antton" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737733v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704328v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349764v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481495v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ghoridi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Huan Tran" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos V. M. Inoc&#234;ncio" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Janisch" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Miche" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728663v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Loprete" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Benito" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253381v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonduelle" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04310869v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavaguera" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Domin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253382v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265062v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253391v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844468v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844463v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857062v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700987v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844469v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844467v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844461v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701103v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701096v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840015v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyese Oyegoke" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Maria Kazmierczak" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba El-Yakubu Jibril" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701003v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701106v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701093v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700991v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700562v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700785v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700535v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700821v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700495v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078738v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359348v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700856v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700502v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359337v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700806v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077889v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359384v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077758v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077759v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077757v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077958v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074839v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel T. Garcia-Esparza" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074845v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077957v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077877v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077754v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077760v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077762v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083061v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Gebremedhn Azene" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mazarin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077878v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077764v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077755v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083404v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053071v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083408v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077756v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077763v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077765v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077767v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077768v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704320v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abidi Nawras" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ziyang" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ltl Florian" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sautet Philippe" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253390v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723902v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700967v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700973v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839410v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700963v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700600v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700796v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077896v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077895v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073958v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077879v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077881v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077880v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859777v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obadia Mona" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cacciuttolo" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04721451v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792921v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860145v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:383421839039b1b203bec2cf270723beafc4677b;origin=https://gitlab.com/lch_interfaces/dockonsurf.git;visit=swh:1:snp:0f6f98cd07b44b2481d6b94caddea40e5bea1408;anchor=swh:1:rev:07fb966039c7b9c297db788b6628228ab45ae60d" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860153v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:70bd39ccdc2c15a8767c25b0f0a5d965c8d52319;origin=https://gitlab.esrf.fr/scientific-software/dft2feffit.git;visit=swh:1:snp:2e6339a79d4aa642712e4c70850ba9d8cc0d0278;anchor=swh:1:rev:55901dcf9c4dcbc2fc4824c5643b476d5c5eb228" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860144v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:12015e9a91aaa101edb79af6ec5edf1163c1eed3;origin=https://gitlab.com/lch_interfaces/solvhybrid.git;visit=swh:1:snp:541050a38da713589c8f83037c237a557aedcec6;anchor=swh:1:rev:6ae389bbcc8551d5cd6ad38e7969f36ea93d8b43" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>