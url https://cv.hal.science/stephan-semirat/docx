--- v0 (2026-03-05)
+++ v1 (2026-04-02)
@@ -873,165 +873,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of a Two-Player Version of Macqueen's k-means Algorithm</w:t>
+                <w:t xml:space="preserve">Undefeated equilibrium and better response dynamics in sender receiver games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Sémirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th VOCAL Optimization Conference: Advanced Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Corvinus University of Budapest, Hungarian Operations Research Society, Jun 2024, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">GAMES 2024, the seventh world congress of the Game Theory Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Game Theory Society, Aug 2024, Beijing (CH), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700847v1</w:t>
+                <w:t xml:space="preserve">hal-04700854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undefeated equilibrium and better response dynamics in sender receiver games</w:t>
+                <w:t xml:space="preserve">Convergence of a Two-Player Version of Macqueen's k-means Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Sémirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAMES 2024, the seventh world congress of the Game Theory Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Game Theory Society, Aug 2024, Beijing (CH), China</w:t>
+              <w:t xml:space="preserve">10th VOCAL Optimization Conference: Advanced Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Corvinus University of Budapest, Hungarian Operations Research Society, Jun 2024, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700854v1</w:t>
+                <w:t xml:space="preserve">hal-04700847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal equilibrium in single-peaked, single-crossing cheap talk games: a dynamic programming approach</w:t>
               </w:r>
@@ -1494,204 +1494,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform quadratic binary two dimensional cheap talk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutual Insurance Networks and Unequal Resource Sharing in Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Billand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bravard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudipta Sarangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Sémirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Econometric Society european winter meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Workshop on networks: dynamics, information, centrality and games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Economie de la Sorbonne, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001199v1</w:t>
+                <w:t xml:space="preserve">halshs-02006197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual Insurance Networks and Unequal Resource Sharing in Communities</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uniform quadratic binary two dimensional cheap talk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Sémirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on networks: dynamics, information, centrality and games</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Economie de la Sorbonne, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Econometric Society european winter meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02006197v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The discrimination game</w:t>
               </w:r>
@@ -2551,51 +2551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan S&#233;mirat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Forges" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2024.0535" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850289v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bravard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Sarangi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2022.11.002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217121v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurjen Kamphorst" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roch&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12666" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231673v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2022.05.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068501v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.03.012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025268v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-019-00668-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255524v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jabr.2000.8493" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255517v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jnth.2000.2535" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700847v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700854v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940943v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700843v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997653v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531626v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001226v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001241v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001199v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006197v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Billand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794477v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Crosetto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Semirat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006246v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006231v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006161v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189188v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01947039v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAE008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan S&#233;mirat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Forges" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2024.0535" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850289v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bravard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Sarangi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2022.11.002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217121v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurjen Kamphorst" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roch&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12666" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231673v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2022.05.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068501v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.03.012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025268v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-019-00668-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255524v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jabr.2000.8493" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255517v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jnth.2000.2535" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700854v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700847v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940943v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700843v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997653v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531626v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001226v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001241v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006197v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Billand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001199v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794477v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Crosetto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Semirat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006246v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006231v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006161v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189188v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01947039v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAE008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>