--- v1 (2026-04-02)
+++ v2 (2026-04-30)
@@ -1671,398 +1671,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The discrimination game</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephan Semirat</w:t>
+                <w:t xml:space="preserve">Complementarity exacerbates discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Sémirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne GAEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">7e Journée Doctorale d'Economie (JDE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Doctorale de la Faculté d'Economie - Université Grenoble Alpes, Apr 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794477v1</w:t>
+                <w:t xml:space="preserve">hal-02006246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementarity exacerbates discrimination</w:t>
+                <w:t xml:space="preserve">Vertical conflict of interest and horizontal inequity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Sémirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Journée Doctorale d'Economie (JDE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Doctorale de la Faculté d'Economie - Université Grenoble Alpes, Apr 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Séminaire de théorie des jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Dec 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006246v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical conflict of interest and horizontal inequity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The discrimination game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Crosetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Sémirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de théorie des jeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Dec 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Séminaire interne GAEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006231v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The discrimination game</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complementarity exacerbates discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Sémirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne GAEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Discrimination at work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tinbergen Institute, Nov 2016, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997015v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementarity exacerbates discrimination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Sémirat</w:t>
+                <w:t xml:space="preserve">The discrimination game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Crosetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Semirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrimination at work</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tinbergen Institute, Nov 2016, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Séminaire interne GAEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006161v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2217,51 +2217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-extensions with many points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Semirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2551,51 +2551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan S&#233;mirat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Forges" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2024.0535" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850289v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bravard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Sarangi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2022.11.002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217121v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurjen Kamphorst" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roch&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12666" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231673v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2022.05.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068501v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.03.012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025268v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-019-00668-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255524v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jabr.2000.8493" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255517v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jnth.2000.2535" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700854v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700847v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940943v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700843v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997653v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531626v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001226v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001241v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006197v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Billand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001199v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794477v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Crosetto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Semirat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006246v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006231v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006161v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189188v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01947039v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAE008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan S&#233;mirat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Forges" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2024.0535" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850289v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bravard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Sarangi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2022.11.002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217121v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurjen Kamphorst" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roch&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12666" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231673v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2022.05.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068501v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.03.012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025268v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-019-00668-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255524v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jabr.2000.8493" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255517v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jnth.2000.2535" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700854v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700847v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940943v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700843v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997653v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531626v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001226v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001241v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006197v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Billand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001199v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006246v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006231v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997015v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Crosetto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006161v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794477v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Semirat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189188v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01947039v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAE008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>