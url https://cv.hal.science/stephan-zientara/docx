--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stephan Zientara </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (287)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique et les maladies vectorielles en santé animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDS49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDS49, Jan 2026, Jallais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation épidémiologique de la FCO, de la MHE en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée RNSPV/ADILVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RNSPV/ADILVA, Nov 2025, sables d'olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arboviroses : des infections d'avenir chez l'Homme et l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">maladies infectieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, centre François Baclesse, Mar 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and re-emergence of arboviruses in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zientara.2025 « Emergence anGoverning Board of the European Partnership on Animal Health and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministry of Higher Education and Research, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue, an overview: Emergence of orbiviruses in France/Europe over the last 27 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Bluetongue and other exotic viruses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Wageningen, Mar 2025, Lelystad, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités sur deux arboviroses majeures chez les équidés : West Nile et peste équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normandy Horse Meet up</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Normandy Horse Meet up, Sep 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Ruxolitinib on persistent Foot-and–Mouth Disease Virus (FMDV) infection in multilayered cells derived from bovine dorsal soft palate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hägglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Penverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Näslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GFRA, Oct 2025, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05455087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation épidémiologique de la FCO, de la MHE et de la FA en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Vétérinaire de France, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHE en France : Bilan de situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire CEVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEVA, Jul 2025, Libourne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global warming and emergence of vector borne diseases in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire, EFSA Stakeholder</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, webinaire, EFSA Stakeholder Discussion Group on Emerging Agenda of the 33rd meeting, Jun 2025, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique et les maladies vectorielles en santé animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrés du GDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDS62, Dec 2025, Thérouanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCO et MHE, deux orbivirus émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">maladies émergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, clinique vétérinaire de Rougé, Oct 2025, Rougé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maladies vectorielles émergentes, des menaces à l’aube du dérèglement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG du GDS d’Evreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDS d'Evreux, Jun 2025, Evreux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foot-and-Mouth disease is back in Europe in 2025: cases in Germany, Hungary and Slovakia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tinak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Dirbáková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress for Veterinary Virology (ESVV 2025): Including an EPIZONE Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESVV, Sep 2025, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05454519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actual situation and threat for Europe by Bluetongue, Epizootic hemorrhagic disease, and Foot-and-Mouth disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile and Usutu Viruses: Introduction and Dynamics of Two Emerging Orthoflaviviruses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gondard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teheipuaura Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWAVLD 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Calgary (Alberta), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05434129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation épidémiologique de la Fièvre aphteuse en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Salomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labib Bakkali Kassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNSPV/ADILVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADILVA, Nov 2025, Les sables d'Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05455131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie vétérinaire : les émergences vectorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conseil scientifique et technique du LNCR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCR, Feb 2025, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue and EHD”, symposium « Vaccination at the Core of a Sustainable European Strategy for Vector-borne Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congres européen de buiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arboviroses émergentes, des maladies d’avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé animale Paris Saclay (SAPS), INRAe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santé animale Paris Saclay (SAPS), INRAe, Dec 2025, Jouy-en-josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation épidémiologique de la FCO et de la MHE en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REMESA, Marrakech, 9 janvier 2025.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African Horse Sickness, West Nile Virus, and other threats for the equine industry in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association des vétérinaires polonais, Apr 2025, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile: history of an emergence in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Challenges in the One Health Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Greifswald (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05434402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladie hémorragique épizootique : le virus, sa pathogénie, son mode de transmission, l'épidémiologie générale, la comparaison avec la FCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">maladies infectieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile : Le virus qui frappe sans prévenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teheipuaura Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gondard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Viry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Dhune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05434428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foot-and-Mouth Disease Virus Circulation in the Sultanate of Oman (2018-2023) and Associated Risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Ababneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layth M.S. Abdulrasool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maisa Al Ameer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliya Al-Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Al Mamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWAVLD 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISWAVLD, Jun 2025, Calgary (Alberta), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05459928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rétrospective et perspectives face aux orbivirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire, Bio-X-diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bio-X, Jun 2025, St Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maladies vectorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire SBEA-INRAe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Feb 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décryptage des mécanismes de pathogenèse et de virulence de la peste équine à l’échelle des interactions moléculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lemesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, société francophone de virologie, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New 2D/3D in vitro models of West Nile Virus-infected equine brain cells for antiviral discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo La Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII International Equine Infectious Disease Congress (IEIDC XII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence or risks of emergence of orbiviruses Bluetongue and African horse sickness in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEIDC, Sep 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04745381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging orbiviruses in Europe in 202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire sciensano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciensano, Mar 2024, Web Conference, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04572800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’antigènes recombinants de l’African Horse Sickness Virus (AHSV) à des fins de vaccination et de diagnostic sérologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Toneatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Turpaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Le Bidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIes Journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Apr 2024, Liége, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04572806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous-réseau syndromes nerveux 20 ans de surveillance - Retour sur les 20 dernières années 2003-2023 et actualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Journées annuelles et Ateliers de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association vétérinaire équine française, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of EHDV/BTV in France/Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire de la société européenne d’arbovirologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, société européenne d’arbovirologie, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04601472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence or risk of emergence of some transboundary animal diseases in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Emerging Zoonoses (ZOO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, One health, Jun 2024, Palerme (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04598436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHE : Le virus, sa pathogénie, son mode de transmission, l’épidémiologie générale, la comparaison avec la FCO et autres maladies émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formavet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Formavet, Sep 2024, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04745398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence West Nile / Nouvelles zoonoses en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Synergie et Résistances &amp; Immunosuppression, 21ème édition,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSERM, Oct 2024, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04745383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector-borne diseases at risk of emerging or spreading in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEIDC, Sep 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04745379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation épidémiologique de la FCO et de la MHE en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée scientifique ADILVA/RNSPV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADILVA, Oct 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04745387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet ANR franco-allemand PrepMedvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondard M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breard E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème édition Conférence Internationale CBRNE Recherche et Innovation, Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04572798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe and cost-effective protocol for shipment of FMDV suspected cases for laboratory diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussaini Ularamu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulnaci Bulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salman Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFM, Oct 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04804389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The leader protein is necessary for the establishment of persistent infection by type O foot-and-mouth disease virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Litz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sehl-Ewert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angele Breithaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epizone, 16th annual meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epizone, Sep 2024, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04803740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité des agents infectieux issus de la faune sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journes scientifiques de l’AEEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AEEMA, Jun 2024, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04594777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Orbiviruses in France/Europe over the last 20 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Bluetongue workshop, Woking, Surrey (UK),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pirbright institute, May 2024, Woking, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie vétérinaire : les maladies vectorielles émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xéme congrès international francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADELF EPITER, Jul 2024, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04647306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of culicoïdes transmitted arboviruses in Europe over the last 20 years in animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arbo France, Institut Pasteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arbo France, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04745390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence d'arboviroses en Europe : FCO et MHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAPS, webinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAPS, Oct 2024, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04745389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbivirus : situation épidémiologique exceptionnelle en France en 2023, intérêt du séquençage de génomes viraux dans un contexte épizootique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gondard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Turpaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Touzain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIes Journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Apr 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04572804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies vectorielles émergentes : orbivirus et flavivirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, One health, Apr 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04572802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of arboviruses: some examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrés AETE (The Association of Embryo Technology in Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, congrés AETE (The Association of Embryo Technology in Europe), Sep 2024, Brescia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04745395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergences des virus EHDV et BTV-8 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Arbo-France "Les récentes émergences d’Orbivirus en France et en Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arbo-France, May 2024, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04588257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The leader protein is necessary for the establishment of persistent infection by type O foot-and-mouth disease virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Litz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sehl-Ewert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angele Breithaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuFMD Open Session 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuFMD; LNR Fièvre Aphteuse, Oct 2024, Alcala de Henares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04803765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence de l’EHD/MHE (Maladie hémorragique épizootique) en Italie, en Espagne, au Portugal et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Nationales de Santé Publique Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADILVA, Oct 2023, Chorges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General presentation of the SPIDVAC Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop European Reference Laboratory for African horse sickness and Bluetongue (AHS&amp;BT EURL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Orbiviruses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop European Reference Laboratory for African horse sickness and Bluetongue (AHS&amp;BT EURL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et maladies virales vectorielles en santé animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact sanitaire du changement climatique sur les productions animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mérieux NutriSciences; ANIA, Nov 2023, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première émergence du virus de la maladie hémorragique épizootique en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Turpaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Virologie (SFV), Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction hôte spécifique de la polymérase 3Dpol du virus de la fièvre aphteuse avec la réponse interféron de type I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Virologie (SFV), Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04426361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées sciences & innovations équines 1 er et 2 juin 2023 -Saumur La conquête de l'Ouest par le virus West-Nile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C V Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences &amp; innovations équines 1 er et 2 juin 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2023, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence de la maladie hémorragique épizootique en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Turpaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'AEEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Maisons Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and molecular characterization of foot-and-mouth disease virus strains circulating in the Sultanate of Oman between 2018 and 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Ahmed Al-Rawahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahja Al-Riyami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elshafie Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Baqir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliya Al-Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWAVLD 2023 (International Symposium of the World Association of Veterinairy Laboratory Diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADILVA, ANSES, VetAgrosup, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04426762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field evaluation of a safe and cost-effective shipment of FMDV suspected samples to diagnostic laboratories using lateral flow devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussaini Ularamu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulnaci Bulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salman Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWAVLD 2023 (International Symposium of the World Association of Veterinairy Laboratory Diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADILVA, ANSES, VetAgrosup, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04426628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement and extension of WNV and USUV surveillance in France through a national serosurvey conducted in wild captive birds and improvement of molecular diagnostic tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teheipuaura Mariteragi-Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Amaral-Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Decors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of the world association of veterinary laboratory diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile and the Animal Health Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée West Nile Arbo-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arbo-France, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladie épizootique hémorragique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le point sur la Maladie Hémorragique Epizootique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arbo-France, Mar 2023, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaderless FMDV O does not establish a persistent infection in multilayered cells derived from bovine dorsal soft palate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Litz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Landmesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Foot-and-Mouth (F M D) Research Alliance (G F R A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GFRA, Nov 2023, Kampala, Uganda</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04426944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbiviruses: the situation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornata di studio siulla Bluetongue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istituto Zooprofilattico Sperimentale dell'Abruzzo e del Molise Giuseppe Caporale, Dec 2023, Teramo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHD: emergence in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bluetongue and epizootic hemorrhagic disease viruses: current epidemiologic scenarios and prevention innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau méditerranéen en santé animale (RESEMA); Istituto Zooprofilattico Sperimentale dell'Abruzzo e del Molise Giuseppe Caporale, Sep 2023, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African Horse Sickness-New vaccine development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEEVA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Equine Veterinary Associations (FEEVA), Sep 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in molecular and serological tools for the investigation of Venezuelan Encephalitis Virus (VEEV) in equids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomie Ramage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teheipuaura Mariteragi-Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIZONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Novi-Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between Foot-and-Mouth Disease Virus 3D polymerase and the type I interferon response: a contribution to viral persistence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epizone, 15th annual meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPIZONE European Research Group, Apr 2023, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04426436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the yeast two-hybrid approach for the identification of multiple cellular interactors of AHSV: on the road to understanding virulence mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lemesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche EnvA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENVA, Sep 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux en génomique des arbovirus animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génomique des arbovirus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arbo-France, Dec 2023, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conquête de l’Ouest par le virus West-Nile, flavivirus émergent en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teheipuaura Mariteragi-Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected proviral activity idendified for a family of molecules in West Nile virus-infected equine neural cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche -EnvA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, MAISONS-ALFORT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peste équine : nouvelles approches vaccinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webconférence de l’IFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Nov 2022, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and characterization of a novel strain of EHDV-8 in Tunisia in 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurilia Marcacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufien Sghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESVV 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Veterinary Virology, Sep 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la recherche pour la gestion des maladie virales équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Académie d’Agriculture’ de France et Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothèse sur la réémergence du virus BTV-8 en 2015 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l’AEEMA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour l'Etude de l'Epidémiologie des Maladies Animales (AEEMA), May 2022, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of 14 Bluetongue and 3 epizootic hemorrhagic disease virus serotypes in French Guiana from 2011 to 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Touzain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual Meeting EPIZONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Barcelone (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular diagnostic tools for enhanced surveillance of West Nile and Usutu virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Hohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Veterinary Laboratory Diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antiviral molecules: Importance of the choice of cell model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques et doctorales de l'Anses 2022 (JSDA-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, MAISONS-ALFORT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between Foot-and-Mouth Disease Virus 3D polymerase and the type I interferon response: a contribution to viral persistence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheyla Benfrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESVV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Veterinary Virology, Sep 2022, Gand (Belgique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04524159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et émergence de maladies vectorielles : West Nile et Usutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journée scientifique sur les Maladies Animales Transfrontalières (JSMAT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNVZ, Sep 2022, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réplication du virus de l'artérite équine est efficacement supprimée par les inhibiteurs de la biosynthèse des purines et des pyrimidines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carlos Valle-Casuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Munier-Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques et doctorales de l'Anses (JSDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anses, Oct 2022, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des capacités de surveillance en virologie : Séquençage de génomes viraux d’intérêt vétérinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gondard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheyla Benfrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Touzain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques et doctorales de l'Anses (JSDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anses, Oct 2022, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04524015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent genomic epidemiology of western BTV-4 strains in the Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Lorusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufien Sghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual Meeting EPIZONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Barcelone (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context of animal vaccination againt vector-borne diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du réseau Arbo-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arbo-France, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction de la polymérase 3D du virus de la fièvre aphteuse avec la réponse interféron de type I (IFN I) : un lien avec la persistance virale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheyla Benfrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone en Maladies Infectieuses Animales (CIFMIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canada, May 2022, Montréal Virtual, ON LINE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04524194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput mapping of virus-host interactions to identify new factors of virulence and pathogenicity for ASFV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Hutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual Meeting EPIZONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Barcelone (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04082836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus-host interactome high-throughput mapping to identify new factors of pathogenicity and interspecies transmission for Bluetongue virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Kundlacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hirchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress for Veterinary Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ghent, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the development of an active surveillance system of WNV and USUV in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Amaral Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Decors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Veterinary Laboratory Diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistance du virus de la fièvre aphteuse : de la signature transcriptomique de la réponse de l’hôte aux marqueurs diagnostiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sena Inel Turgut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelin Tuncer Göktuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Cokçaliskan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des doctorants et post-doctorants de l'Enva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENVA, Sep 2022, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04524148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between Foot-and-Mouth Disease Virus 3D polymerase and the type I interferon response: a contribution to viral persistence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheyla Benfrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPEN SESSION EuFMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuFMD, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04524003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EURL on equine diseases - Emerging and re-emerging viral diseases of equines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The role of reference centers for equine diseases in the health management of the horse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministry of Health (Italy), Dec 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epizootic hemorrhagic disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop European Reference Laboratory for African horse sickness and Bluetongue (AHS&amp;BT EURL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field evaluation of a safe and cost-effective shipment of FMD suspected samples to diagnostic laboratories using lateral flow devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labib Bakkali Kassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham J. Belsham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheyla Benfrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulnaci Bulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAVLD Virtual Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Veterinary Laboratory Diagnosticians, Nov 2021, on-line meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04523885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la pratique vaccinale et sa perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afterwork de L'initiative "1S - Une seule santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BTV-4 in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop European Reference Laboratory for African horse sickness and Bluetongue (AHS&amp;BT EURL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Visioconference, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution and infection of West Nile virus lineages 1 and 2 in France from 2015 to 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leparc Goffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Equine Infectious Diseases Conference 2021 - IEIDC XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arboviroses émergentes : virus du Nil occidental, fièvre catarrhale ovine et maladie de Schmallenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des zoonoses et nouveaux risques sanitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Vétérinaire de France; Académie nationale de médecine, May 2021, Paris Auditorium du Grand Palais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antiviral molecules against West-Nile virus by an approach combining cell imaging and equine neural cells derived from induced-pluripotent stem cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Equine Infectious Diseases Conference 2021 - IEIDC XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, DEAUVILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples de maladies vectorielles émergentes : West Nile et Usutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique sur le rôle des Centres de Ressources biologiques face aux zoonoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRB-Anim, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a one-step triplex real-time rt-pcr assay for the diagnosis of foot-and-mouth disease virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheyla Benfrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Salomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFRA online meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Global Foot-and-Mouth-Disease Research Alliance, Nov 2021, on-line meeting, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04523929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a one-step triplex real-time rt-pcr assay for the diagnosis of foot-and-mouth disease virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheyla Benfrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Salomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAVLD Virtual Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Veterinary Laboratory Diagnosticians, Nov 2021, on-line meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04523870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antiviral compounds against equid herpesvirus‐1 using Real‐Time Cell Analysis: screening of 2,891 molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.83_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a high‐throughput screening assay to identify equine virus arteritis replication inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Sep 2021, Online, France. pp.63-64, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.95_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des suspicions cliniques liées au sérotype 8 du virus de la fièvre catarrhale ovine chez des veaux en France au cours de l’hiver 2018-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vinomack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l’AEEMA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour l'Etude de l'Epidémiologie des Maladies Animales (AEEMA), May 2021, Maisons Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothèse sur la réémergence du virus BTV-8 en 2015 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales de santé publique vétérinaire et environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADILVA, Sep 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance des maladies non réglementées des équidés : création d’un réseau de laboratoires sentinelles du RESPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales de santé publique vétérinaire et environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADILVA, Sep 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the EU-RL on equine diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEEVA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Equine Veterinary Associations (FEEVA), Oct 2021, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique, échanges internationaux et conséquences en santé animale. Exemples d'émergence de maladies virales vectorielles en Europe : FCO, Schmallenberg, West Nile et Usutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Santé globale et nouveaux flux de risques. Impacts des changements climatiques et anthropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Animales Paris-Saclay, Dec 2020, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel arsenal thérapeutique contre la rhinopneumonie équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Le Pin au Haras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal health priorities under the French presidency to the UE: Why is DISCONTOOLS matters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISCONTOOLS Symposium: Filling the gaps in animal disease control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AnimalhealthEurope, Oct 2020, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination des animaux de compagnie ou d’élevage par le Sars-CoV-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Poder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Covid-19 et "une seule santé" : aspects médicaux, vétérinaires et environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Nationale de Médecine; Académie Vétérinaire de France, Nov 2020, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BTV-8 in 2020… and other things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop European Reference Laboratory for African horse sickness and Bluetongue (AHS&amp;BT EURL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d’infection persistante de cellules épithéliales primaires de nasopharynx bovin par le virus de la fièvre aphteuse et analyse transcriptionnelle de la réponse de l’hôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hägglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Näslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pfaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques et doctorales de l'Anses (JSDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anses, Sep 2020, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04522406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ganciclovir, pour traiter la rhinopneumonie demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation intense et préoccupante du West Nile en 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webconférence de l’IFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2019, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03952901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid, on site, diagnosis of FMD and safe and cost-effective shipment of samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labib Bakkali Kassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham J. Belsham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulnaci Bulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hamers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epizone 13th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epizone, Aug 2019, Berlin (Germany), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04514003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection sérologique d’infection par les virus de la dengue et du Zika sur des chevaux de Nouvelle-Calédonie et Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leparc Goffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Desoutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Debergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIèmes Journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Mar 2019, Lyon, France. pp.88, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2019.0768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New clinical pattern of Bluetongue serotype 8 in continental France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Belbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epizone 13th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPIZONE European Research Group, Aug 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RESPE, une success story à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Forier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 20 ans du RESPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESPE, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03952913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un épithélium pluristratifié dérivé du palais mou bovin comme modèle d’infection persistante par le virus de la fièvre aphteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hägglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Näslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pfaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Eschbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la recherche ENVA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENVA, Jun 2019, Maisons Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04522325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de transmission des maladies transfrontalières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l’AEEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AEEMA, May 2019, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03952886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maladies virales émergentes chez les équidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon du cheval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Villepinte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03952925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging infections in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Meeting on Equine Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labéo, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03952922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du terrain au laboratoire de référence : évaluation d’un protocole pour l’envoi à faible coût et sans risque infectieux de prélèvements issus de cas suspects de fièvre aphteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussaini Ularamu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulnaci Bulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham J. Belsham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFV, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04522364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la vaccination collective versus individuelle dans une perspective épidémiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GTV 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SNGTV, Feb 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenariats public-privé pour lutter contre les maladies animales émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Recherche Entreprise 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carnot France Futur Elevage, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage et évaluation de l’effet antiviral de molécules contre les herpèsvirus équins 1 et 4 par la mesure d’impédance cellulaire : effet de la spironolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème journée scientifique Herpes Virus et Pathologies Associées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New clinical pattern of Bluetongue serotype 8 in continental France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Belbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion nationale sur la FCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Teramo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03952906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on the emergences/detection of six serotypes (1, 2, 4, 8, 16, 27) of Bluetongue virus in Corsica and in continental France during these last 20 years”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la biosécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Feb 2019, Liége, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03952861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau tableau clinique de la fièvre catarrhale ovine (FCO) à sérotype 8 en France continentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Belbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Rencontres de Santé Publique Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SVPF, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre West Nile, un réel danger pour les équidés et l’Homme via le moustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé des animaux, santé des hommes : quelles interactions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie agriculture de France, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03952876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Signatures Associated with Foot-And-Mouth Disease Virus Infection and Persistence Part II: Proteogenomics Uncovers Critical Elements of Host Response in Bovine Soft Palate Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pfaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hägglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Zoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epizone 13th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epizone, Aug 2019, Berlin (Germany), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04513975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of vaccines against AHS: DISC (disabled infectious single cycle)-AHSV vaccine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polly Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Losada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Bluetongue and African Horse sickness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New clinical pattern of Bluetongue serotype 8 in continental France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vinomack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Bluetongue and African Horse sickness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’interactions moléculaires candidates entre le virus de la fièvre aphteuse et la cellule-hôte bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Borde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants EnVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EnVA, Jun 2018, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04441559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Havemeyer Equine Herpesvirus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Beaufort, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus-host interactome high-throughput mapping: from the identification of new factors of pathogenicity and interspecies transmission to new therapeutic targets for an animal arbovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Kundlacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hirchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMIT and DIM1Health Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Fontenay-aux-Roses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene signatures associated with foot-and-mouth disease virus infection and persistence. Part II: Transcriptomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pfaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hägglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Virus Persistence Meeting: Mechanisms and Consequences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04441809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serological evidence of horses’ infection with ZIKAV and DENV1 in French pacific islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Desoutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Debergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIZONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments (IBCA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBCA (Impedance-Based Cellular Assays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENE SIGNATURES ASSOCIATED WITH FOOT-AND-MOUTH DISEASE VIRUS INFECTION AND PERSISTENCE PART II: TRANSCRIPTOMIC ANALYSIS OF ACUTE AND PERSISTENT FMDV INFECTION IN BOVINE SOFT PALATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pfaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hägglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labib Bakkali Kassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuFMD Open Session 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuFMD, Oct 2018, Borgo-Egnazia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04442182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene signatures associated with foot-and-mouth disease virus infection and persistence. Part I: Model of Persistent FMDV infection in a three-dimensional model of the bovine soft palate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hägglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Näslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pfaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Eschbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA VIRUS PERSISTENCE MEETING: MECHANISMS AND CONSEQUENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Freiburg (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04441696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT AND EVALUATION OF A MULTIPLEX CLASSICAL RT-PCR FOR SIMULTANEOUS DETECTION AND TYPING OF FMDV IN WEST AFRICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaye Laye Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modou Moustapha Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5TH CONGRESS OF THE EUROPEAN ASSOCIATION OF VETERINARY DIAGNOSTICIANS (EAVLD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROPEAN ASSOCIATION OF VETERINARY DIAGNOSTICIANS, Oct 2018, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04441892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENE SIGNATURES ASSOCIATED WITH FOOT-AND-MOUTH DISEASE VIRUS INFECTION AND PERSISTENCE PART I: PERSISTENT FMDV INFECTION IN AN AIR-LIQUID INTERFACE MODEL OF BOVINE SOFT PALATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hägglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Näslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pfaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Eschbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuFMD Open Session 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuFMD, Oct 2018, Borgo-Egnazia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04442081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’aciclovir et du ganciclovir contre les herpèsvirus équins : suivi en temps réel par impédancemétrie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPID, ON SITE, DIAGNOSIS OF FMD AND SAFE AND COST-EFFECTIVE SHIPMENT OF SAMPLES USING LATERAL FLOW DEVICES FOR LABORATORY DIAGNOSTICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labib Bakkali Kassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham J. Belsham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulnaci Bulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hamers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuFMD Open Session 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuFMD, Oct 2018, Borgo-Egnazia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04442031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encéphalite causée par un rotavirus aviaire chez un jeune cheval avec troubles neurologiques d’étiologie inconnue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case investigation of unexplained infectious meningoencephalitis in animals - a new rotavirus in horses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual Meeting EPIZONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactomic high-throughput mapping for bluetongue virus in its natural hosts to identify new factors of pathogenicity and interspecies transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Kundlacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hirchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual Meeting EPIZONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of Equid herpesviruses infectivity in equine dermal cell based on impedance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Apr 2016, Buenos Aires, Argentina. pp.S69-S70, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a high- throughput cell-based assay to determine anti-equine arteritis virus properties of chemical compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international equine infectious disease congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Apr 2016, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue virus interferes with the type I interferon response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doceul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. international conference on Orbiviruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministry of Health. ITA., Nov 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le virus West Nile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres du RESPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergences du virus de la fiévre catarrhale ovine et du virus Schmallengberg : quelles leçons pour la filière équine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du RESPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Inconnu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples d'émergence de maladies virales vectorielles animales en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congrès National de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et caractérisation d'anticorps monoclonaux dirigés contre le virus de la fiévre aphteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila K. Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gëolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Institut Pasteur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of horse viral neurological disorders by resequencing microarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Lowenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium of the World Association of Veterinary Laboratory Diagnosticians Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence et réémergence du virus West Nile: sources et détection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l’Association pour l'étude de l'Epidémiologie des Maladies Animales (AEEMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Maisons-Alfort, France. pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of the interferon signalling pathway by bluetongue virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doceul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Congress of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat pathogenesis studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Schmallenberg Virus Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation de la voie de réponse interféron par le virus de la fièvre catarrhale ovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doceul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenesis studies in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Schmallenberg Virus Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental infection of cattle with Epizootic Haemorrhagic Disease virus serotype 6 strain from la Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. World Buiatrics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Association for Buiatrics (WAB). HUN., Jun 2012, Lisbonne, Portugal. 21 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innate immune response to bluetongue virus in sheep dendritic cells for the control of viral pathogenesis and immunity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzana Ruscanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Hemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bourge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of Veterinary Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The double-stranded RNA Bluetongue virus induces type I IFN in plasmacytoid dendritic cells via a MYD88-dependent TLR7/8-independent signaling pathway.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzana Ruscanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bourge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Hemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIZONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine encephalosis and african horse sicknes in the Gambia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ivens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bankwska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Annual Meeting Epizone "Science on Alert"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPIZONE European Research Group (ERG). Labo/service de l'auteur, Bruxelles, BEL., Apr 2011, Arnhem, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a multiplex immunoassay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilye Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disconvac Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Oct 2011, Bruxelles, Belgium. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Herpès : virus équins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission équine des GTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., 2011, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Rhinopneumonie Equine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Année Mondiale Véterinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Vétérinaire d'Alfort (ENVA). Labo/service de l'auteur, Maisons-Alfort, FRA., May 2011, Maisons Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NS3 of bluetongue virus interferes with the innate antiviral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Joint Meeting of International Cytokine Society and International Society for Interferon and Cytokine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Cytokine Society. ITA., Oct 2011, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cyto.2011.07.421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and characterization of the infectious clone of the highly virulent WNV strain IS-98-ST1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Annual Meeting Epizone " Science on alert"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epizone. Labo/service de l'auteur, Bruxelles, BEL., Apr 2011, Arnhem, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BTV and EHDV epidemiological situation in the French Martinique, Guadeloupe and Réunion islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Desprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila K. Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epizone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Apr 2011, Arnhem, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’un virus recombinant chimèreEMCV-FMDV en vu de son utilisation commevaccin marqueur contre la fièvre aphteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Carocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila K. Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque international francophone de microbiologie animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5ème colloque international francophone de microbiologie animale. Labo/service de l'auteur, Ville service., Apr 2011, Marrakech, Maroc. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fièvre catarrhale ovine : situation en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V. Colloque International Francophone de Microbiologie Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Nationale des Vétérinaires du Maroc (ANVM). Labo/service de l'auteur, MAR., Apr 2011, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue virus dsRNA activate the innate antiviral response through the RLRs pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Joint Meeting of International Cytokine Society and International Society for Interferon and Cytokine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cyto.2011.07.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of trans-placental transmission odf Bluetongue virus serotype 8 in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cordonnier-Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference in Small Ruminant Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European College of Small Ruminant Health Management. Labo/service de l'auteur, INT., Oct 2011, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation of the Europeen ReferencesLaboratory for Equine Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(WEAV) World equine veterinary association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., 2011, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation Epidémiologique de l'anémie infectieuse des équidés en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie Véterinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Vétérinaire de France. Labo/service de l'auteur, FRA., Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile : Reservoirs animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Journée Francophone de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BTV and EHDV : French situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the NRLs on BTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission DG SANCO. Labo/service de l'auteur, Ville service., Nov 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le virus de la FCO peut-il être transmis par transfert embryonnaire chez la chèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ali Al Ahmad Mohamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Larrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chatagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII. Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur [Paris]. Labo/service de l'auteur, Paris, FRA., Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a surveillance network on exotic equine encephalitis viruses in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brea Martinez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Cay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epizone Internal call 4.6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPIZONE European Research Group (ERG). Labo/service de l'auteur, BEL., Jan 2011, Lelystad, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbivac Meeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Klonjkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orbivac Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jun 2011, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role de la proteine NS3 du virus FCO dans l'immunité innée antivirale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientifique du département de Santé Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hôtes réservoirs et accidentels du virus West Nile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur [Paris]. Labo/service de l'auteur, Paris, FRA., Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile: Situation épidémiologique mondiale,diagnostic,prévention et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée des maladies Trans-frontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Apr 2011, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités sur la fièvre catarrhale ovine en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sur les maladies vectorielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Maisons-Alfort, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of commercial real time RT-PCR kits for detection and genotyping of Bluetongue virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Audeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Batten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAVLD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Madrid, Spain. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historique et gestion de la fièvre catarrhale ovine : quelles leçons pour la filière équine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association vétérinaire équine française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Deauville, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical features of buetongue (serotype 8) in French ruminants in 2007-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Belbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual meeting Epizone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Antalya, Turkey. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile : surveillance in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'institut de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Mittelhhausen, Switzerland. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situaion actuelle de la fièvre catarrhale ovine en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the equine West Nile virus outbreak in Hungary in 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Kutasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Biksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress of Veterinary Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Budapest, Hungary. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of commercial real time RT-PCR kits for detection and genotyping of Bluetongue virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Sellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Audeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual meeting Epizone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Antalya, Turkey. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection by West Nile virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Cours International sur les zoonoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Valence, Spain. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typage moléculaire du virus de la FCO&amp;quot;, &amp;quot;Différenciation vaccination et infection&amp;quot;, &amp;quot;Efficacité des vaccins chez les caprins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Maisons-Alfort, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine encephalomyelitis outbreak caused by a genetic lineage 2 West Nile Virus in Hungary.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Kutasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Biksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Bakonyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ferenczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'American associaton of equine practitioners, AAEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Las Vegas, United States. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French network of regional laboratories to identify and genotype Bluetongue viruses in 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila K. Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès européen de Buiâtrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Marseilles, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'une nouvelle approche vaccinale contre la bluetongue ciblant un antigène de groupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bouet-Cararo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Szelechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a new vaccination strategy against bluetongue based on expressing a group specific antigen (VP7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bouet-Carara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Szelechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESVV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Budapest, Hungary. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il craindre u retour de la peste équine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association vétérinaire équine française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Deauville, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale de la DSV de la Mayenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Mayenne, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'une nouvelle approche vaccinale contre la Fièvre Catarrhale Ovine ciblant un antigène de groupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bouet-Cararo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Szelechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French network of regional laboratories to identify and genotype Bluetongue viruses in 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila K. Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Sellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAVLD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Madrid, Spain. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the equine West Nile virus outbreak in Hungary in 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Kutasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Biksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESVV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Budapest, Hungary. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An infectious clone of West Nile virus IS-98-ST1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress of Veterinary Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Budapest, Hungary. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a recombinant VP7 protein of bluetongue virus serotype 8 and the development of competitive ELISA for the detection of bluetongue specific antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Batten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual meeting Epizone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Antalya, Turkey. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la fièvre catarrhale ovine (FCO) chez les ruminants sauvage en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Hars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (GTV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nantes, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of BTV diagnosis and overview on BTV vaccination and its follow-up in France in 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, The Hague, Netherlands. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a new vaccination strategy against Bluetongue based on a group specific antigen (VP7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bouet-Cararo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Szelechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual meeting Epizone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Antalya, Turkey. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile et Fièvre catarrhale ovine : deux maladies vectorielles émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rennes, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rennes, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a recombinant VP7 protein fo Bluetongue virus serotype 8 and the development of competitive ELISA for the detection of Bluetongue specific antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Batten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium of the World Association of Veterinary Laboratory Diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Madrid, Spain. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fièvre catarrhale ovine: diagnostic et prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des SNGTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nantes, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan sur une maladie vectorielle (infection à virus West Nile) depuis 2000 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'AEEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Maisons-Alfort, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of serological diagnostic tools for detection of equine west-nile virus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ac Brehin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mp Frenkiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Congress of the World Equine Veterinary Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Moscow, Russia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation épidémiologique : West Nile et Fièvre catarrhale ovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’association des laboratoires vétérinaires départementaux, ADILVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lille, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre catarrhale ovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée organisée par GDS-CA-EDE-FDSEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Tourmont, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre du Nil occidental et la fièvre catarrhale ovine, deux viroses en progression inattendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séance commune de l’Académie vétérinaire de France et de l’Académie des sciences d’Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, PARIS, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue disease: vaccines to fight an emerging animal disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French society for immunology, Club of vaccinology, annual meeting, UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques de transmission sexuelle de la rhinopneumonie : première approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Hebia-Fellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Leauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Fieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe-Marie Imbert-Marcille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Journée de le Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue des outils de diagnostic de l'artérite virale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Journée de le Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un test sérologique pour différencier les anticorps post-infection des anticorps post-vaccination contre le virus de la fièvre aphteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labib Bakkali Kassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie de la fièvre catarrhale ovine en Europe : situation actuelle et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Saegerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Berkvens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ps Mellor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Dal Pozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue : molecular virology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bruxelles, Belgium. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fièvre catarrhale ovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale des EDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects cliniques de la fièvre catarrhale ovine (FCO) à sérotype 8 en France en 2007-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Belbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre catarrhale ovine (ou « bluetongue ») dans le nord de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vertébrés terrestres ont-ils joué un rôle dans l'épidémie du Chikungunya dans l'Océan Indien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Desvars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaig Halos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Punelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Chikungunya et autres arboviroses émergentes en milieu tropical"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Saint-Pierre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection à virus West Nile : Amélioration des outils de diagnostic sérologique chez les chevaux pour l'expression de protéines virales recombinantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Bréhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Frenkiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Maingault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Journée de le Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic cell tropism of Attenuated Blue Tongue Virus (BTV serotype 2) in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Hemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Montpellier, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile virus: Recent trends in diagnosis and vaccine development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Veterinary Vaccines and Diagnostics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Oslo, Norway. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2006.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic cell tropism of Attenuated Blue Tongue Virus (BTV serotype 2) in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Hemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic cell tropism of Attenuated Blue Tongue Virus (BTV serotype 2) in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Hemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tours, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic characterization of 22 French isolates of equine arteritis virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udeni Balasuriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Association of Equine Veterinarians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bologna, Italy. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile outbreaks in Southern France since 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Equine Veterinary Association Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Marrakech, Morocco. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current trends in the diagnosis of equine infectious diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Equine Veterinary Association Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Marrakech, Morocco. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence Of Bluetongue In France 2000-2004 : Lessons for Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cêtre-Sossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Biteau-Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Veterinary Epidemiology and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cairns, Australia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of recombinant poxvirus vaccines (capripoxvirus-leporipoxvirus) to protect small ruminants against all serotypes of bluetongue (BT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Pignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cêtre-Sossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Veterinary Immunology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le virus myxomateux vecteur vaccinal : application à la vaccination contre la bluetongue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Pignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Gelfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence des maladies infectieuses chez des organismes non aquacoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Castric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque santé aquacole - Ecole vétérinaire de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nantes, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episode de fièvre du Nil occidental dans le Var en 2003 : enquête sérologique et analyse spatiale des résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Journée de le Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpes virus équin-1 (EHV1) et transfert d’embryon : y-a-t-il des risques sanitaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Hebia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Destrumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Vétérinaire Equine Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Versailles, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la bluetongue en France et dans l'ouest méditerranéen: Bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Parodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Biteau-Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l’Association pour l'étude de l'Epidémiologie des Maladies Animales (AEEMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Liège, Belgique. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current trends in equine infectious disease diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Congress of the World Equine Veterinary Association (WEVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une PCR en temps réel pour la détection et la quantification du génome des 24 sérotypes du virus de la fièvre catarrhale ovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epidemiology and diagnosis of bluetongue in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th World Buiatrics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nice, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'antigénicité de la protéine VP1 recombinante du virus de la fièvre aphteuse pour la réalisation d'un test de diagnostic sérologique spécifique de type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nobiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of equine acute respiratory syndromes in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Equine Veterinary Association Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Marrakech, Morocco. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la grippe équine en France : bilan du réseau RESPE et phylogénie des virus circulants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Saison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l’Association pour l'étude de l'Epidémiologie des Maladies Animales (AEEMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Liège, Belgique. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile : recent trends in diagnosis and vaccine development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Veterinary Vaccines and Diagnostics Conference (IVVDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Oslo, Norway. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of bluetongue (BT) and control of attenuated BT vaccines in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Wolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Animal Health and Welfare of Food Producing Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Athens, Greece. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of an inactivated bivalent BTV-2/BTV-4 vaccine against a BTV-2 or BTV-4 virulent challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Hamers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hudelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Werle-Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th World Buiatrics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nice, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile Outbreaks In Southern France Since 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Veterinary Epidemiology and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cairns, Australia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of bluetongue virus from northern Europe 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ca Batten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E van Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Kris de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Double-stranded RNA Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cape Town, South Africa. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard sanitary protocol for embryo washing does not decontaminate equine embryos previously exposed to equine herpes virus-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Hebia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Destrumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Equine Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Kerkrade, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection à virus West Nile en France depuis 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Vétérinaire Equine Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Angers, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance of West Nile virus in the avifauna in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Hars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mortamais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Chavernac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference of the European Association of Avian Veterinarians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Arles, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie descriptive de la bluetongue en Corse en 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Parodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées scientifiques de l’Association pour l'étude de l'Epidémiologie des Maladies Animales (AEEMA), ENVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Maisons-Alfort, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile Fever in animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Congress of the European Society for Emerging Infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Maisons-Alfort, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance du West Nile en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut National de veille sanitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic moléculaire appliqué aux Orbivirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte concertée contre l’infection à virus West Nile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l’Association pour l'étude de l'Epidémiologie des Maladies Animales (AEEMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Maisons-Alfort, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue diagnosis by reverse transcriptase-polymerase chain reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Bluetongue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples de zoonoses émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie Nationale de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue control using vaccines : experience of the Mediterranean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hendrikx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Biteau-Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Bluetongue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie moléculaire de la fièvre catarrhale des ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l’AFSSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Maisons-Alfort, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractésation génétique des souches du virus de l'artéte virale des équidés isolés en France à partir de sperme d'étalons excréteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation génétique de 18 souches de virus de l’artérite virale des équidés isolées en France à partir de sperme d’étalons excréteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compte-rendu des XXXèmes journées de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of seroprevalence among horses in an endemic area of West Nile Disease, Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bicout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Symposium of the International Society for Veterinary Epidemiology and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Vina del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des maladies animales et prévention vaccinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité pour les pays en développement (COPED), Académie des sciences colloque inter-organismes, DG du CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment détecter l’émergence vraie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association pour l'étude de l'Epidémiologie des Maladies Animales (AEEMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Maisons-Alfort, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maladie de Borna en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Journées de la Recherche Chevaline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue diagnosis by reverse transcription-polymerase chain reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd OIE Bluetongue International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Taormina, Italy. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention vaccinale de deux maladies émergentes à vecteur : la fièvre catarrhale du mouton et l’infection à virus West Nile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection a virus West Nile dans le Var chez l’homme et chez le cheval en 2003 Résultats de l’enquête sérologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Schuffenecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maladie de Borna en France : diagnostic et épidémiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation scientifique de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Evian, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment détecter l’émergence vraie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association pour l'étude de l'Epidémiologie des Maladies Animales (AEEMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Maisons-Alfort, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance of West Nile virus on the avifauna in the South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Hars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Charvenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Keck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Annual Conference of the Wildlife Disease Association, congrès de la WDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Saskatoon, Canada. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile : une zoonose ré-émergente en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation scientifique de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Evian, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maladie de Borna en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine Rhinopneumonia and Influenza in France : Diagnosis protocols and situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Veterinary Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Moscou, Russia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (340)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse transversale de 28 démarches de filières agrialimentaires : des dynamiques d'innovation variables au travers de leur engagement dans l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.123-137. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional analysis of 28 agrifood value chain initiatives: Various innovation dynamics related to their commitment to agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.115-128. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-emergence of Foot-and-Mouth Disease in Europe in 2025: impact and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labib Bakkali Kassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (6), pp.393 - 396. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2025.1113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05435632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranasal spike and nucleoprotein fusion protein-based vaccine provides cross-protection and reduced transmission against SARS-CoV-2 variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Lakhrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Poupée-Beaugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Boursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPJ vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.75. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41541-025-01123-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies vectorielles, une expansion géographique difficile à enrayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire élevages &amp; santé </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (59), pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralités et perspectives sur la maladie hémorragique épizootique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (57-58), pp.5-5. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/npvelsa/2025014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre de West Nile: sous surveillance, même en France !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Migne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheval Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 149, pp.66-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04572758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of foot-and-mouth disease viruses from the A/AFRICA/G-I genotype in the Sultanate of Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Ahmed Al-Rawahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elshafie Ibrahim Elshafie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Baqir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliya Al-Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jemma Wadsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 223, pp.106113. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2023.106113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04520238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence de la maladie hémorragique épizootique en France en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04572760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium of the World Association of Veterinary Laboratory Diagnosticians, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labib Bakkali Kassimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (1), pp.39-43. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2024.1036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04520252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de surveillance épidémiologique et de gestion des alertes (SEGA-One Health): un exemple concret de mise en œuvre de l'approche « One Health » dans l'Indianocéanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovena Veerapa-Mangroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iqbal Mohammad Issack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Ranaivomialy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72, pp.202742. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04648153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time RT-PCR Assays for Typing of Epizootic Hemorrhagic Disease Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Methods in Molecular Biology, 2838, pp.163-170. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-4035-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04670529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine Infectious Anemia Virus Cellular Partners Along the Viral Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Schimmich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Vabret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Valle-Casuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v17010005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer un réseau de surveillance épidémiologique « One Health » : retours d'expériences en Francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harentsoaniaina Rasamoelina-Andriamanivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72, pp.202741. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04648131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An equine iPSC-based phenotypic screening platform identifies pro- and anti-viral molecules against West Nile virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-024-01290-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568823v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence de la Maladie Hémorragique Épizootique en France en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://be.anses.fr/sites/default/files/PER-041_2024_04_24_MHE_Zientara_MaqF_0.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04594752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional Bluetongue virus (BTV) and Epizootic hemorrhagic disease virus (EHDV) circulation in France in 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gondard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Turpaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Vorimore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 350, pp.199489. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2024.199489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04793042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Xenomonitoring (MX) allows real-time surveillance of West Nile and Usutu virus in mosquito populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bigeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Klitting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazli Ayhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory l'Ambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (12), pp.e0012754. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0012754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection, Characterization and Sequencing of BTV Serotypes Circulating in Cuba in 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Acevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maray Curiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gondard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.164. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v16010164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04421302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlates of disease severity in bluetongue as a model of acute arbovirus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Herder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caporale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maclean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Pintus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (8), pp.e1012466. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1012466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04688904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epizootic Haemorrhagic Disease Virus Serotype 8 in Tunisia, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufien Sghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurilia Marcacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Curini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v15010016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03908997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités sur deux maladies virales vectorielles zoonotiques en Europe : West Nile et Usutu - Réémergence du sérotype 8 du virus de la fièvre catarrhale ovine (FCO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 176, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bavf.2023.71016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03918259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of west nile virus lineage 2 in eastern romania and first identification of sindbis virus rna in mosquitoes analyzed using high-throughput microfluidic real-time PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Alexandra Crivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Moutailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Lowenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Cristina Crivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.186. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v15010186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04139009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Inter-Laboratory Proficiency Test for Dourine Antibody Detection Using the Complement Fixation Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Lemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (10), pp.592. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vetsci10100592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04365581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence de l'EHDV en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (1), pp.27-29. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2023.0988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04365559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Evaluation of a Safe, Easy, and Low-Cost Protocol for Shipment of Samples from Suspected Cases of Foot-and-Mouth Disease to Diagnostic Laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussaini Ularamu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulnaci Bulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salman Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (9555213), pp.9555213. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2023/9555213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04233108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of Bluetongue Virus Serotypes 1, 4, 8, 10 and 16 and Epizootic Hemorrhagic Disease Virus in the Sultanate of Oman in 2020–2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gondard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (6), pp.1259. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v15061259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04145201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-Specific Interplay between Foot-and-Mouth Disease Virus 3D Polymerase and the Type-I Interferon Pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.666. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v15030666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of NS4A, NS4B, NS5 and 3′UTR Genetic Determinants of WNV Lineage 1 Virulence in Birds and Mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Fiacre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Lowenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.1094. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v15051094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04139007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental infection of cattle, sheep, and goats with the newly emerged epizootic hemorrhagic disease virus serotype 8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Spedicato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Profeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Teodori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinaria Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12834/VetIt.3433.23112.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review of the Key Factors Influencing the Indoor Airborne Spread of SARS-CoV-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Crane D’Heysselaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Donneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (3), pp.382. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens12030382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a chronic focal equine arteritis virus infection of a male reproductive tract cell line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Martín-Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouraïma-Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 319, pp.114756. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2023.114756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04138666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epizootic Hemorrhagic Disease Virus Serotype 8, Italy, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Lorusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Cappai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Loi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigia Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Ruiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (5), </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2905.221773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04078303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serological evidence of circulation of West Nile virus in equids in Algerian eastern drylands and its epidemiological risk factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Laabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Dheilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 94, pp.101947. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cimid.2023.101947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04139016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Foot and mouth disease virus: transmission, pathogenesis, diagnosis and surveillance].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheyla Benfrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (5), pp.355-373. </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2022.0972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03897910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foot-and-Mouth Disease Virus: Molecular Interplays with IFN Response and the Importance of the Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labib Bakkali Kassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.2129. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14102129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03897920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serological Responses in Cattle following Booster Vaccination against Serotypes 4 and 8 Bluetongue Virus with Two Bivalent Commercial Inactivated Vaccines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Turpaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (12), pp.2719. </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14122719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03926629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight on Bluetongue virus transmission in small ruminants in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cicille Ba Gahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momar Talla Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Ciss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modou Moustapha Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbengué Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 232, pp.106487. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2022.106487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03897924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fight against animal viruses: a major challenge of the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (5), pp.325-326. </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2022.0969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03897915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A One-Health Approach to Investigating an Outbreak of Alimentary Tick-Borne Encephalitis in a Non-endemic Area in France (Ain, Eastern France): A Longitudinal Serological Study in Livestock, Detection in Ticks, and the First Tick-Borne Encephalitis Virus Isolation and Molecular Characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Amaral Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumarest Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.863725. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.863725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03648941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peste équine : une maladie ancienne pour une menace actuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (5), pp.375-386. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2022.0973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03897901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Virus-Host Protein Interactions of the Bluetongue Virus NS4 Virulence Factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Kundlacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hirchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.182. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14020182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03659032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Genome Segments of Bluetongue Virus Type 26/Type 1 Reassortants Influencing Horizontal Transmission in a Mouse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Attoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Klonjkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter P C Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (11), pp.2208. </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v13112208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VP3 Protein of Bluetongue Virus Associates with the MAVS Complex and Interferes with the RIG-I-Signaling Pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Amaral Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.230. </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v13020230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry-competent-replication-abortive African horse sickness virus strains elicit robust immunity in ponies against all serotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kerviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.3161-3168. </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2021.04.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of encephalomyocarditis virus strains isolated from an African elephant and rats in a French zoo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lamglait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Touzain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Diagnostic Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (2), pp.313-321. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1040638720978389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03899563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of an ELISA for the Detection of Bluetongue Virus Serotype 4-Specific Antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Turpaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Beaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.1741. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v13091741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03897957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Genome Segments of Bluetongue Virus Differ in Copy Number in a Host-Specific Manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Exbrayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Rakotoarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95 (1), </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01834-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Eradication of foot-and-mouth disease in France].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labib Bakkali-Kassimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71 (1), pp.102-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of persistent foot-and-mouth disease virus infection in multilayered cells derived from bovine dorsal soft palate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hagglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Naslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pfaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Eschbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (1), pp.133-148. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.13332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Emerging Arboviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Mitzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Richt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.593872. </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2020.593872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03897866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First detection and genome sequencing of SARS‐CoV‐2 in an infected cat in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vanhomwegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (6), pp.2324-2328. </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.13659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-discriminatory Exclusion Testing as a Tool for the Early Detection of Foot-and-Mouth Disease Incursions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Eschbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vögtlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J Paton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie L Barnabei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Jose Sanchez-Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.552670. </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2020.552670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arboviroses émergentes : fièvre West Nile, fièvre catarrhale ovine et virus Schmallenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 204 (9), pp.992-999. </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.banm.2020.09.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03899570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical cases of Bluetongue serotype 8 in calves in France in the 2018–2019 winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vinomack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (3), pp.1401-1405. </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.13466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication of Equine arteritis virus is efficiently suppressed by purine and pyrimidine biosynthesis inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Carlos Valle-Casuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Martin-Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.10100. </w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-66944-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02888514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted Epidemiological Patterns of West Nile Virus Lineages 1 and 2 Infections in France from 2015 to 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leparc Goffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.908. </w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens9110908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Frozen evolution” of an RNA virus suggests accidental release as a potential cause of arbovirus re-emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Pascall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Nomikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana da Silva Filipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (4), pp.e3000673. </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3000673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Delphi procedure consensus criteria for defining fetal growth restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Odibo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Običan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound in Obstetrics and Gynecology = Ultrasound in Obstetrics &amp; Gynecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (1), pp.61-66. </w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/uog.20854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03899587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antiviral compounds against equid herpesvirus-1 using real-time cell assay screening: Efficacy of decitabine and valganciclovir alone or in combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiviral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183, pp.104931. </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.antiviral.2020.104931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a commercial ELISA for detection of epizootic haemorrhagic disease antibodies in domestic and wild ruminant sera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (6), pp.2475-2481. </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.13586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of potential antiviral molecules against equid herpesvirus-1 using cellular impedance measurement: dataset of 2,891 compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Munier-Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.106492. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.106492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The antibody response induced FMDV vaccines in sheep correlates with early transcriptomic responses in blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra S. Blaise-Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPJ vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41541-019-0151-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of bluetongue and Epizootic Haemorrhagic disease circulation on the island of Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dommergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Métras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouanibou Youssouffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 191, pp.24-28. </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2018.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue Virus in France: An Illustration of the European and Mediterranean Context since the 2000s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Kundlacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (7), pp.672. </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11070672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03899591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red deer (Cervus elaphus) did not play the role of maintenance host for bluetongue virus in France: The burden of proof by long-term wildlife monitoring and Culicoides snapshots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Balenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), pp.903. </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11100903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of bluetongue and epizootic hemorrhagic disease viruses in Egypt in 2016 and 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abd El-Fatah Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73, pp.221-226. </w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2019.04.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology and genetic diversity of Anaplasma ovis in goats in Corsica, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-018-3269-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteogenomics uncovers critical elements of host response in bovine soft palate epithelial cells following in vitro infection with foot-and-mouth disease Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pfaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hagglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Zoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11010053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seroprevalence and molecular characterization of foot-and-mouth disease virus in Chad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arada Izzedine Abdel-Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila K. Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Medicine and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.114-121. </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/vms3.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Function of Bluetongue Virus NS3 Protein in Regulation of the MAPK/ERK Signaling Pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Kundlacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Amaral da Silva Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93 (16), </w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00336-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an IGM-specific ELISA for early detection of bluetongue virus infections in domestic ruminants sera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gorlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (1), pp.537 - 545. </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.13060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serological evidence of infection with dengue and Zika viruses in horses on French Pacific Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leparc-Goffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Desoutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Debergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (2), pp.e0007162. </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0007162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02313831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue and epizootic hemorrhagic disease viruses: recent developments with these globally re-emerging arboviral infections of ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel James Maclachlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen A. Richt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Savini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.56-62. </w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coviro.2018.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of reproducibility of a VP7 Blocking ELISA diagnostic test for african horse sickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Duran-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Agüero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (1), pp.83-90. </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of reduced viremia, pathogenicity and vector competence in a re-emerging European strain of bluetongue virus serotype 8 in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Flannery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Sanz-Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ashby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carpenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (3), pp.1177-1185. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.13131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening and evaluation of antiviral compounds against Equid alpha-herpesviruses using an impedance-based cellular assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 526, pp.105-116. </w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2018.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental infection of calves with seven serotypes of Epizootic Hemorrhagic Disease virus: production and characterization of reference sera.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Belbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinaria Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (4), pp.339-346. </w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12834/VetIt.2104.11179.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serological status for BTV-8 in French cattle prior to the 2015 re-emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Courtejoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and Emerging Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (1), pp.e173-e182. </w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epizootic haemorrhagic disease virus circulation in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Ben Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Jemli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinaria Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (1), pp.87-90. </w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12834/VetIt.973.5129.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel serotype of bluetongue virus in South America and first report of epizootic haemorrhagic disease virus in Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verdezoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (1), pp.244-247. </w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental infection of sheep, goats and cattle with a bluetongue virus serotype 4 field strain from Bulgaria, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Flannery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (2), pp.e243-e250. </w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue virus serotype 27: Experimental infection of goats, sheep and cattle with three BTV-27 variants reveal atypical characteristics and likely direct contact transmission BTV-27 between goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (2), pp.e251-e263. </w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of bluetongue virus serotype 4 that emerged on the French island of Corsica in December 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gorlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (1), pp.e194-e197. </w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of equine infectious anaemia virus from a major outbreak in southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ponçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and Emerging Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (1), pp.e7-e13. </w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution melting PCR analysis for rapid genotyping of Burkholderia mallei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wattiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saqib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vorimore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2018.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal patterns of Schmallenberg virus in France in 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Gache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Authié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 182 (20), </w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.104769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of bluetongue virus serotype 4 in mainland France in November 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gorlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (5), pp.1158-1162. </w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First molecular characterisation of a Brazilian &amp;lt;em&amp;gt;Burkholderia mallei&amp;lt;/em&amp;gt; strain isolated from a mule in 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laroucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Lucia de Assis Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Paulo Miranda da Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57, pp.117-120. </w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2017.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe and cost-effective protocol for shipment of samples from Foot-and-Mouth Disease suspected cases for laboratory diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and Emerging Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (1), pp.197-204. </w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/TBED.12648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a new experimental model for assessing drug efficacy against infection with &amp;lt;em&amp;gt;Trypanosoma equiperdum&amp;lt;/em&amp;gt; in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carnicer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 263, pp.27-33. </w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2018.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melarsomine hydrochloride (Cymelarsan®) fails to cure horses with &amp;lt;em&amp;gt;Trypanosoma equiperdum&amp;lt;/em&amp;gt; OVI parasites in their cerebrospinal fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 264, pp.47-51. </w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2018.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A canine adenovirus type 2 vaccine vector confers protection against foot-and-mouth disease in guinea pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annebel R. de Vleeschauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaocui Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Gamier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Watier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (16), pp.2193-2198. </w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.02.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of bluetongue virus 8 in French cattle, before and after the re-emergence in 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Courtejoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gorlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and Emerging Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (1), pp.281-284. </w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved reliability of serological tools for the diagnosis of West Nile fever in horses within Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Lowenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (9), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0005936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of wildlife to the Schmallenberg virus in France (2011-2014): Higher, faster, stronger (than bluetongue)!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Gache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (2), pp.354-363. </w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-Emergence of Bluetongue Virus Serotype 8 in France, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (3), pp.998-1000. </w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication-deficient particles: New insights into the next generation of bluetongue virus vaccines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina C. Celma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meredith Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Wernike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Eschbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Gonzalez-Molleda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (1), </w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01892-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonstructural protein NSs of Schmallenberg virus Is targeted to the nucleolus and induces nucleolar disorganization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gouzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (1), </w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01263-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile virus infection in horses, Indian ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V M Rakotoharinome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ravaomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.45 - 49. </w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cimid.2017.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01675153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic characterization of serotypes a and asia-1 foot-and-mouth disease viruses in balochistan, pakistan, in 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila K. Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Kakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (5), pp.1569-1578. </w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective efficacy of multivalent replication-abortive vaccine strains in horses against African horse sickness virus challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Lulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Losada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kerviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (33), pp.4262-4269. </w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2017.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring trial 2016 for Bluetongue virus detection by real-time RT-PCR in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Medicine and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (2), pp.107-114. </w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/vms3.63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetopathic effects of experimental Schmallenberg virus infection in pregnant goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211, pp.141-149. </w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2017.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of West Nile Virus and other common equine viruses in three locations from the Leeward Islands, West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompei Bolfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Loftis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Leslie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 174, pp.24-28. </w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2017.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a microsphere-based immunoassay for serological detection of african horse sickness virus and comparison with other diagnostic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almuneda Sanchez-Matamoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Kukielka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (6), pp.e270-e277. </w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile virus epizootics in the Camargue (France) in 2015 and reinforcement of surveillance and control networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Scientifique et Technique- Office International des Epizooties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (3), pp.811-824. </w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20506/rst.35.3.2571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of Orf virus in goats in Gabon, Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Maganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labib Bakkali-Kassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Ngoubangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tsoumbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, pp.79. </w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12985-016-0535-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a luminex-based DIVA assay for serological detection of african horse sickness virus in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez-Matamoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nieto-Pelegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rivera-Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (4), pp.353-359. </w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterisation of epizootic haemorrhagic disease virus associated with a tunisian outbreak among cattle in 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Ben Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Babay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufien Sghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Veterinaria Hungarica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (2), pp.250-262. </w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/004.2016.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Emergence of Usutu Virus in Common Blackbirds, Eastern France, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Lowenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (12), pp.2225-2225. </w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2212.161272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-laboratory evaluation of the performance parameters of a Lateral Flow Test device for the detection of Bluetongue virus-specific antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Vandenberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse de Leeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 228, pp.140-150. </w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2015.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of bluetongue virus serotype 8, which reemerged in France in August 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.e-00163-16. </w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00163-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue virus serotype 27: detection and characterization of two novel variants in Corsica, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jenckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97, pp.2073-2083. </w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.000557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données virologiques et épidémiologiques récentes sur les orthobunyavirus humains et animaux : conséquences sur les risques de diffusion et d’introduction de nouvelles maladies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marianneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gouzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doceul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment and validation of two duplex one-step real-time RT-PCR assays for diagnosis of foot-and-mouth disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blaise-Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 235, pp.168-175. </w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2016.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological characteristics and clinicopathological features of bluetongue in sheep and cattle, during the 2014 BTV serotype 4 incursion in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis-Dimitrios Katsoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nektarios D. Giadinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafeim C. Chaintoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysostomos I. Dovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kiossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (3), pp.469-477. </w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-015-0974-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le virus West Nile est de retour dans le sud-est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1657, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Double-Antigen Microsphere Immunoassay for Simultaneous Group and Serotype Detection of Bluetongue Virus Antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (6), pp.1837 - 1847. </w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01643780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmallenberg virus in zoo ruminants, France and the Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kaandorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (12), pp.2201-2203. </w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2212.150983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Performance Multiplex Immunoassay for Serodiagnosis of Flavivirus-Associated Neurological Diseases in Horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Paulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vanhomwegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Lowenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMed Research International </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 p. </w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/678084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the paper 'First report of Schmallenberg virus infection in cattle in Poland' by Larska et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (2), pp.228. </w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Bluetongue Virus Serotype 1 in French Corsica Island in September 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jb Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doceul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (5), </w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Maclachlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Mayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.W. Daniels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Scientifique et Technique- Office International des Epizooties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (2), pp.329-340. </w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20506/rst.34.2.2360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03897839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turnover Rate of NS 3 Proteins Modulates Bluetongue Virus Replication Kinetics in a Host-Specific Manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najate Ftaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ciancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (20), pp.10467-81. </w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01541-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. James Maclachlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christie E. Mayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. W. Daniels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Scientifique et Technique- Office International des Epizooties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (2), pp.329-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-genome sequencing of four bluetongue virus serotype 11 viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Vandenbussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toon Rosseel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Desprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62, pp.565-571. </w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of PCR and decentralization of diagnosis in regional laboratories in the management of Bluetongue in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doceul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinaria Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (4), pp.393-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology and Genetic Characterization of H3N8 Equine Influenza Virus Responsible for Clinical Disease in Algeria in 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Laabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mamache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and Emerging Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (6), pp.623-631. </w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection in and circulation of Bluetongue virus among domestic ruminants in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soa Fy Andriamandimby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ravalohery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 176 (3-4), pp.268-273. </w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2015.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. New developments in major vector-borne diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Verwoerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-P Pastoret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Scientifique et Technique- Office International des Epizooties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (1), pp.17-27. </w:t></w:r><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20506/rst.34.1.2342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Coding Genome Sequence of Putative Novel Bluetongue Virus Serotype 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jenckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (2), </w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00016-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of adaptive immune responses and heterologous protection induced by inactivated bluetongue virus vaccines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Belbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Nomikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (4), pp.512 - 518. </w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2014.11.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African horse sickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla T. Weyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Scientifique et Technique- Office International des Epizooties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (2), pp.315-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction and modulation of the type I interferon pathway during the infection by the virus of the ovine catarrhal fever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doceul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (4), pp.178-186. </w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2015.0615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likely introduction date of Schmallenberg virus into France according to monthly serological surveys in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Raballand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (5), pp.e76-e79. </w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epizootic haemorrhagic disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. James Maclachlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. W. Daniels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Scientifique et Technique- Office International des Epizooties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (2), pp.341-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplex real-time RT-PCR assays for the detection and typing of epizootic haemorrhagic disease virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), </w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0132540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral emergence and consequences for reproductive performance in ruminants: two recent examples (bluetongue and Schmallenberg viruses)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (1), pp.63-71. </w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RD14367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of persistent foot-and-mouth disease virus (FMDV) infection in MDBK cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lela Kopliku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 160 (10), pp.2503-2516. </w:t></w:r><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-015-2526-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmallenberg virus: experimental infection in goats and bucks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Belbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (1), pp.221. </w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12917-015-0516-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peste équine : épidémiologie, diagnostic et prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.142-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmallenberg Virus Infection among Red Deer, France, 2010 à 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bracard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Desprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, </w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2001.130411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spread and impact of the Schmallenberg virus epidemic in France in 2012-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Gache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Touratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fediaevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.248. </w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12917-014-0248-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual modulation of type I interferon response by bluetongue virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doceul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 88 (18), pp.10792 - 10802. </w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01235-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmallenberg virus-Two years of experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Wernike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Conraths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Granzow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Gache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116 (4), pp.423-434. </w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2014.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of excretion of Schmallenberg virus in bull semen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Catinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, </w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-45-37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited interlaboratory comparison of Schmallenberg virus antibody detection in serum samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.H.M. van Der Poel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Cay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Steinbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Valarcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 174 (15), </w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.102180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction and control of the type I interferon pathway by Bluetonguevirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doceul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzana Ruscanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 182, pp.59-70. </w:t></w:r><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2013.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culicoides Midge Bites Modulate the Host Response and Impact on Bluetongue Virus Infection in Sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonito Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Talavera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0083683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First isolation and molecular characterization of foot-and-mouth disease virus in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila K. Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Houndje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 171 (1-2), pp.175-181. </w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2014.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmallenberg Virus Infection among Red Deer, France, 2010–2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Desprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of VP7, a Bluetongue virus group specific antigen by viral vectors: Analysis of the induced immune responses and evaluation of protective potential in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Bouet Cararo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokunthea Top</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Szelechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0111605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epizootic haemorrhagic disease virus in Reunion Island: evidence for the circulation of a new serotype and associated risk factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cetre-Sossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Rieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 170 (3-4), pp.383--390. </w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2014.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of bluetongue virus and epizootic hemorrhagic disease virus serotypes in French Guiana in 2011 and 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 174 (1-2), pp.78 - 85. </w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2014.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les encéphalomyélites virales : quels risques pour les équidés français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (34), pp.12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Schmallenberg virus circulation in ruminants in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafeim C. Chaintoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kiossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nektarios D. Giadinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos N. Brozos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (1), pp.251 - 255. </w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-013-0449-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong protection induced by an experimental DIVA subunit vaccine against bluetongue virus serotype 8 in cattle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenna Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hagglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamak Zohari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (49), pp.6614-6621. </w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2014.09.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunisation with bacterial expressed VP2 and VP5 of bluetongue virus (BTV) protect α/β interferon-receptor knock-out (IFNAR−/−) mice from homologous lethal challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (32), pp.4059-4067. </w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2014.05.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chikungunya antibodies detected in non-human primates and rats in three Indian Ocean islands after the 2006 ChikV outbreak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïg Halos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Desvars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (1), pp.52. </w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-45-52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one-year follow-up of antibody response in cattle and sheep after vaccination with serotype 8- and serotype 1-inactivated BT vaccines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (5), pp.473 - 476. </w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Bluetongue Virus in Goats, Corsica, France, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirck Höper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (12), pp.2123-2132. </w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2012.140924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immune response of ruminant livestock to bluetongue virus:From type I interferon to antibody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. James Maclachlana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 182, pp.71-77. </w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2013.09.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification, stability, and immunogenicity analyses of five bluetongue virus proteins for use in development of a subunit vaccine that allows differentiation of infected from vaccinated animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenna Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Lovgren Bengtsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell-Olov Gronvik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Vaccine Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (3), pp.443-452. </w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/CVI.00776-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a West Nile virus surveillance and earlywarning system in Greece, based on domestic pigeons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafeim C. Chaintoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysostomos Dovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papanastassopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gewehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.131-141. </w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cimid.2014.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of an Unbiased Amplification Method and a Resequencing Microarray for Detecting and Genotyping Equine Arteritis Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Manuguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gessain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (1), pp.287-291. </w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.01935-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmallenberg virus experimental infection of sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Wernike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anette Bøtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 166 (3-4), pp.461-466. </w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2013.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute Schmallenberg virus infections, France, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Desprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doceul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (2), pp.321-322. </w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid1902.121281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of transplacental transmission of bluetongue virus serotype 8 in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Belbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cordonnier-Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Desprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 166 (3-4), pp.394 - 404. </w:t></w:r><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2013.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviviruses in Europe: complex circulation patterns and their consequences for the diagnosis and control of West Nile disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Jiménez-Clavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Nowotny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (11), pp.6049-6083. </w:t></w:r><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph10116049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peste équine, quel risque pour la France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin RESPE – Réseau d’Epidémio-Surveillance en Pathologie Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue virus serotype 8 virus-like particles protect sheep against virulent virus infection as a single or multi-serotype cocktail immunogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meredith Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (3), pp.553 - 558. </w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2012.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassortment between Two Serologically Unrelated Bluetongue Virus Strains Is Flexible and Can Involve any Genome Segment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Filipe Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Nomikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caporale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (1), pp.543-557. </w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.02266-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Immunogenicity of an Experimental Subunit Vaccine That Allows Differentiation between Infected and Vaccinated Animals against Bluetongue Virus Serotype 8 in Cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenna Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hagglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Lovgren Bengtsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Vaccine Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (8), pp.1115 - 1122. </w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/CVI.00229-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epizootic hemorrhagic disease virus serotype 6 experimentation on adult cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Belbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Desprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95 (2), pp.794-798. </w:t></w:r><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rvsc.2013.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction et modulation de la synthèse d'interferon de type I par le BTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doceul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1-4, pp.256. </w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/51806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmallenberg virus infection in dogs, France, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Boogaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meyrueix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (11), pp.1896-1898. </w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid1911.130464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology, molecular virology and diagnostics of Schmallenberg virus, an emerging orthobunyavirus in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doceul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Belbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (31), </w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-44-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of bluetongue in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Sánchez-Vizcaíno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 165 (1-2), pp.33 - 37. </w:t></w:r><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2013.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic Cell Subtypes from Lymph Nodes and Blood Show Contrasted Gene Expression Programs upon Bluetongue Virus Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzana Ruscanu Ruscanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Bourge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme J. Lecardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (16), pp.9333-9343. </w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00631-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the neuropathology induced by two West Nile virus strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Donadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Lowenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Servely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), </w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0084473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NS3 of Bluetongue Virus Interferes with the Induction of Type I Interferon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doceul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (14), pp.8241 - 8246. </w:t></w:r><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00678-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a commercially available indirect ELISA using a nucleocapside recombinant protein for detection of Schmallenberg virus antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doceul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.e53446. </w:t></w:r><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0053446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Virulence and Pathogenesis of West Nile Viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Donadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Lowenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Coulpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.2856-2880. </w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v5112856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canine recombinant adenovirus vector induces an immunogenicity-related gene expression profile in skin-migrated CD11b⁺ -type DCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bourge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Bouet-Cararo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), </w:t></w:r><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0052513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IS-98-ST1 West Nile Virus Derived from an Infectious cDNA Clone Retains Neuroinvasiveness and Neurovirulence Properties of the Original Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pardigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Panthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cordonnier-Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (10), pp.e47666. </w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0047666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01659355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEST NILE VIRUS: DIAGNOSIS, SURVEILLANCE AND EPIDEMIOLOGY IN EUROPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 165 (1), pp.35 - 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of bluetongue virus (BTV) decontamination techniques for caprine embryos produced in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Z. Ali Al Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Bruyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Larrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chatagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (6), pp.1286 - 1293. </w:t></w:r><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2012.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévalence des herpès virus équins en France au cours de l’année 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPIDEMIOLOGY OF EQUINE INFECTIOUS ANEMIA IN FRANCE AND IN EUROPE FROM 1994 TO 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ponçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 165 (1), pp.27 - 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing and control of Bluetongue virus infection in epithelial cells via RIG-I and MDA5 helicases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doceul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (21), </w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00430-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le virus West Nile : bilan de la situation en Europe et point sur la surveillance en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ponçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe du Nord : une nouvelle terre d’émergence pour les arboviroses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doceul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (2), pp.67-72. </w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2012.0440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccination against two vector-borne diseases bluetongue and West Nile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 196 (3), pp.591 - 601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The double-stranded RNA bluetongue virus induces type I interferon in plasmacytoid dendritic cells via a MYD88-dependent TLR7/8-independent signaling pathway.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzana Ruscanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bourge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Hemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (10), pp.5817-28. </w:t></w:r><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.06716-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficulties in the interpretation of bluetongue RT-PCR results in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Desprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 170 (23), pp.599. </w:t></w:r><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.100485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévalence des herpèsvirus équins en France au cours de l’année 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle émergence dans le nord de l’Europe:le Virus Schmallengerg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 323, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary estimate of Schmallenberg virus infection impact in sheep flocks - France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hendrikx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Calavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 171 (17), pp.426-426. </w:t></w:r><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.100883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morve : les laboratoires doivent harmoniser leurs méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Derzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Garin-Bastuji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dépêche vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1160, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03858597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la surveillance de la fièvre catarrhale ovine en France continentale en 2010 : vers une maîtrise clinique de la maladie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical diagnosis of West Nile fever in equids by classification and regression tree (CART) analysis and comparative study of clinical appearance in three European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S R. Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cantile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (3), pp.197-205. </w:t></w:r><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1865-1682.2010.01196.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colostral antibody induced interference ofinactivated bluetongue serotype-8 vaccinesin calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Desprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (18), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-42-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-circulation of bluetongue and epizootic haemorrhagic disease virusesin cattle in Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Desprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 155, pp.191-197. </w:t></w:r><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2011.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and special features of animal health research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Béringue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42, online (august), Non paginé. </w:t></w:r><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-42-96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le virus West Nile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hors Série, pp.115-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pathologie, vers un meilleur suivi sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of replication-defective virus-based vaccines that confer full protection in sheep against virulent bluetongue virus challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiko E. Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina C.P C. C. Celma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark M. Boyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril C. Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85 (19), pp.10213-10221. </w:t></w:r><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.05412-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2010, le virus West Nile gagne du terrain en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ponçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hendrikx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encephalomyocarditis virus 2A protein is required for viral pathogenesis and inhibition of apoptosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot M. Carocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cordonnier-Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hèlene H. Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore A. Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony A. Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85 (20), pp.10741-10754. </w:t></w:r><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00394-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can bluetongue virus (BTV) be tramistted via caprine embryo transfer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Z Ali Al Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Larrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chatagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76, pp.126-132. </w:t></w:r><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2011.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie comparée des orbivirus en Guadeloupe et à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Desprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination in bluetongue virus challenge experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Echbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regula Wackerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Vasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29, pp.4299-4301. </w:t></w:r><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2011.04.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular epidemiology of bluetongue virus serotype 1 isolated in 2006 from Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cêtre-Sossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nomikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (3), pp.486-497. </w:t></w:r><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rvsc.2010.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical diagnosis of West Nile Fever in equids by classification and regression tree analysis and comparative study of clinical appearance in three European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cantile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59-60, pp.251-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine encephalomyelitis outbreak caused by a genetic lineage 2 West Nile virus in Hungary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kutasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bakonyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Biksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ferenczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (3), pp.586-591. </w:t></w:r><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1939-1676.2011.0715.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a novel approach for the rapid production of immunogenic virus-like particles for bluetongue virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bhatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.N. Athmaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Noad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (17), pp.3047-3054. </w:t></w:r><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2009.10.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a real-time RT-PCR assay based on primer-probe energy transfer for the detection of all serotypes of bluetongue virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bruun Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovita Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Dam Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 167 (2), pp.165-171. </w:t></w:r><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2010.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for assessing the vectorial competence of field collected culicoides spp. for bluetongue virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ninio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Augot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (2), pp.172-172. </w:t></w:r><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2010172172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canine adenoviruses elicit both humoral and cell-mediated immune responses against rabies following immunisation of sheep.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Bouet-Cararo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (6), epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2010.11.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00546684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et spécificités de la recherche en santé animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Béringue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (4), pp.359-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options for decentralized testing of suspected secondary outbreaks of foot-and-mouth disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donal Sammin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel P. Ferris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic P. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (4), pp.237-243. </w:t></w:r><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1865-1682.2010.01141.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre hémorragique de virus Crimée-Congo est en recrudescence en Europe Orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (13), pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une endémisation du virus West Nile en Italie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité sur la fièvre catarrhale ovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Vétérinaire Pratique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 93, pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre du Nil occidental et la fièvre catarrhale ovine, deux viroses en progression inattendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 162 (1), pp.73-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Bluetongue Serotypes in Europe, Part 2 : The Occurrence of a BTV-11 Strain in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse de Leeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Oura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (9-10), pp.355-361. </w:t></w:r><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1865-1682.2009.01092.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lésions congénitales associées au virus de la FCO chez des veaux issus de mères vaccinées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Belbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gartioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lagalisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (295), pp.67-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue virus targets conventional dendritic cells in skin lymph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Hemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haru-Hisa Takamatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (17), pp.8789-8799. </w:t></w:r><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00626-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Febbre catarrhale ovina: l’Europa al crocevia dell’enzoozia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Saegerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Berkvens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mellor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Dal Pozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUMMA Animali da Reddito</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudorabies virus glycoprotein B can be used to carry foot and mouth disease antigens in DNA vaccination of pigs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cariolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Backovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiviral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 81 (3), pp.217-25. </w:t></w:r><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.antiviral.2008.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre du Nil occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lecolinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre catarrhale ovine chez les caprins : données cliniques préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robergeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51, pp.67-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue control in Europe - New challenges and achievements Abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Makoschey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Maclachlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L von Der Wuijckhuise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Kirschvink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Dal Pozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berliner und Münchener Tierärztliche Wochenschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 122 (7-8), pp.320-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infectious bursal disease subviral particles displaying the foot-and-mouth disease virus major antigenic site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Parida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (1), pp.93-98. </w:t></w:r><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2008.10.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vaccination contre la fièvre catarrhale ovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.41-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foot-and-Mouth Disease Virus neutralizing antibodies production induced by pcDNA3 and Sindbis virus based plasmid encoding FMDV P1-2A3C3D in swine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cariolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiviral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (1), pp.45-52. </w:t></w:r><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.antiviral.2009.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the presence of equine viral herpesvirus 1 (EHV-1) and equine viral herpesvirus 4 (EHV-4) DNA in stallion semen using polymerase chain reaction (PCR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Hebia-Fellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Fiéni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe-Marie Imbert-Marcille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71 (9), pp.1381-1389. </w:t></w:r><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2009.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau d'épidémiosurveillance en pathologie équine (RESPE), origine et sous-réseau syndrome respiratoire aigu (SRA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 161 (4), pp.371-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of the outbreak of bluetongue in Corsica in 2003, and lessons for surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Biteau-Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Grillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Parodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 162 (6), pp.173-176. </w:t></w:r><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.162.6.173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie de la fièvre catarrhale ovine en Europe : situation actuelle et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Saegerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Berkvens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mellor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Dal Pozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, pp.121-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de l'infection équine à virus West Nile en France : bilan 2000-2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue virus: virology, pathogenesis and immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Hemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (5), pp.1. </w:t></w:r><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/vetres:2008023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence analysis of bluetongue virus serotype 8 from the Netherlands 2006 and comparison to other European strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushila Maan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narender S. Maan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Ross-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrie A. Batten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew A. Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 377 (2), pp.308-318. </w:t></w:r><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2008.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel gel-based and real-time PCR assays for the improved detection of African horse sickness virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Rodriguez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovita Fernandez-Pinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Belák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 151 (1), pp.87-94. </w:t></w:r><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2008.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fièvre catarrhale ovine : l'Europe au carrefour de l'enzootie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Saegerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Berkvens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip S. Mellor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Dal Pozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (290), pp.41-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccines against bluetongue in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. James Maclachlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Manuel Sanchez-Vinaino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (2-3), pp.101-120. </w:t></w:r><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cimid.2007.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau d'épidémiosurveillance en pathologie équine (RESPE), origine et sous-réseau syndrome respiratoire aigu (SRA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Xavier Valon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 161 (4), pp.371-377. </w:t></w:r><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/47964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier bilan de l'épizootie 2007 de FCO à sérotype 8, en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Balenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45, pp.101-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pooling and multiplexing on the detection of bluetongue virus RNA by real-time RT-PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Vandenbussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tine Vanbinst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vandemeulebroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesya Goris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 152 (1-2), pp.13-17. </w:t></w:r><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2008.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artérite virale équine : une maladie ancienne toujours d'actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estevan Guix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13, pp.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete nucleotide sequence of Middelburg virus, isolated from the spleen of a horse with severe clinical disease in Zimbabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Attoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mohd Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Biagini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (11), pp.3078 - 3088. </w:t></w:r><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/vir.0.83076-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance du virus West Nile en France dans les départements du pourtour méditerranéen, 2003-2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cicchelero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Capek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal del Giudice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mantey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29-30, pp.264-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre catarrhale ovine (ou &amp;quot;Bluetongue&amp;quot;) dans le Nord de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila K. Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Bounaadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 160 (2), pp.125-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation and phylogenetic analysis of 22 French isolates of equine arteritis virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udeni B.R. Balasuriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 152 (11), pp.1977-1994. </w:t></w:r><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-007-1040-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential risk of equine herpes virus 1 (EHV-1) transmission by equine embryo transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Hebia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fiéni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Destrumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67 (9), pp.1485-1491. </w:t></w:r><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2007.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence des maladies infectieuses animales et humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Castric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (3), pp.199-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue virus detection by two real-time RT-qPCRs targeting two different genomic segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris de Clercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 140 (1-2), pp.115-123. </w:t></w:r><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2006.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue in Belgium, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Mast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Czaplicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (4), pp.614-616. </w:t></w:r><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid1304.061136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic comparison of the S10 genes of recent isolates of bluetongue virus from the United States and French Martinique Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. James Maclachlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David E. Stallknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua D. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia H. Goekjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129 (2), pp.236-240. </w:t></w:r><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2007.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre catarrhale ovine (bluetongue) : quand une maladie du sud s'invite au nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cêtre-Sossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (1), pp.63-74. </w:t></w:r><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2007.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular epidemiology of bluetongue virus serotype 4 isolated in the Mediterranean Basin between 1979 and 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Nomikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hamblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter P.C. Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 125 (2), pp.191-197. </w:t></w:r><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2007.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant capripoxviruses expressing proteins of bluetongue virus : Evaluation of immune responses and protection in small ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Promé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (37-38), pp.6774-6783. </w:t></w:r><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2007.06.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fièvre catarrhale ovine : le point sur l'épidémiologie en Europe fin 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Biteau-Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39, pp.83-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient adverse effects of an attenuated bluetongue virus vaccine on the quality of ram semen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Catinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 160 (13), pp.431-435. </w:t></w:r><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.160.13.431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre catarrhale ovine sérotype 8 dans le nord de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cêtre-Sossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila K. Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Grillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51, pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment confirmer une suspicion clinique de FCO ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre catarrhale ovine ou &amp;quot;bluetongue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (262), pp.38-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard sanitary protocol for embryo washing does not decontaminate equine embryos previously exposed to equine herpes virus-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Hebia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Destrumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94 (1-4), pp.387-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of a competitive ELISA test used for Bluetongue antibody detection in France, a recently infected area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Biteau-Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina D.C. Stärk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Grillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 118 (1-2), pp.57-66. </w:t></w:r><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2006.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la grippe équine en France : bilan du réseau RESPE et phylogénie des virus circulants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.83-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard sanitary protocol for embryo washing does not decontaminate equine embryos previously exposed to equine herpes virus-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Hebia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Destrumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94 (1-4), pp.387-390. </w:t></w:r><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosei.2006.03.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunologie et application au diagnostic sérologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (152), pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la fièvre catarrhale ovine (bluetongue) en France et dans l'Ouest méditerranéen : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Parodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Biteau-Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49, pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre catarrhale ovine ou bluetongue dans le nord de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cêtre-Sossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Bounaadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.8-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur quelques maladies et les progrès en matière de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (152), pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fièvre catarrhale ovine : quand la suspecter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (269), pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence d’un micro-organisme et prélèvement en pathologie infectieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (152), pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie et maladies infectieuses des équidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue in northern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Vandenbussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Mast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc de Meester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesya Goris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 159 (10), pp.327. </w:t></w:r><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.159.10.327-a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélèvements d’interprétation ou d’utilisation délicate en pathologie infectieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (152), pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la surveillance West Nile en France en 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévalence de l'infection par le virus West Nile chez le cheval en Camargue en 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel J. Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 156 (2), pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémiologie descriptive et moléculaire de la bluetongue en Corse en 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Parodil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 48, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Culicoides, diptères hématophages vecteurs de la fièvre catarrhale du mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chermette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Millemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 158 (3), pp.213-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection par le virus de la fièvre du Nil occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36 (252), pp.46-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serosurvey for West Nile virus in horses in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schuffenecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 157 (22), pp.711-713. </w:t></w:r><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.157.22.711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile virus infections: overview and epidemiological update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue virus in the French Island of Reunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hamblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 106 (3-4), pp.157-165. </w:t></w:r><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2004.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile virus surveillance, Guadeloupe, 2003-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley J. Blitvich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Molia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vachiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (7), pp.1100-1103. </w:t></w:r><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid1107.050105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du dispositif de surveillance de l'infection à virus West Nile en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre catarrhale du mouton sur l'île de la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 48, pp.101-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats d'une enquête sérologique sur l'infection à virus West Nile chez les équidés dans le Var, en 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (2), pp.114-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RESPE ou Réseau d'Epidémiosurveillance en pathologie équine : bilan des résultats 2003-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nucleotide sequence of foot-and-mouth disease virus O/FRA/1/2001 and comparison with its British parental strain O/UKG/35/2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nobiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 108 (1-2), pp.225-229. </w:t></w:r><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2004.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile Virus, Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Quirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (4), pp.706-708. </w:t></w:r><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid1004.030465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in comparative medicine: some zoonoses threatening man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 188 (5), pp.823-836. </w:t></w:r><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0001-4079(19)33732-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile : worldwide current situation in animals and humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Murgue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (5), pp.343-355. </w:t></w:r><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cimid.2004.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epidemiology and diagnosis of bluetongue with particular reference to Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hamblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 77 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rvsc.2003.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outbreak of epizootic haemorrhagic disease on the island of Reunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hamblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 155 (14), pp.422-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte concertée contre l'infection à virus West Nile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 46, pp.63-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités en pathologie du cheval : les maladies infectieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 157 (1), pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prélèvements utiles lors de jetage chez le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile outbreak in horses in Southern France : september 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Hars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance Weekly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (41), pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epizootie de fièvre catarrhale en Corse en 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Coupier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mure-Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association des Anciens Elèves de l'Institut Pasteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 174, pp.10-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de l'infection à virus West Nile en France en 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La myoglobinurie atypique des équidés : une nouvelle maladie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 156 (1), pp.72-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests cliniques : Des lésions buccales sur un mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vernozy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of genome segments 2, 7 and 10 of bluetongue viruses serotype 2 for differentiation between field isolates and the vaccine strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Coupier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mure-Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (6), pp.777-789. </w:t></w:r><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/vetres:2003036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les virus de la fièvre catarrhale des ovins (FCO) et de la fièvre du Nil occidental (West-Nile) : le retour !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44, pp.127-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and equine West Nile virus infections in France, Augus-September 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Goffette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance Weekly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (43), pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on the safety and immunogenicity of the South African bluetongue virus serotype 2 monovalent vaccine : Specific detection of the vaccine strain genome by RT-PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Grillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zentralblatt für Veterinärmedizin Reihe B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50 (7), pp.316-321. </w:t></w:r><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1439-0450.2003.00682.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment détecter l’émergence vraie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Lautraite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44, pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques et santé animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Pasteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.121-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de l’artérite virale équine : nouveaux outils de diagnostic, sélection de déterminants antigèniques à partir de banques peptidiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Iniguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association des Anciens Elèves de l'Institut Pasteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 174, pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment prévenir et soigner les grippes des équidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22, pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention vaccinale de deux maladies émergentes à vecteur : la fièvre catarrhale du mouton et l’infection à virus West Nile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 156 (6), pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la fièvre catarrhale ovine en France : bilan 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Grégory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hendrikx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Biteau-Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incursion of bluetongue in Tunisia: molecular characterization of viral strains [Incursion de la fievre catarrhale ovine en Tunisie: caracterisation moleculaire des isolats viraux]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Zekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 56 (3-4), pp.121-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le virus de la maladie de Borna, un virus émergent en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43, pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical myoglobinuria : a new disease ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43, pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Isolation of Equine Herpesviruses 1 and 4 from Horses in Normandy: an Autopsy Study of Tissue Distribution in Relation to Vaccination Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Taouji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Collobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zentralblatt für Veterinärmedizin Reihe B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49 (8), pp.394-399. </w:t></w:r><w:hyperlink r:id="rId1762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1439-0450.2002.00590.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borna disease: current knowledge and virus detection in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (2), pp.127-138. </w:t></w:r><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/vetres:2002002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile Virus Outbreak in Horses, Southern France, 2000: Results of a Serosurvey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Pouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Marendat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (8), pp.777-782. </w:t></w:r><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid0808.010486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translocation portals for the substrates and products of a viral transcription complex: the bluetongue virus core.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Diprose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jn Burroughs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gc Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goldsmith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20, pp.7229-7239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile Outbreak in Horses in Southern France, 2000: The Return after 35 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Murgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Murri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7 (4), pp.692-696. </w:t></w:r><w:hyperlink r:id="rId1782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid0704.010417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of an internal standard used in RT nested PCR for Borna Disease Virus RNA detection in biological samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31 (6), pp.565-572. </w:t></w:r><w:hyperlink r:id="rId1784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/vetres:2000140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation of bacteriophage display libraries to identify peptide sequences recognised by Equine herpesvirus type 1 specific equine sera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Birch-Machin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Iniguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Marault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 88 (1), pp.89-104. </w:t></w:r><w:hyperlink r:id="rId1790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0166-0934(00)00183-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African horse sickness in Senegal: serotype identification and nucleotide sequence determination of segment S10 by RT-PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Seignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Davoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 146 (4), pp.107-108. </w:t></w:r><w:hyperlink r:id="rId1795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.146.4.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of an equine foamy virus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Tobaly-Tapiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bittoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 74 (9), pp.4064-73. </w:t></w:r><w:hyperlink r:id="rId1802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jvi.74.9.4064-4073.2000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The highly ordered double-stranded RNA genome of bluetongue virus revealed by crystallography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Diprose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Malby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jn Burroughs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 97, pp.481-490. </w:t></w:r><w:hyperlink r:id="rId1806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0092-8674(00)80758-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural studies of orbivirus particles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Stuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Malby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Diprose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arch Virol Suppl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14, pp.235-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of ELISA for the detection of African horse sickness virus antigens and antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cubillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hooghuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez-Vizcaino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diaz-Laviada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology -Supplement-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.311-315. </w:t></w:r><w:hyperlink r:id="rId1817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-6823-3_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular epidemiology of African horse sickness virus based on analyses and comparisons of genome segments 7 and 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology -Supplement-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.221-234. </w:t></w:r><w:hyperlink r:id="rId1822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-6823-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The atomic structure of the bluetongue virus core.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jn Burroughs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Diprose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Malby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 395, pp.470-478. </w:t></w:r><w:hyperlink r:id="rId1824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/26694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of African horse sickness virus in the blood of experimentally infected horses: comparison of virus isolation and a PCR assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Moulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cruciere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.W Laegreid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 62 (3), pp.229-232. </w:t></w:r><w:hyperlink r:id="rId1830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0034-5288(97)90195-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation of African horse sickness viruses by polymerase chain reaction and segments 10 restriction patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruciere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 47 (3-4), pp.365-375. </w:t></w:r><w:hyperlink r:id="rId1834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0378-1135(95)00104-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the polymerase chain reaction to the detection of African horse sickness viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wade-Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruciere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 53 (1), pp.47-54. </w:t></w:r><w:hyperlink r:id="rId1838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0166-0934(94)00175-g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of equine hepatic encephalopathy in France in 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 134 (1), pp.18-19. </w:t></w:r><w:hyperlink r:id="rId1844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.134.1.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and molecular epidemiology of the African horsesickness virus by the polymerase chain reaction and restriction patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Moulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Crucière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 24 (5), pp.385-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FMDV_PersIstOmics project: From proteogenomic host response signatures of persistent foot-and-mouth disease virus (FMDV) infection to diagnostic markers and therapeutic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labib Bakkali Kassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulnaci Bulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sena Inel Turgut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAD final showcase meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05452944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of a bank of clinical samples collected from FMDV outbreaks in Anatolia, Türkiye, to evaluate candidate host genes as markers of FMDV persistence in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unal Parlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sena Inel Turgut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Istanbul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05455114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protéine leader est nécessaire à l'établissement d'une infection persistante par le virus de la fièvre aphteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Litz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Landmesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIiemes Journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Bruxelles, Belgique. Virologie, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04803342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protéine leader est nécessaire à l'établissement d'une infection persistante par le virus de la fièvre aphteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Litz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Landmesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIes Journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04563372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les virus West Nile et Usutu poursuivent leur conquête de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teheipuaura Mariteragi-Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Latil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Decors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral strategies in equines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.97-98 (n°159)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput mapping of virus-host interactions to identify new factors of virulence and pathogenicity for ASFV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Le Dimna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual Meeting EPIZONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Novi Sad, Serbia. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04830377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'une méthode de diagnostic moléculaire du Virus de l'Encéphalite Equine du Venezuela (VEEV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomie Ramage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teheipuaura Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn M. Dheilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Francophone de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in molecular and serological tools for the investigation of Venezuelan Encephalitis Virus (VEEV) in equids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomie Ramage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teheipuaura Mariteragi-Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of the world association of veterinary laboratory diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorations des outils sérologiques d’investigation des encéphalites virales chez les équidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teheipuaura Mariteragi-Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of molecular and serological tools for the detection of Venezuelan Equine Encephalitis Virus (VEEV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomie Ramage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teheipuaura Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of the World Association of Veterinary Laboratory Diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’une méthode de diagnostic moléculaire du Virus de l’Encéphalite Equine du Venezuela (VEEV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomie Ramage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teheipuaura Mariteragi-Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phylodynamie pour le suivi épidémiologique de la fièvre catarrhale en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Merda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gondard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorations des outils sérologiques d’investigation des encéphalites virales chez les équidés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teheipuaura Mariteragi-Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris Institut Pasteur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de diagnostic moléculaire pour une surveillance renforcée du virus du Nil occidental et du virus Usutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Hohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement and extension of WNV and USUV surveillance in France through a national serosurvey conducted in wild captive birds and improvement of molecular diagnostic tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teheipuaura Mariteragi-Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Amaral Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Decors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIZONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Novi-Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALIDATION OF DISINFECTION BY DIRECTED AND NON-DIRECTED PROCESSES IN THE BSL3 LABORATORY HANDLING LIVE FOOT-AND-MOUTH DISEASE VIRUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Salomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheyla Benfrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuFMD Open Session 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04527890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF A JAK STAT INHIBITOR ON PERSISTENT FOOT-AND–MOUTH DISEASE VIRUS INFECTION IN MULTILAYERED CELLS DERIVED FROM BOVINE DORSAL SOFT PALATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hägglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Penverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Näslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuFMD Open Session 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04527882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle RT-PCR en temps réel triplex en une étape pour la détection des virus de la fièvre aphteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheyla Benfrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Salomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNSPV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04527769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between Foot-and-Mouth Disease Virus 3D polymerase and the type I interferon response: a contribution to viral persistence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheyla Benfrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04527764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de molécules pro- et anti-virales contre le virus West Nile par une approche combinant l’imagerie cellulaire et les cellules neurales équines dérivées de cellules souches pluripotentes induites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale (JAS-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, ANGLET, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du terrain au laboratoire de référence : Développement et évaluation d’un protocole pour l’envoi à faible coût et sans risque infectieux de prélèvements issus de cas suspects de fièvre aphteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussaini Ularamu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulnaci Bulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham J. Belsham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNSPV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04527772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIRST ISOLATION, MOLECULAR DETECTION AND PHYLOGENETIC ANALYSIS OF FMDV A/AFRICA/G1 IN THE SULTANATE OF OMAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Ahmed Al-Rawahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jemma Wadsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley M. Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick J. Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello Di Nardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuFMD Open Session 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04527896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between Foot-and-Mouth Disease Virus 3D polymerase and the type I interferon response: a contribution to viral persistence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheyla Benfrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESVV 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Guent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04527762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIELD EVALUATION OF A SAFE AND COST-EFFECTIVE SHIPMENT OF FMDV SUSPECTED SAMPLES TO DIAGNOSTIC LABORATORIES USING LATERAL FLOW DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham J. Belsham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulnaci Bulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hamers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hudelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open session EuFMD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04527886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de la désinfection par procédés dirigés et non dirigés en laboratoire P3 de Fièvre aphteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Salomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheyla Benfrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVèmes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04527742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction de la polymérase 3D du virus de la fièvre aphteuse avec la réponse interféron de type I (IFN I) / un lien avec la persistance virale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheyla Benfrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVèmes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04527748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPPEMENT D’UNE RT-PCR TRIPLEX EN TEMPS REEL EN UNE ETAPE POUR LA DETECTION DES VIRUS DE LA FIEVRE APHTEUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Salomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheyla Benfrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIemes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montpellier ( Virtual Conference ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04526270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de molécules antivirales contre le virus West-Nile par une approche combinant l’imagerie cellulaire et les cellules neurales équines dérivées de cellules souches pluripotentes induites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antiviral molecules against West-Nile virus by an approach combining cell imaging and equine neural cells derived from induced-pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses (JSDA) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, MAISONS-ALFORT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purine and pyrimidine biosynthesis inhibitors efficiently suppress equine arteritis virus replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Carlos Valle-Casuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. Equine veterinary journal, 53 (S56), pp.64-65, 2021, Special Issue: Abstracts of the 11th International Equine Infectious Diseases Conference. </w:t></w:r><w:hyperlink r:id="rId1893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.97_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de molécules antivirales contre le virus West Nile par une approche combinant l'imagerie cellulaire et les cellules neurales équines dérivées de cellules souches pluripotentes induites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field evaluation of a safe and cost-effective shipment of suspected samples to diagnostic laboratories using lateral flow devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham J. Belsham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheyla Benfrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulnaci Bulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Foot-and-Mouth (F M D) Research Alliance (G F R A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual Conference, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04526323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et évaluation d'un test de RT-PCR en temps réel pour la caractérisation du lignage A/AFRICA/G-IV du virus de la Fièvre Aphteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheyla Benfrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montpellier ( Virtual Conference ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04526305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPID, ON SITE, DIAGNOSIS OF FMD AND SAFE AND COST-EFFECTIVE SHIPMENT OF SAMPLES USING LATERAL FLOW DEVICES FOR LABORATORY DIAGNOSTICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labib Bakkali Kassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham J. Belsham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulnaci Bulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hamers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFRA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bangkok / Thailand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04524469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage et évaluation de l'effet antiviral de molécules contre les herpèsvirus équins 1 et 4 par la mesure d'impédance cellulaire : effet de la spironolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene signatures associated with foot-and-mouth disease virus infection and persistence part I: persistent FMDV in a three-dimensional model of the bovine soft palate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hägglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Näslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pfaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Eschbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Epizone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04524289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPID, ON SITE, DIAGNOSIS OF FMD AND SAFE AND COST-EFFECTIVE SHIPMENT OF SAMPLES USING LATERAL FLOW DEVICES FOR LABORATORY DIAGNOSTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labib Bakkali Kassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham J. Belsham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulnaci Bulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hamers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Congress of the European Association of Veterinary Laboratory Diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04441008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’interactions moléculaires candidates entre le virus de la fièvre aphteuse et la cellule-hôte bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Borde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Ledey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04440768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBCA (Impedance-Based Cellular Assays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DU TERRAIN AU LABORATOIRE DE RÉFÉRENCE : ÉVALUATION D'UN PROTOCOLE POUR L'ENVOI À FAIBLE COÛT ET SANS RISQUE INFECTIEUX DE PRÉLÈVEMENTS ISSUS DE CAS SUSPECTS DE FIÈVRE APHTEUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussaini Ularamu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulnaci Bulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham J. Belsham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Doctorales de l’Anses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04441138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third Generation Sequencing Technologies to Decipher Genomic Structures of Recombinant-prone Viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vandenbogaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Balière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Kwasiborski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Hourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Diancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM (Journées Ouvertes Biologie, Informatique et Mathématiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04440933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT AND EVALUATION OF A MULTIPLEX CONVENTIONAL RT-PCR FOR SIMULTANEOUS DETECTION AND TYPING OF FMDV IN WEST AFRICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaye Laye Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modou Moustapha Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuFMD Open Session 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Borgo Egnazzia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04441092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance monitoring of Equid herpesviruses infectivity in equine dermal cell after acyclovir treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Veterinary Herpesvirus Symposium of the European Society For Veterinary Virology (ESVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi en temps réel par impédancemétrie de l'infection des cellules dermiques équines par les herpesvirus équins : effet de l'acyclovir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème journées françaises de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of Equid herpesviruses infectivity in equine dermal cell based on impedance measurements: Effects of acyclovir treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Antiviral Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sitges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the in utero infection caused by SBV on goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Annual Epizone Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Copenhague, Denmark. , 2014, Epizone "Primed for tomorrow"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmallenberg virus experimental infection on pregant goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cordonnier-Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Joint European Congress of the ESVP, ESTP and ECVP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Berlin, Germany. , 2014, Cutting Edge Pathology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental infection of pregnant goats with schmallenberg virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cordonnier-Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Joint European Congress of the ESVP, ESTP and ECVP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Berlin, Germany. Journal of Comparative Pathology, 152 (1), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal risk of initial spread of African Horse Sickness into France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hendrikx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Balenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7.EPIZONE Annual Meeting : "Nothing permanent, except change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Brussels, Belgium. 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and evaluation of a DIVA subunit vaccine against Bluetongue virus serotype 8 in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenna Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hagglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamak Zohari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7.EPIZONE Annual Meeting : "Nothing permanent, except change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bruxelles, Belgium. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing and control of Bluetongue virus infection in epithelial cells via RIG-I and MDA5 helicases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doceul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Congress on Infectious Diseases (ICID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bangkok, Thailand. Elsevier Ltd, International Journal of Infectious Diseases, 16 (Suppl. 1), 2012, </w:t></w:r><w:hyperlink r:id="rId1925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijid.2012.05.640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine Arteritis virus : epidemiology and viral characterization of European strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV. Congrès International de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sapporo, Japan. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et caractérisation d un clone infectieux du virus West Nile souche hautement virulente IS-98-ST1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Lowenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical diagnosis of West Nile Fever in equids by classification and regression tree analysis and comparative study of clinical appearance in three European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.R. Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cantile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Animal Health Surveillance (ICAHS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lyon, France. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de la Fièvre Aphteuse au Laboratoire National de Référence en France:méthodes actuelles et perspectives de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila K. Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Carocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIièmes Journées francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology and viral strains characterization of Equine infectious anaemia circulating in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Morilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV. International Congress of Virology - IUMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sapporo, Japan. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional dendritic cells disseminate the bluetongue hemorrhagic fever virus via skin lymph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Hemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haru-Hisa Takamatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keystone symposium on Dendritic Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Banff, United States. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epizootie de fièvre catarrhale ovine à sérotype 8 en France en 2007 : constitution d’un réseau de laboratoires départementaux pour la recherche du virus par RT-PCR en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Barbezange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila K. Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'AEEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Maisons Alfort, France. pp.Inconnu, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French 2007 equine viral arteritis outbreak : epidemiological and pathological features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Guix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Equine Viral Arteritis, Maxwell H. Gluck Equine Research Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lexington, United States. pp.Inconnu, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épizootie d’artérite virale équine de l’été 2007 : caractéristiques épidémiologiques et pathologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.Inconnu, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche vaccinale contre la fièvre catarrhale ovine (bluetongue) : construction de deux vecteurs recombinants av2 exprimant VP2 et VP7 du BTV2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Schelechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Klonjkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.Inconnu, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can equine early-blastocysts (d65) and blastocysts (day 8) previously exposed to EHV-1 be decontaminated by a bath of trypsin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Hebia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Larrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Equine Embryo transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cambridge, United Kingdom. pp.Inconnu, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche vaccinale contre la fièvre catarrhale ovine (bluetongue) : construction de deux vecteurs recombinants Cav2 exprimant VP2 et VP7 du BTV2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Szelechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Klonjkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.Inconnu, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infectious bursal disease subviral particles displaying the foot-and-mouth disease virus major antigenic site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Parida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Session of the Research Group of the European Commission for the Control of Foot-and-Mouth Disease (EUFMD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Erice, Italy. 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of novel serological and virological diagnostic tools for West Nile virus infection in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ac Brehin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-P Frenkiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual meeting EPIZONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Brescia, Italy. pp.Inconnu, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réémergence de la fièvre catarrhale ovine (FCO ou bluetongue) en France en 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Barbezange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila K. Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.Inconnu, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baculovirus expression of non-structural protein 3D of FMDV and its use as antigen in ELISA for differentiation of infected from vaccinated animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labib Bakkali-Kassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Session of the Research Group of the European Commission for the Control of Foot-and-Mouth Disease (EUFMD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Erice, Italy. pp.Inconnu, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-particules chimériques du virus de la bursite infectieuse aviaire (IBDV) exprimant le site antigénique majeur du virus de la fièvre aphteuse : études immunologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lepault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Dubuquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la glycoprotéine gB de l’herpèsvirus de la pseudorage présente des épitopes du virus de la fièvre aphteuse chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.Inconnu, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection à virus West Nile : amélioration du diagnostic sérologique chez les chevaux par l'expression de protéines virales recombinantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Brehin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Frenkiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Vétérinaire équine française Inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Deauville, France. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une RT-PCR quantitative pour la détection et la quantification des 24 sérotypes du virus de la fièvre catarrhale ovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Werle-Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mure-Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Hamers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the etiological study of horse respiratory disease epizootic occured in 1998 in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A El Goulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Landolsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ghram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Equine Veterinary Association Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Marrakech, Morocco. pp.Inconnu, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo evaluation of recombinant Myxoma Virus expressing Bluetongue Virus antigens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Pignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cêtre-Sossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Gelfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Veterinary Virology, 7th international Congress of Veterinary Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisbonne, Portugal. pp.Inconnu, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group-specific bluetongue virus (BTV) detection and quantification using real-time RT-PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mure-Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Hamers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hudelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Barzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Double-Stranded RNA Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cape Town, South Africa. pp.Inconnu, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the production of FMD virus like particles in Drosophila Schneider 2 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-FMD Open Session of the research group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Cyprus. 1 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRV glycoprotein gB as a carrier of FMDV epitopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Borrego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Veterinary Virology, 7th international Congress of Veterinary Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisbon, Portugal. pp.Inconnu, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of an inactivated bivalent BTV-2 / BTV-4 industrial vaccine against a BTV-2 or BTV-4 virulent challenge in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Hamers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hudelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Werle-Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Double-Stranded RNA Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cape Town, South Africa. pp.Inconnu, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of FMD antidodies by a 3D-ELISA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labib Bakkali-Kassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-FMD Open Session of the research group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cyprus. pp.Inconnu, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'ARN du Bornavirus en France chez des animaux sauvages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. pp.Inconnu, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolement et caractérisation moléculaire de virus de la fièvre catarrhale du mouton (sérotype 4 et 16) présents en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. pp.Inconnu, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la fièvre catarrhale du mouton en France : évaluation des tests sérologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Biteau-Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hendrikx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Grillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Chavernac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association pour l'étude de l'Epidémiologie des Maladies Animales (AEEMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Maisons-Alfort, France. pp.Inconnu, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation génétique de 18 souches de virus de l’artérite virale des équidés isolées en France (en 2001-2002) à partir de sperme d’étalons excréteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. pp.Inconnu, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serological and molecular results that show Borna diease in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Emerging Zoonoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Ames, United States. pp.Inconnu, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison génétique des souches sauvage et vaccinale du virus de la bluetongue (sérotype 2) présentes en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. pp.Inconnu, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serological and protection results observed in a vaccination-challenge test using live and inactivated vaccines against BTV2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boutrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Coupier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mf Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Reversat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mure-Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd OIE Bluetongue International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Taormina, Italy. pp.Inconnu, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique sur l'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke, Nina Graveline, Barbara Lacor, Sylvain Pellerin, David Renaudeau, Eric Sauquet, [coordi. éditoriale]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap. 9, </w:t></w:r><w:hyperlink r:id="rId1998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-239, 2025, Synthèses, 978-2-7592-4011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RT-PCR assays for detection and typing of Epizootic Haemorrhagic Disease virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , In press, Springer Protocols, 978-1-0716-4034-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. James Maclachlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrie Batten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet A. van Rijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(eds Samia Metwally, Ahmed El Idrissi, Gerrit Viljoen). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Vaccines: Principles and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId2003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978111950552. </w:t></w:r><w:hyperlink r:id="rId2004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119506287.ch20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coronavirus animaux : ce qu’ils nous apprennent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Poder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coronavirus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 173, 2020, </w:t></w:r><w:hyperlink r:id="rId2006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bavf.2020.70916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue virus: from BTV-1 to BTV-27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Belbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Loeffler's footsteps – Viral genomics in the era of high-throughput sequencing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 99, </w:t></w:r><w:hyperlink r:id="rId2008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press - Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 257 p., 2017, Advances in Virus Research, 978-0-12-812598-4 9780128125984. </w:t></w:r><w:hyperlink r:id="rId2009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aivir.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmallenberg virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doceul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gouzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId2011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9780470016176 9780470015902. </w:t></w:r><w:hyperlink r:id="rId2012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470015902.a0024785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surveillance du virus en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Capek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le virus du Nil occidental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.240, 2013, Synthèses (Quae), 978-2-7592-1968-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peste équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de bonnes pratiques sanitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commencez à saisir le nom de l'éditeur, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-Point RT-PCR Assays for Detection and Typing of Epizootic Hemorrhagic Disease Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humana. , 2838, pp.185-195, 2024, Methods in Molecular Biology, 978-1-0716-4034-0. </w:t></w:r><w:hyperlink r:id="rId2017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-4035-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04670525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Detection of Epizootic Haemorrhagic Disease virus in the European Union, Italy-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Lorusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Cappai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Loi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigia Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Ruiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03923270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one health approach to investigating an outbreak of alimentary tick-borne encephalitis in a non-endemic area in France (Ain, Eastern France): a longitudinal serological study in livestock, detection in ticks, and the first TBE virus isolation and molecular characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Amaral Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03648991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la saison 2021 de fièvre West Nile en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn M. Dheilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Decors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maladie hémorragiqueépizootique des cervidés succédera-t-elle à la fièvrecatarrhale ovine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Desprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Belbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.110-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question -Réponses sur... La fièvre Catarrhale ovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance et lutte contre l'épizootie 2013 de fièvre catarrhale ovine de sérotype 1 en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des SNGTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reims, France, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la spécificité de deux kits Elisa commerciaux pour la détection des anticorps anti-virus de la fiévre aphteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila K. Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Allemandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe journées francophones de virologie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Institut Pasteur, France, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un virus émergent dans le nord et l'ouest de l'Europe : le virus Schmallenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international francophone de microbiologie CIFMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulouse, France, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'unité de virologie du laboratoire de santéanimale de l'ANSES d'Alfort à l'expertise internationale dans le cadre de la lutte contre la fièvre aphteuse. Rôle au sein de l'EU-FMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tunis, Tunisie, Tunisie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réémergence de la fiévre catarrhale ovine en Corse en 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jb Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l’AEEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Maisons-Alfort, France, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie moléculaire du virus de la peste équine : étude de la diversité génomique des souches par amplification génique, séquencage et comparaison de la séquence du fragment 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochimie, Biologie Moléculaire. Université Henri Poincaré - Nancy 1, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId2033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1995NAN10466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01747122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId2034"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stephan Zientara </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (287)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique et les maladies vectorielles en santé animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDS49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDS49, Jan 2026, Jallais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique et les maladies vectorielles en santé animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrés du GDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDS62, Dec 2025, Thérouanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCO et MHE, deux orbivirus émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">maladies émergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, clinique vétérinaire de Rougé, Oct 2025, Rougé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maladies vectorielles émergentes, des menaces à l’aube du dérèglement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG du GDS d’Evreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDS d'Evreux, Jun 2025, Evreux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foot-and-Mouth disease is back in Europe in 2025: cases in Germany, Hungary and Slovakia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tinak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Dirbáková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress for Veterinary Virology (ESVV 2025): Including an EPIZONE Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESVV, Sep 2025, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05454519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue and EHD”, symposium « Vaccination at the Core of a Sustainable European Strategy for Vector-borne Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congres européen de buiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation épidémiologique de la Fièvre aphteuse en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Salomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labib Bakkali Kassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNSPV/ADILVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADILVA, Nov 2025, Les sables d'Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05455131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie vétérinaire : les émergences vectorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conseil scientifique et technique du LNCR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCR, Feb 2025, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation épidémiologique de la FCO, de la MHE et de la FA en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Vétérinaire de France, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHE en France : Bilan de situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire CEVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEVA, Jul 2025, Libourne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global warming and emergence of vector borne diseases in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire, EFSA Stakeholder</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, webinaire, EFSA Stakeholder Discussion Group on Emerging Agenda of the 33rd meeting, Jun 2025, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Ruxolitinib on persistent Foot-and–Mouth Disease Virus (FMDV) infection in multilayered cells derived from bovine dorsal soft palate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hägglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Penverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Näslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GFRA, Oct 2025, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05455087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile and Usutu Viruses: Introduction and Dynamics of Two Emerging Orthoflaviviruses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gondard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teheipuaura Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWAVLD 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Calgary (Alberta), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05434129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actual situation and threat for Europe by Bluetongue, Epizootic hemorrhagic disease, and Foot-and-Mouth disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arboviroses émergentes, des maladies d’avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé animale Paris Saclay (SAPS), INRAe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santé animale Paris Saclay (SAPS), INRAe, Dec 2025, Jouy-en-josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation épidémiologique de la FCO et de la MHE en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REMESA, Marrakech, 9 janvier 2025.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African Horse Sickness, West Nile Virus, and other threats for the equine industry in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association des vétérinaires polonais, Apr 2025, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile: history of an emergence in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Challenges in the One Health Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Greifswald (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05434402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladie hémorragique épizootique : le virus, sa pathogénie, son mode de transmission, l'épidémiologie générale, la comparaison avec la FCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">maladies infectieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile : Le virus qui frappe sans prévenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teheipuaura Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gondard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Viry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Dhune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05434428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rétrospective et perspectives face aux orbivirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire, Bio-X-diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bio-X, Jun 2025, St Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maladies vectorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire SBEA-INRAe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Feb 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décryptage des mécanismes de pathogenèse et de virulence de la peste équine à l’échelle des interactions moléculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lemesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, société francophone de virologie, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foot-and-Mouth Disease Virus Circulation in the Sultanate of Oman (2018-2023) and Associated Risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Ababneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layth M.S. Abdulrasool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maisa Al Ameer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliya Al-Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Al Mamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWAVLD 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISWAVLD, Jun 2025, Calgary (Alberta), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05459928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation épidémiologique de la FCO, de la MHE en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée RNSPV/ADILVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RNSPV/ADILVA, Nov 2025, sables d'olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arboviroses : des infections d'avenir chez l'Homme et l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">maladies infectieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, centre François Baclesse, Mar 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and re-emergence of arboviruses in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zientara.2025 « Emergence anGoverning Board of the European Partnership on Animal Health and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministry of Higher Education and Research, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue, an overview: Emergence of orbiviruses in France/Europe over the last 27 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Bluetongue and other exotic viruses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Wageningen, Mar 2025, Lelystad, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités sur deux arboviroses majeures chez les équidés : West Nile et peste équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normandy Horse Meet up</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Normandy Horse Meet up, Sep 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence or risk of emergence of some transboundary animal diseases in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Emerging Zoonoses (ZOO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, One health, Jun 2024, Palerme (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04598436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHE : Le virus, sa pathogénie, son mode de transmission, l’épidémiologie générale, la comparaison avec la FCO et autres maladies émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formavet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Formavet, Sep 2024, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04745398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence West Nile / Nouvelles zoonoses en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Synergie et Résistances &amp; Immunosuppression, 21ème édition,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSERM, Oct 2024, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04745383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector-borne diseases at risk of emerging or spreading in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEIDC, Sep 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04745379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The leader protein is necessary for the establishment of persistent infection by type O foot-and-mouth disease virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Litz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sehl-Ewert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angele Breithaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epizone, 16th annual meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epizone, Sep 2024, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04803740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence or risks of emergence of orbiviruses Bluetongue and African horse sickness in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEIDC, Sep 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04745381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging orbiviruses in Europe in 202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire sciensano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciensano, Mar 2024, Web Conference, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04572800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous-réseau syndromes nerveux 20 ans de surveillance - Retour sur les 20 dernières années 2003-2023 et actualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Journées annuelles et Ateliers de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association vétérinaire équine française, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’antigènes recombinants de l’African Horse Sickness Virus (AHSV) à des fins de vaccination et de diagnostic sérologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Toneatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Turpaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Le Bidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIes Journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Apr 2024, Liége, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04572806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of EHDV/BTV in France/Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire de la société européenne d’arbovirologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, société européenne d’arbovirologie, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04601472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation épidémiologique de la FCO et de la MHE en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée scientifique ADILVA/RNSPV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADILVA, Oct 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04745387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet ANR franco-allemand PrepMedvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondard M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breard E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème édition Conférence Internationale CBRNE Recherche et Innovation, Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04572798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe and cost-effective protocol for shipment of FMDV suspected cases for laboratory diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussaini Ularamu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulnaci Bulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salman Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFM, Oct 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04804389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité des agents infectieux issus de la faune sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journes scientifiques de l’AEEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AEEMA, Jun 2024, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04594777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Orbiviruses in France/Europe over the last 20 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Bluetongue workshop, Woking, Surrey (UK),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pirbright institute, May 2024, Woking, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie vétérinaire : les maladies vectorielles émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xéme congrès international francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADELF EPITER, Jul 2024, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04647306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of culicoïdes transmitted arboviruses in Europe over the last 20 years in animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arbo France, Institut Pasteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arbo France, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04745390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence d'arboviroses en Europe : FCO et MHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAPS, webinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAPS, Oct 2024, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04745389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbivirus : situation épidémiologique exceptionnelle en France en 2023, intérêt du séquençage de génomes viraux dans un contexte épizootique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gondard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Turpaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Touzain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIes Journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Apr 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04572804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies vectorielles émergentes : orbivirus et flavivirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, One health, Apr 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04572802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The leader protein is necessary for the establishment of persistent infection by type O foot-and-mouth disease virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Litz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sehl-Ewert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angele Breithaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuFMD Open Session 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuFMD; LNR Fièvre Aphteuse, Oct 2024, Alcala de Henares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04803765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of arboviruses: some examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrés AETE (The Association of Embryo Technology in Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, congrés AETE (The Association of Embryo Technology in Europe), Sep 2024, Brescia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04745395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergences des virus EHDV et BTV-8 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Arbo-France "Les récentes émergences d’Orbivirus en France et en Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arbo-France, May 2024, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04588257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New 2D/3D in vitro models of West Nile Virus-infected equine brain cells for antiviral discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo La Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII International Equine Infectious Disease Congress (IEIDC XII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field evaluation of a safe and cost-effective shipment of FMDV suspected samples to diagnostic laboratories using lateral flow devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussaini Ularamu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulnaci Bulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salman Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWAVLD 2023 (International Symposium of the World Association of Veterinairy Laboratory Diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADILVA, ANSES, VetAgrosup, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04426628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence de la maladie hémorragique épizootique en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Turpaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'AEEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Maisons Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and molecular characterization of foot-and-mouth disease virus strains circulating in the Sultanate of Oman between 2018 and 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Ahmed Al-Rawahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahja Al-Riyami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elshafie Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Baqir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliya Al-Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWAVLD 2023 (International Symposium of the World Association of Veterinairy Laboratory Diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADILVA, ANSES, VetAgrosup, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04426762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaderless FMDV O does not establish a persistent infection in multilayered cells derived from bovine dorsal soft palate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Litz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Landmesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Foot-and-Mouth (F M D) Research Alliance (G F R A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GFRA, Nov 2023, Kampala, Uganda</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04426944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbiviruses: the situation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornata di studio siulla Bluetongue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istituto Zooprofilattico Sperimentale dell'Abruzzo e del Molise Giuseppe Caporale, Dec 2023, Teramo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHD: emergence in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bluetongue and epizootic hemorrhagic disease viruses: current epidemiologic scenarios and prevention innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau méditerranéen en santé animale (RESEMA); Istituto Zooprofilattico Sperimentale dell'Abruzzo e del Molise Giuseppe Caporale, Sep 2023, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African Horse Sickness-New vaccine development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEEVA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Equine Veterinary Associations (FEEVA), Sep 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in molecular and serological tools for the investigation of Venezuelan Encephalitis Virus (VEEV) in equids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomie Ramage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teheipuaura Mariteragi-Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIZONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Novi-Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General presentation of the SPIDVAC Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop European Reference Laboratory for African horse sickness and Bluetongue (AHS&amp;BT EURL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Orbiviruses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop European Reference Laboratory for African horse sickness and Bluetongue (AHS&amp;BT EURL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et maladies virales vectorielles en santé animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact sanitaire du changement climatique sur les productions animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mérieux NutriSciences; ANIA, Nov 2023, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première émergence du virus de la maladie hémorragique épizootique en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Turpaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Virologie (SFV), Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction hôte spécifique de la polymérase 3Dpol du virus de la fièvre aphteuse avec la réponse interféron de type I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Virologie (SFV), Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04426361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées sciences & innovations équines 1 er et 2 juin 2023 -Saumur La conquête de l'Ouest par le virus West-Nile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C V Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences &amp; innovations équines 1 er et 2 juin 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2023, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile and the Animal Health Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée West Nile Arbo-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arbo-France, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladie épizootique hémorragique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le point sur la Maladie Hémorragique Epizootique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arbo-France, Mar 2023, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement and extension of WNV and USUV surveillance in France through a national serosurvey conducted in wild captive birds and improvement of molecular diagnostic tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teheipuaura Mariteragi-Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Amaral-Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Decors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of the world association of veterinary laboratory diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between Foot-and-Mouth Disease Virus 3D polymerase and the type I interferon response: a contribution to viral persistence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epizone, 15th annual meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPIZONE European Research Group, Apr 2023, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04426436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the yeast two-hybrid approach for the identification of multiple cellular interactors of AHSV: on the road to understanding virulence mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lemesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche EnvA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENVA, Sep 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux en génomique des arbovirus animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génomique des arbovirus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arbo-France, Dec 2023, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conquête de l’Ouest par le virus West-Nile, flavivirus émergent en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teheipuaura Mariteragi-Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence de l’EHD/MHE (Maladie hémorragique épizootique) en Italie, en Espagne, au Portugal et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Nationales de Santé Publique Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADILVA, Oct 2023, Chorges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular diagnostic tools for enhanced surveillance of West Nile and Usutu virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Hohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Veterinary Laboratory Diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antiviral molecules: Importance of the choice of cell model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques et doctorales de l'Anses 2022 (JSDA-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, MAISONS-ALFORT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des capacités de surveillance en virologie : Séquençage de génomes viraux d’intérêt vétérinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gondard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheyla Benfrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Touzain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques et doctorales de l'Anses (JSDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anses, Oct 2022, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04524015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent genomic epidemiology of western BTV-4 strains in the Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Lorusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufien Sghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual Meeting EPIZONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Barcelone (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context of animal vaccination againt vector-borne diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du réseau Arbo-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arbo-France, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothèse sur la réémergence du virus BTV-8 en 2015 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l’AEEMA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour l'Etude de l'Epidémiologie des Maladies Animales (AEEMA), May 2022, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of 14 Bluetongue and 3 epizootic hemorrhagic disease virus serotypes in French Guiana from 2011 to 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Touzain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual Meeting EPIZONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Barcelone (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between Foot-and-Mouth Disease Virus 3D polymerase and the type I interferon response: a contribution to viral persistence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheyla Benfrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESVV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Veterinary Virology, Sep 2022, Gand (Belgique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04524159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et émergence de maladies vectorielles : West Nile et Usutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journée scientifique sur les Maladies Animales Transfrontalières (JSMAT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNVZ, Sep 2022, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réplication du virus de l'artérite équine est efficacement supprimée par les inhibiteurs de la biosynthèse des purines et des pyrimidines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carlos Valle-Casuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Munier-Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques et doctorales de l'Anses (JSDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anses, Oct 2022, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction de la polymérase 3D du virus de la fièvre aphteuse avec la réponse interféron de type I (IFN I) : un lien avec la persistance virale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheyla Benfrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone en Maladies Infectieuses Animales (CIFMIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canada, May 2022, Montréal Virtual, ON LINE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04524194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput mapping of virus-host interactions to identify new factors of virulence and pathogenicity for ASFV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Hutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual Meeting EPIZONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Barcelone (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04082836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus-host interactome high-throughput mapping to identify new factors of pathogenicity and interspecies transmission for Bluetongue virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Kundlacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hirchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress for Veterinary Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ghent, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the development of an active surveillance system of WNV and USUV in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Amaral Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Decors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Veterinary Laboratory Diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistance du virus de la fièvre aphteuse : de la signature transcriptomique de la réponse de l’hôte aux marqueurs diagnostiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sena Inel Turgut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelin Tuncer Göktuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Cokçaliskan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des doctorants et post-doctorants de l'Enva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENVA, Sep 2022, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04524148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between Foot-and-Mouth Disease Virus 3D polymerase and the type I interferon response: a contribution to viral persistence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheyla Benfrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPEN SESSION EuFMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuFMD, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04524003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EURL on equine diseases - Emerging and re-emerging viral diseases of equines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The role of reference centers for equine diseases in the health management of the horse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministry of Health (Italy), Dec 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epizootic hemorrhagic disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop European Reference Laboratory for African horse sickness and Bluetongue (AHS&amp;BT EURL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peste équine : nouvelles approches vaccinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webconférence de l’IFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Nov 2022, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and characterization of a novel strain of EHDV-8 in Tunisia in 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurilia Marcacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufien Sghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESVV 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Veterinary Virology, Sep 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected proviral activity idendified for a family of molecules in West Nile virus-infected equine neural cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche -EnvA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, MAISONS-ALFORT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la recherche pour la gestion des maladie virales équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Académie d’Agriculture’ de France et Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples de maladies vectorielles émergentes : West Nile et Usutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique sur le rôle des Centres de Ressources biologiques face aux zoonoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRB-Anim, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a one-step triplex real-time rt-pcr assay for the diagnosis of foot-and-mouth disease virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheyla Benfrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Salomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFRA online meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Global Foot-and-Mouth-Disease Research Alliance, Nov 2021, on-line meeting, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04523929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BTV-4 in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop European Reference Laboratory for African horse sickness and Bluetongue (AHS&amp;BT EURL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Visioconference, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution and infection of West Nile virus lineages 1 and 2 in France from 2015 to 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leparc Goffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Equine Infectious Diseases Conference 2021 - IEIDC XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arboviroses émergentes : virus du Nil occidental, fièvre catarrhale ovine et maladie de Schmallenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des zoonoses et nouveaux risques sanitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Vétérinaire de France; Académie nationale de médecine, May 2021, Paris Auditorium du Grand Palais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antiviral molecules against West-Nile virus by an approach combining cell imaging and equine neural cells derived from induced-pluripotent stem cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Equine Infectious Diseases Conference 2021 - IEIDC XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, DEAUVILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a one-step triplex real-time rt-pcr assay for the diagnosis of foot-and-mouth disease virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheyla Benfrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Salomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAVLD Virtual Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Veterinary Laboratory Diagnosticians, Nov 2021, on-line meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04523870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antiviral compounds against equid herpesvirus‐1 using Real‐Time Cell Analysis: screening of 2,891 molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.83_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance des maladies non réglementées des équidés : création d’un réseau de laboratoires sentinelles du RESPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales de santé publique vétérinaire et environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADILVA, Sep 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a high‐throughput screening assay to identify equine virus arteritis replication inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Sep 2021, Online, France. pp.63-64, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.95_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des suspicions cliniques liées au sérotype 8 du virus de la fièvre catarrhale ovine chez des veaux en France au cours de l’hiver 2018-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vinomack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l’AEEMA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour l'Etude de l'Epidémiologie des Maladies Animales (AEEMA), May 2021, Maisons Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothèse sur la réémergence du virus BTV-8 en 2015 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales de santé publique vétérinaire et environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADILVA, Sep 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the EU-RL on equine diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEEVA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Equine Veterinary Associations (FEEVA), Oct 2021, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field evaluation of a safe and cost-effective shipment of FMD suspected samples to diagnostic laboratories using lateral flow devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labib Bakkali Kassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham J. Belsham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheyla Benfrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulnaci Bulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAVLD Virtual Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Veterinary Laboratory Diagnosticians, Nov 2021, on-line meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04523885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la pratique vaccinale et sa perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afterwork de L'initiative "1S - Une seule santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique, échanges internationaux et conséquences en santé animale. Exemples d'émergence de maladies virales vectorielles en Europe : FCO, Schmallenberg, West Nile et Usutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Santé globale et nouveaux flux de risques. Impacts des changements climatiques et anthropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Animales Paris-Saclay, Dec 2020, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel arsenal thérapeutique contre la rhinopneumonie équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Le Pin au Haras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal health priorities under the French presidency to the UE: Why is DISCONTOOLS matters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISCONTOOLS Symposium: Filling the gaps in animal disease control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AnimalhealthEurope, Oct 2020, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination des animaux de compagnie ou d’élevage par le Sars-CoV-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Poder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Covid-19 et "une seule santé" : aspects médicaux, vétérinaires et environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Nationale de Médecine; Académie Vétérinaire de France, Nov 2020, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BTV-8 in 2020… and other things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop European Reference Laboratory for African horse sickness and Bluetongue (AHS&amp;BT EURL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d’infection persistante de cellules épithéliales primaires de nasopharynx bovin par le virus de la fièvre aphteuse et analyse transcriptionnelle de la réponse de l’hôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hägglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Näslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pfaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques et doctorales de l'Anses (JSDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anses, Sep 2020, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04522406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RESPE, une success story à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 20 ans du RESPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESPE, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03952913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging infections in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Meeting on Equine Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labéo, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03952922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du terrain au laboratoire de référence : évaluation d’un protocole pour l’envoi à faible coût et sans risque infectieux de prélèvements issus de cas suspects de fièvre aphteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussaini Ularamu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulnaci Bulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham J. Belsham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFV, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04522364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation intense et préoccupante du West Nile en 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webconférence de l’IFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2019, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03952901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid, on site, diagnosis of FMD and safe and cost-effective shipment of samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labib Bakkali Kassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham J. Belsham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulnaci Bulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hamers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epizone 13th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epizone, Aug 2019, Berlin (Germany), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04514003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New clinical pattern of Bluetongue serotype 8 in continental France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Belbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epizone 13th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPIZONE European Research Group, Aug 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection sérologique d’infection par les virus de la dengue et du Zika sur des chevaux de Nouvelle-Calédonie et Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leparc Goffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Desoutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Debergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIèmes Journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Mar 2019, Lyon, France. pp.88, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2019.0768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un épithélium pluristratifié dérivé du palais mou bovin comme modèle d’infection persistante par le virus de la fièvre aphteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hägglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Näslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pfaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Eschbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la recherche ENVA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENVA, Jun 2019, Maisons Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04522325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de transmission des maladies transfrontalières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l’AEEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AEEMA, May 2019, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03952886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maladies virales émergentes chez les équidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon du cheval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Villepinte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03952925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage et évaluation de l’effet antiviral de molécules contre les herpèsvirus équins 1 et 4 par la mesure d’impédance cellulaire : effet de la spironolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème journée scientifique Herpes Virus et Pathologies Associées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la vaccination collective versus individuelle dans une perspective épidémiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GTV 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SNGTV, Feb 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenariats public-privé pour lutter contre les maladies animales émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Recherche Entreprise 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carnot France Futur Elevage, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on the emergences/detection of six serotypes (1, 2, 4, 8, 16, 27) of Bluetongue virus in Corsica and in continental France during these last 20 years”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la biosécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Feb 2019, Liége, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03952861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New clinical pattern of Bluetongue serotype 8 in continental France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Belbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion nationale sur la FCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Teramo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03952906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau tableau clinique de la fièvre catarrhale ovine (FCO) à sérotype 8 en France continentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Belbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Rencontres de Santé Publique Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SVPF, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre West Nile, un réel danger pour les équidés et l’Homme via le moustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé des animaux, santé des hommes : quelles interactions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie agriculture de France, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03952876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Signatures Associated with Foot-And-Mouth Disease Virus Infection and Persistence Part II: Proteogenomics Uncovers Critical Elements of Host Response in Bovine Soft Palate Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pfaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hägglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Zoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epizone 13th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epizone, Aug 2019, Berlin (Germany), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04513975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of vaccines against AHS: DISC (disabled infectious single cycle)-AHSV vaccine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polly Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Losada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Bluetongue and African Horse sickness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New clinical pattern of Bluetongue serotype 8 in continental France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vinomack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Bluetongue and African Horse sickness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ganciclovir, pour traiter la rhinopneumonie demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serological evidence of horses’ infection with ZIKAV and DENV1 in French pacific islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Desoutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Debergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIZONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene signatures associated with foot-and-mouth disease virus infection and persistence. Part II: Transcriptomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pfaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hägglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Virus Persistence Meeting: Mechanisms and Consequences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04441809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENE SIGNATURES ASSOCIATED WITH FOOT-AND-MOUTH DISEASE VIRUS INFECTION AND PERSISTENCE PART II: TRANSCRIPTOMIC ANALYSIS OF ACUTE AND PERSISTENT FMDV INFECTION IN BOVINE SOFT PALATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pfaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hägglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labib Bakkali Kassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuFMD Open Session 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuFMD, Oct 2018, Borgo-Egnazia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04442182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene signatures associated with foot-and-mouth disease virus infection and persistence. Part I: Model of Persistent FMDV infection in a three-dimensional model of the bovine soft palate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hägglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Näslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pfaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Eschbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA VIRUS PERSISTENCE MEETING: MECHANISMS AND CONSEQUENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Freiburg (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04441696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus-host interactome high-throughput mapping: from the identification of new factors of pathogenicity and interspecies transmission to new therapeutic targets for an animal arbovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Kundlacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hirchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMIT and DIM1Health Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Fontenay-aux-Roses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments (IBCA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBCA (Impedance-Based Cellular Assays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’aciclovir et du ganciclovir contre les herpèsvirus équins : suivi en temps réel par impédancemétrie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT AND EVALUATION OF A MULTIPLEX CLASSICAL RT-PCR FOR SIMULTANEOUS DETECTION AND TYPING OF FMDV IN WEST AFRICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaye Laye Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modou Moustapha Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5TH CONGRESS OF THE EUROPEAN ASSOCIATION OF VETERINARY DIAGNOSTICIANS (EAVLD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROPEAN ASSOCIATION OF VETERINARY DIAGNOSTICIANS, Oct 2018, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04441892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENE SIGNATURES ASSOCIATED WITH FOOT-AND-MOUTH DISEASE VIRUS INFECTION AND PERSISTENCE PART I: PERSISTENT FMDV INFECTION IN AN AIR-LIQUID INTERFACE MODEL OF BOVINE SOFT PALATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hägglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Näslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pfaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Eschbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuFMD Open Session 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuFMD, Oct 2018, Borgo-Egnazia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04442081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPID, ON SITE, DIAGNOSIS OF FMD AND SAFE AND COST-EFFECTIVE SHIPMENT OF SAMPLES USING LATERAL FLOW DEVICES FOR LABORATORY DIAGNOSTICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labib Bakkali Kassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham J. Belsham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulnaci Bulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hamers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuFMD Open Session 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuFMD, Oct 2018, Borgo-Egnazia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04442031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Havemeyer Equine Herpesvirus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Beaufort, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’interactions moléculaires candidates entre le virus de la fièvre aphteuse et la cellule-hôte bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Borde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants EnVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EnVA, Jun 2018, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04441559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encéphalite causée par un rotavirus aviaire chez un jeune cheval avec troubles neurologiques d’étiologie inconnue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactomic high-throughput mapping for bluetongue virus in its natural hosts to identify new factors of pathogenicity and interspecies transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Kundlacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hirchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual Meeting EPIZONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case investigation of unexplained infectious meningoencephalitis in animals - a new rotavirus in horses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual Meeting EPIZONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of Equid herpesviruses infectivity in equine dermal cell based on impedance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Apr 2016, Buenos Aires, Argentina. pp.S69-S70, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a high- throughput cell-based assay to determine anti-equine arteritis virus properties of chemical compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international equine infectious disease congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Apr 2016, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples d'émergence de maladies virales vectorielles animales en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congrès National de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergences du virus de la fiévre catarrhale ovine et du virus Schmallengberg : quelles leçons pour la filière équine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du RESPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Inconnu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et caractérisation d'anticorps monoclonaux dirigés contre le virus de la fiévre aphteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila K. Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gëolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Institut Pasteur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue virus interferes with the type I interferon response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doceul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. international conference on Orbiviruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministry of Health. ITA., Nov 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le virus West Nile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres du RESPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of the interferon signalling pathway by bluetongue virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doceul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Congress of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence et réémergence du virus West Nile: sources et détection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l’Association pour l'étude de l'Epidémiologie des Maladies Animales (AEEMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Maisons-Alfort, France. pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of horse viral neurological disorders by resequencing microarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Lowenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium of the World Association of Veterinary Laboratory Diagnosticians Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat pathogenesis studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Schmallenberg Virus Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation de la voie de réponse interféron par le virus de la fièvre catarrhale ovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doceul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innate immune response to bluetongue virus in sheep dendritic cells for the control of viral pathogenesis and immunity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzana Ruscanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Hemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bourge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of Veterinary Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The double-stranded RNA Bluetongue virus induces type I IFN in plasmacytoid dendritic cells via a MYD88-dependent TLR7/8-independent signaling pathway.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzana Ruscanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bourge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Hemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIZONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenesis studies in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Schmallenberg Virus Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental infection of cattle with Epizootic Haemorrhagic Disease virus serotype 6 strain from la Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. World Buiatrics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Association for Buiatrics (WAB). HUN., Jun 2012, Lisbonne, Portugal. 21 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’un virus recombinant chimèreEMCV-FMDV en vu de son utilisation commevaccin marqueur contre la fièvre aphteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Carocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila K. Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque international francophone de microbiologie animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5ème colloque international francophone de microbiologie animale. Labo/service de l'auteur, Ville service., Apr 2011, Marrakech, Maroc. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fièvre catarrhale ovine : situation en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V. Colloque International Francophone de Microbiologie Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Nationale des Vétérinaires du Maroc (ANVM). Labo/service de l'auteur, MAR., Apr 2011, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile : Reservoirs animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Journée Francophone de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Herpès : virus équins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission équine des GTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., 2011, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Rhinopneumonie Equine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Année Mondiale Véterinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Vétérinaire d'Alfort (ENVA). Labo/service de l'auteur, Maisons-Alfort, FRA., May 2011, Maisons Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NS3 of bluetongue virus interferes with the innate antiviral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Joint Meeting of International Cytokine Society and International Society for Interferon and Cytokine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Cytokine Society. ITA., Oct 2011, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cyto.2011.07.421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and characterization of the infectious clone of the highly virulent WNV strain IS-98-ST1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Annual Meeting Epizone " Science on alert"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epizone. Labo/service de l'auteur, Bruxelles, BEL., Apr 2011, Arnhem, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BTV and EHDV epidemiological situation in the French Martinique, Guadeloupe and Réunion islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Desprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila K. Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epizone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Apr 2011, Arnhem, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue virus dsRNA activate the innate antiviral response through the RLRs pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Joint Meeting of International Cytokine Society and International Society for Interferon and Cytokine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cyto.2011.07.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation of the Europeen ReferencesLaboratory for Equine Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(WEAV) World equine veterinary association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., 2011, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation Epidémiologique de l'anémie infectieuse des équidés en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie Véterinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Vétérinaire de France. Labo/service de l'auteur, FRA., Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of trans-placental transmission odf Bluetongue virus serotype 8 in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cordonnier-Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference in Small Ruminant Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European College of Small Ruminant Health Management. Labo/service de l'auteur, INT., Oct 2011, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BTV and EHDV : French situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the NRLs on BTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission DG SANCO. Labo/service de l'auteur, Ville service., Nov 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le virus de la FCO peut-il être transmis par transfert embryonnaire chez la chèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ali Al Ahmad Mohamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Larrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chatagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII. Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur [Paris]. Labo/service de l'auteur, Paris, FRA., Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbivac Meeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Klonjkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orbivac Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jun 2011, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a surveillance network on exotic equine encephalitis viruses in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brea Martinez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Cay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epizone Internal call 4.6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPIZONE European Research Group (ERG). Labo/service de l'auteur, BEL., Jan 2011, Lelystad, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role de la proteine NS3 du virus FCO dans l'immunité innée antivirale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientifique du département de Santé Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hôtes réservoirs et accidentels du virus West Nile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur [Paris]. Labo/service de l'auteur, Paris, FRA., Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile: Situation épidémiologique mondiale,diagnostic,prévention et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée des maladies Trans-frontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Apr 2011, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine encephalosis and african horse sicknes in the Gambia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ivens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bankwska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Annual Meeting Epizone "Science on Alert"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPIZONE European Research Group (ERG). Labo/service de l'auteur, Bruxelles, BEL., Apr 2011, Arnhem, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a multiplex immunoassay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilye Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disconvac Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Oct 2011, Bruxelles, Belgium. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection by West Nile virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Cours International sur les zoonoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Valence, Spain. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typage moléculaire du virus de la FCO&amp;quot;, &amp;quot;Différenciation vaccination et infection&amp;quot;, &amp;quot;Efficacité des vaccins chez les caprins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Maisons-Alfort, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine encephalomyelitis outbreak caused by a genetic lineage 2 West Nile Virus in Hungary.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Kutasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Biksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Bakonyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ferenczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'American associaton of equine practitioners, AAEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Las Vegas, United States. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale de la DSV de la Mayenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Mayenne, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French network of regional laboratories to identify and genotype Bluetongue viruses in 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila K. Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Sellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAVLD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Madrid, Spain. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'une nouvelle approche vaccinale contre la Fièvre Catarrhale Ovine ciblant un antigène de groupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bouet-Cararo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Szelechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical features of buetongue (serotype 8) in French ruminants in 2007-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Belbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual meeting Epizone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Antalya, Turkey. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile : surveillance in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'institut de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Mittelhhausen, Switzerland. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situaion actuelle de la fièvre catarrhale ovine en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the equine West Nile virus outbreak in Hungary in 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Kutasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Biksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress of Veterinary Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Budapest, Hungary. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of commercial real time RT-PCR kits for detection and genotyping of Bluetongue virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Sellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Audeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual meeting Epizone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Antalya, Turkey. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French network of regional laboratories to identify and genotype Bluetongue viruses in 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila K. Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès européen de Buiâtrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Marseilles, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'une nouvelle approche vaccinale contre la bluetongue ciblant un antigène de groupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bouet-Cararo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Szelechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il craindre u retour de la peste équine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association vétérinaire équine française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Deauville, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a new vaccination strategy against bluetongue based on expressing a group specific antigen (VP7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bouet-Carara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Szelechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESVV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Budapest, Hungary. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the equine West Nile virus outbreak in Hungary in 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Kutasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Biksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESVV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Budapest, Hungary. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An infectious clone of West Nile virus IS-98-ST1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress of Veterinary Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Budapest, Hungary. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a recombinant VP7 protein of bluetongue virus serotype 8 and the development of competitive ELISA for the detection of bluetongue specific antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Batten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual meeting Epizone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Antalya, Turkey. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la fièvre catarrhale ovine (FCO) chez les ruminants sauvage en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Hars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (GTV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nantes, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of BTV diagnosis and overview on BTV vaccination and its follow-up in France in 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, The Hague, Netherlands. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a new vaccination strategy against Bluetongue based on a group specific antigen (VP7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bouet-Cararo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Szelechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual meeting Epizone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Antalya, Turkey. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile et Fièvre catarrhale ovine : deux maladies vectorielles émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rennes, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rennes, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a recombinant VP7 protein fo Bluetongue virus serotype 8 and the development of competitive ELISA for the detection of Bluetongue specific antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Batten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium of the World Association of Veterinary Laboratory Diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Madrid, Spain. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités sur la fièvre catarrhale ovine en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sur les maladies vectorielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Maisons-Alfort, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of commercial real time RT-PCR kits for detection and genotyping of Bluetongue virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Audeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Batten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAVLD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Madrid, Spain. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historique et gestion de la fièvre catarrhale ovine : quelles leçons pour la filière équine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association vétérinaire équine française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Deauville, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan sur une maladie vectorielle (infection à virus West Nile) depuis 2000 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'AEEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Maisons-Alfort, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of serological diagnostic tools for detection of equine west-nile virus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ac Brehin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mp Frenkiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Congress of the World Equine Veterinary Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Moscow, Russia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre du Nil occidental et la fièvre catarrhale ovine, deux viroses en progression inattendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séance commune de l’Académie vétérinaire de France et de l’Académie des sciences d’Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, PARIS, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre catarrhale ovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée organisée par GDS-CA-EDE-FDSEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Tourmont, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fièvre catarrhale ovine: diagnostic et prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des SNGTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nantes, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation épidémiologique : West Nile et Fièvre catarrhale ovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’association des laboratoires vétérinaires départementaux, ADILVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lille, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue disease: vaccines to fight an emerging animal disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French society for immunology, Club of vaccinology, annual meeting, UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un test sérologique pour différencier les anticorps post-infection des anticorps post-vaccination contre le virus de la fièvre aphteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labib Bakkali Kassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue des outils de diagnostic de l'artérite virale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Journée de le Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie de la fièvre catarrhale ovine en Europe : situation actuelle et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Saegerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Berkvens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ps Mellor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Dal Pozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue : molecular virology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bruxelles, Belgium. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques de transmission sexuelle de la rhinopneumonie : première approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Hebia-Fellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Leauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Fieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe-Marie Imbert-Marcille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Journée de le Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fièvre catarrhale ovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale des EDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects cliniques de la fièvre catarrhale ovine (FCO) à sérotype 8 en France en 2007-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Belbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vertébrés terrestres ont-ils joué un rôle dans l'épidémie du Chikungunya dans l'Océan Indien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Desvars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaig Halos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Punelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Chikungunya et autres arboviroses émergentes en milieu tropical"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Saint-Pierre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile virus: Recent trends in diagnosis and vaccine development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Veterinary Vaccines and Diagnostics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Oslo, Norway. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2006.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic cell tropism of Attenuated Blue Tongue Virus (BTV serotype 2) in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Hemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Montpellier, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic cell tropism of Attenuated Blue Tongue Virus (BTV serotype 2) in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Hemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection à virus West Nile : Amélioration des outils de diagnostic sérologique chez les chevaux pour l'expression de protéines virales recombinantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Bréhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Frenkiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Maingault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Journée de le Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic cell tropism of Attenuated Blue Tongue Virus (BTV serotype 2) in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Hemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tours, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic characterization of 22 French isolates of equine arteritis virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udeni Balasuriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Association of Equine Veterinarians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bologna, Italy. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre catarrhale ovine (ou « bluetongue ») dans le nord de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episode de fièvre du Nil occidental dans le Var en 2003 : enquête sérologique et analyse spatiale des résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Journée de le Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpes virus équin-1 (EHV1) et transfert d’embryon : y-a-t-il des risques sanitaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Hebia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Destrumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Vétérinaire Equine Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Versailles, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la bluetongue en France et dans l'ouest méditerranéen: Bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Parodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Biteau-Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l’Association pour l'étude de l'Epidémiologie des Maladies Animales (AEEMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Liège, Belgique. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current trends in equine infectious disease diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Congress of the World Equine Veterinary Association (WEVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epidemiology and diagnosis of bluetongue in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th World Buiatrics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nice, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence des maladies infectieuses chez des organismes non aquacoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Castric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque santé aquacole - Ecole vétérinaire de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nantes, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une PCR en temps réel pour la détection et la quantification du génome des 24 sérotypes du virus de la fièvre catarrhale ovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'antigénicité de la protéine VP1 recombinante du virus de la fièvre aphteuse pour la réalisation d'un test de diagnostic sérologique spécifique de type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nobiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of equine acute respiratory syndromes in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Equine Veterinary Association Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Marrakech, Morocco. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la grippe équine en France : bilan du réseau RESPE et phylogénie des virus circulants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Saison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l’Association pour l'étude de l'Epidémiologie des Maladies Animales (AEEMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Liège, Belgique. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile : recent trends in diagnosis and vaccine development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Veterinary Vaccines and Diagnostics Conference (IVVDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Oslo, Norway. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of bluetongue (BT) and control of attenuated BT vaccines in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Wolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Animal Health and Welfare of Food Producing Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Athens, Greece. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of an inactivated bivalent BTV-2/BTV-4 vaccine against a BTV-2 or BTV-4 virulent challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Hamers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hudelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Werle-Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th World Buiatrics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nice, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile Outbreaks In Southern France Since 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Veterinary Epidemiology and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cairns, Australia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of bluetongue virus from northern Europe 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ca Batten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E van Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Kris de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Double-stranded RNA Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cape Town, South Africa. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard sanitary protocol for embryo washing does not decontaminate equine embryos previously exposed to equine herpes virus-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Hebia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Destrumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Equine Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Kerkrade, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current trends in the diagnosis of equine infectious diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Equine Veterinary Association Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Marrakech, Morocco. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile outbreaks in Southern France since 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Equine Veterinary Association Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Marrakech, Morocco. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of recombinant poxvirus vaccines (capripoxvirus-leporipoxvirus) to protect small ruminants against all serotypes of bluetongue (BT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Pignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cêtre-Sossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Veterinary Immunology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence Of Bluetongue In France 2000-2004 : Lessons for Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cêtre-Sossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Biteau-Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Veterinary Epidemiology and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cairns, Australia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le virus myxomateux vecteur vaccinal : application à la vaccination contre la bluetongue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Pignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Gelfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance of West Nile virus in the avifauna in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Hars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mortamais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Chavernac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference of the European Association of Avian Veterinarians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Arles, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie descriptive de la bluetongue en Corse en 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Parodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées scientifiques de l’Association pour l'étude de l'Epidémiologie des Maladies Animales (AEEMA), ENVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Maisons-Alfort, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection à virus West Nile en France depuis 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Vétérinaire Equine Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Angers, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile Fever in animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Congress of the European Society for Emerging Infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Maisons-Alfort, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance du West Nile en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut National de veille sanitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic moléculaire appliqué aux Orbivirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples de zoonoses émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie Nationale de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue diagnosis by reverse transcriptase-polymerase chain reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Bluetongue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte concertée contre l’infection à virus West Nile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l’Association pour l'étude de l'Epidémiologie des Maladies Animales (AEEMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Maisons-Alfort, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue control using vaccines : experience of the Mediterranean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hendrikx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Biteau-Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Bluetongue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie moléculaire de la fièvre catarrhale des ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l’AFSSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Maisons-Alfort, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractésation génétique des souches du virus de l'artéte virale des équidés isolés en France à partir de sperme d'étalons excréteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation génétique de 18 souches de virus de l’artérite virale des équidés isolées en France à partir de sperme d’étalons excréteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compte-rendu des XXXèmes journées de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment détecter l’émergence vraie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association pour l'étude de l'Epidémiologie des Maladies Animales (AEEMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Maisons-Alfort, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maladie de Borna en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Journées de la Recherche Chevaline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maladie de Borna en France : diagnostic et épidémiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation scientifique de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Evian, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des maladies animales et prévention vaccinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité pour les pays en développement (COPED), Académie des sciences colloque inter-organismes, DG du CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue diagnosis by reverse transcription-polymerase chain reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd OIE Bluetongue International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Taormina, Italy. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention vaccinale de deux maladies émergentes à vecteur : la fièvre catarrhale du mouton et l’infection à virus West Nile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection a virus West Nile dans le Var chez l’homme et chez le cheval en 2003 Résultats de l’enquête sérologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Schuffenecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment détecter l’émergence vraie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association pour l'étude de l'Epidémiologie des Maladies Animales (AEEMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Maisons-Alfort, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine Rhinopneumonia and Influenza in France : Diagnosis protocols and situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Veterinary Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Moscou, Russia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance of West Nile virus on the avifauna in the South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Hars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Charvenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Keck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Annual Conference of the Wildlife Disease Association, congrès de la WDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Saskatoon, Canada. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile : une zoonose ré-émergente en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation scientifique de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Evian, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maladie de Borna en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of seroprevalence among horses in an endemic area of West Nile Disease, Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bicout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Symposium of the International Society for Veterinary Epidemiology and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Vina del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FMDV_PersIstOmics project: From proteogenomic host response signatures of persistent foot-and-mouth disease virus (FMDV) infection to diagnostic markers and therapeutic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labib Bakkali Kassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulnaci Bulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sena Inel Turgut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAD final showcase meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05452944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of a bank of clinical samples collected from FMDV outbreaks in Anatolia, Türkiye, to evaluate candidate host genes as markers of FMDV persistence in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unal Parlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sena Inel Turgut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Istanbul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05455114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral strategies in equines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.97-98 (n°159)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les virus West Nile et Usutu poursuivent leur conquête de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teheipuaura Mariteragi-Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Latil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Decors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protéine leader est nécessaire à l'établissement d'une infection persistante par le virus de la fièvre aphteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Litz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Landmesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIes Journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04563372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protéine leader est nécessaire à l'établissement d'une infection persistante par le virus de la fièvre aphteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Litz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Landmesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIiemes Journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Bruxelles, Belgique. Virologie, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04803342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of molecular and serological tools for the detection of Venezuelan Equine Encephalitis Virus (VEEV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomie Ramage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teheipuaura Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of the World Association of Veterinary Laboratory Diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’une méthode de diagnostic moléculaire du Virus de l’Encéphalite Equine du Venezuela (VEEV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomie Ramage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teheipuaura Mariteragi-Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phylodynamie pour le suivi épidémiologique de la fièvre catarrhale en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Merda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gondard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorations des outils sérologiques d’investigation des encéphalites virales chez les équidés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teheipuaura Mariteragi-Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris Institut Pasteur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de diagnostic moléculaire pour une surveillance renforcée du virus du Nil occidental et du virus Usutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Hohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorations des outils sérologiques d’investigation des encéphalites virales chez les équidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teheipuaura Mariteragi-Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement and extension of WNV and USUV surveillance in France through a national serosurvey conducted in wild captive birds and improvement of molecular diagnostic tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teheipuaura Mariteragi-Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Amaral Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Decors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIZONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Novi-Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'une méthode de diagnostic moléculaire du Virus de l'Encéphalite Equine du Venezuela (VEEV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomie Ramage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teheipuaura Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn M. Dheilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Francophone de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in molecular and serological tools for the investigation of Venezuelan Encephalitis Virus (VEEV) in equids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomie Ramage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teheipuaura Mariteragi-Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of the world association of veterinary laboratory diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput mapping of virus-host interactions to identify new factors of virulence and pathogenicity for ASFV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Le Dimna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual Meeting EPIZONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Novi Sad, Serbia. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04830377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du terrain au laboratoire de référence : Développement et évaluation d’un protocole pour l’envoi à faible coût et sans risque infectieux de prélèvements issus de cas suspects de fièvre aphteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussaini Ularamu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulnaci Bulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham J. Belsham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNSPV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04527772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIRST ISOLATION, MOLECULAR DETECTION AND PHYLOGENETIC ANALYSIS OF FMDV A/AFRICA/G1 IN THE SULTANATE OF OMAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Ahmed Al-Rawahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jemma Wadsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley M. Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick J. Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello Di Nardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuFMD Open Session 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04527896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle RT-PCR en temps réel triplex en une étape pour la détection des virus de la fièvre aphteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheyla Benfrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Salomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNSPV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04527769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between Foot-and-Mouth Disease Virus 3D polymerase and the type I interferon response: a contribution to viral persistence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheyla Benfrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04527764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de molécules pro- et anti-virales contre le virus West Nile par une approche combinant l’imagerie cellulaire et les cellules neurales équines dérivées de cellules souches pluripotentes induites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale (JAS-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, ANGLET, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between Foot-and-Mouth Disease Virus 3D polymerase and the type I interferon response: a contribution to viral persistence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheyla Benfrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESVV 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Guent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04527762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIELD EVALUATION OF A SAFE AND COST-EFFECTIVE SHIPMENT OF FMDV SUSPECTED SAMPLES TO DIAGNOSTIC LABORATORIES USING LATERAL FLOW DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham J. Belsham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulnaci Bulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hamers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hudelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open session EuFMD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04527886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction de la polymérase 3D du virus de la fièvre aphteuse avec la réponse interféron de type I (IFN I) / un lien avec la persistance virale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheyla Benfrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVèmes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04527748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de la désinfection par procédés dirigés et non dirigés en laboratoire P3 de Fièvre aphteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Salomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheyla Benfrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVèmes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04527742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALIDATION OF DISINFECTION BY DIRECTED AND NON-DIRECTED PROCESSES IN THE BSL3 LABORATORY HANDLING LIVE FOOT-AND-MOUTH DISEASE VIRUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Salomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheyla Benfrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuFMD Open Session 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04527890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF A JAK STAT INHIBITOR ON PERSISTENT FOOT-AND–MOUTH DISEASE VIRUS INFECTION IN MULTILAYERED CELLS DERIVED FROM BOVINE DORSAL SOFT PALATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hägglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Penverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Näslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuFMD Open Session 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04527882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de molécules antivirales contre le virus West-Nile par une approche combinant l’imagerie cellulaire et les cellules neurales équines dérivées de cellules souches pluripotentes induites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antiviral molecules against West-Nile virus by an approach combining cell imaging and equine neural cells derived from induced-pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses (JSDA) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, MAISONS-ALFORT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purine and pyrimidine biosynthesis inhibitors efficiently suppress equine arteritis virus replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Carlos Valle-Casuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. Equine veterinary journal, 53 (S56), pp.64-65, 2021, Special Issue: Abstracts of the 11th International Equine Infectious Diseases Conference. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.97_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de molécules antivirales contre le virus West Nile par une approche combinant l'imagerie cellulaire et les cellules neurales équines dérivées de cellules souches pluripotentes induites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field evaluation of a safe and cost-effective shipment of suspected samples to diagnostic laboratories using lateral flow devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham J. Belsham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheyla Benfrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulnaci Bulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Foot-and-Mouth (F M D) Research Alliance (G F R A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual Conference, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04526323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et évaluation d'un test de RT-PCR en temps réel pour la caractérisation du lignage A/AFRICA/G-IV du virus de la Fièvre Aphteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheyla Benfrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montpellier ( Virtual Conference ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04526305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPPEMENT D’UNE RT-PCR TRIPLEX EN TEMPS REEL EN UNE ETAPE POUR LA DETECTION DES VIRUS DE LA FIEVRE APHTEUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Salomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheyla Benfrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIemes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montpellier ( Virtual Conference ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04526270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPID, ON SITE, DIAGNOSIS OF FMD AND SAFE AND COST-EFFECTIVE SHIPMENT OF SAMPLES USING LATERAL FLOW DEVICES FOR LABORATORY DIAGNOSTICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labib Bakkali Kassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham J. Belsham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulnaci Bulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hamers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFRA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bangkok / Thailand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04524469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage et évaluation de l'effet antiviral de molécules contre les herpèsvirus équins 1 et 4 par la mesure d'impédance cellulaire : effet de la spironolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene signatures associated with foot-and-mouth disease virus infection and persistence part I: persistent FMDV in a three-dimensional model of the bovine soft palate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hägglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Näslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pfaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Eschbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Epizone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04524289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPID, ON SITE, DIAGNOSIS OF FMD AND SAFE AND COST-EFFECTIVE SHIPMENT OF SAMPLES USING LATERAL FLOW DEVICES FOR LABORATORY DIAGNOSTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labib Bakkali Kassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham J. Belsham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulnaci Bulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hamers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Congress of the European Association of Veterinary Laboratory Diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04441008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’interactions moléculaires candidates entre le virus de la fièvre aphteuse et la cellule-hôte bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Borde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Ledey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04440768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBCA (Impedance-Based Cellular Assays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DU TERRAIN AU LABORATOIRE DE RÉFÉRENCE : ÉVALUATION D'UN PROTOCOLE POUR L'ENVOI À FAIBLE COÛT ET SANS RISQUE INFECTIEUX DE PRÉLÈVEMENTS ISSUS DE CAS SUSPECTS DE FIÈVRE APHTEUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussaini Ularamu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulnaci Bulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham J. Belsham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Doctorales de l’Anses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04441138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third Generation Sequencing Technologies to Decipher Genomic Structures of Recombinant-prone Viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vandenbogaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Balière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Kwasiborski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Hourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Diancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM (Journées Ouvertes Biologie, Informatique et Mathématiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04440933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT AND EVALUATION OF A MULTIPLEX CONVENTIONAL RT-PCR FOR SIMULTANEOUS DETECTION AND TYPING OF FMDV IN WEST AFRICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaye Laye Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modou Moustapha Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuFMD Open Session 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Borgo Egnazzia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04441092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance monitoring of Equid herpesviruses infectivity in equine dermal cell after acyclovir treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Veterinary Herpesvirus Symposium of the European Society For Veterinary Virology (ESVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi en temps réel par impédancemétrie de l'infection des cellules dermiques équines par les herpesvirus équins : effet de l'acyclovir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème journées françaises de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of Equid herpesviruses infectivity in equine dermal cell based on impedance measurements: Effects of acyclovir treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Antiviral Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sitges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the in utero infection caused by SBV on goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Annual Epizone Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Copenhague, Denmark. , 2014, Epizone "Primed for tomorrow"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmallenberg virus experimental infection on pregant goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cordonnier-Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Joint European Congress of the ESVP, ESTP and ECVP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Berlin, Germany. , 2014, Cutting Edge Pathology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental infection of pregnant goats with schmallenberg virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cordonnier-Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Joint European Congress of the ESVP, ESTP and ECVP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Berlin, Germany. Journal of Comparative Pathology, 152 (1), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal risk of initial spread of African Horse Sickness into France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hendrikx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Balenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7.EPIZONE Annual Meeting : "Nothing permanent, except change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Brussels, Belgium. 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and evaluation of a DIVA subunit vaccine against Bluetongue virus serotype 8 in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenna Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hagglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamak Zohari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7.EPIZONE Annual Meeting : "Nothing permanent, except change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bruxelles, Belgium. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing and control of Bluetongue virus infection in epithelial cells via RIG-I and MDA5 helicases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doceul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Congress on Infectious Diseases (ICID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bangkok, Thailand. Elsevier Ltd, International Journal of Infectious Diseases, 16 (Suppl. 1), 2012, </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijid.2012.05.640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et caractérisation d un clone infectieux du virus West Nile souche hautement virulente IS-98-ST1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Lowenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical diagnosis of West Nile Fever in equids by classification and regression tree analysis and comparative study of clinical appearance in three European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.R. Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cantile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Animal Health Surveillance (ICAHS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lyon, France. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de la Fièvre Aphteuse au Laboratoire National de Référence en France:méthodes actuelles et perspectives de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila K. Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Carocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIièmes Journées francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology and viral strains characterization of Equine infectious anaemia circulating in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Morilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV. International Congress of Virology - IUMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sapporo, Japan. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine Arteritis virus : epidemiology and viral characterization of European strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV. Congrès International de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sapporo, Japan. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional dendritic cells disseminate the bluetongue hemorrhagic fever virus via skin lymph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Hemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haru-Hisa Takamatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keystone symposium on Dendritic Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Banff, United States. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French 2007 equine viral arteritis outbreak : epidemiological and pathological features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Guix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Equine Viral Arteritis, Maxwell H. Gluck Equine Research Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lexington, United States. pp.Inconnu, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche vaccinale contre la fièvre catarrhale ovine (bluetongue) : construction de deux vecteurs recombinants av2 exprimant VP2 et VP7 du BTV2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Schelechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Klonjkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.Inconnu, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épizootie d’artérite virale équine de l’été 2007 : caractéristiques épidémiologiques et pathologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.Inconnu, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can equine early-blastocysts (d65) and blastocysts (day 8) previously exposed to EHV-1 be decontaminated by a bath of trypsin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Hebia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Larrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Equine Embryo transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cambridge, United Kingdom. pp.Inconnu, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of novel serological and virological diagnostic tools for West Nile virus infection in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ac Brehin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-P Frenkiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual meeting EPIZONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Brescia, Italy. pp.Inconnu, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infectious bursal disease subviral particles displaying the foot-and-mouth disease virus major antigenic site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Parida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Session of the Research Group of the European Commission for the Control of Foot-and-Mouth Disease (EUFMD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Erice, Italy. 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réémergence de la fièvre catarrhale ovine (FCO ou bluetongue) en France en 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Barbezange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila K. Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.Inconnu, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche vaccinale contre la fièvre catarrhale ovine (bluetongue) : construction de deux vecteurs recombinants Cav2 exprimant VP2 et VP7 du BTV2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Szelechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Klonjkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.Inconnu, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baculovirus expression of non-structural protein 3D of FMDV and its use as antigen in ELISA for differentiation of infected from vaccinated animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labib Bakkali-Kassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Session of the Research Group of the European Commission for the Control of Foot-and-Mouth Disease (EUFMD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Erice, Italy. pp.Inconnu, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-particules chimériques du virus de la bursite infectieuse aviaire (IBDV) exprimant le site antigénique majeur du virus de la fièvre aphteuse : études immunologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lepault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Dubuquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la glycoprotéine gB de l’herpèsvirus de la pseudorage présente des épitopes du virus de la fièvre aphteuse chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.Inconnu, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epizootie de fièvre catarrhale ovine à sérotype 8 en France en 2007 : constitution d’un réseau de laboratoires départementaux pour la recherche du virus par RT-PCR en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Barbezange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila K. Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'AEEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Maisons Alfort, France. pp.Inconnu, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection à virus West Nile : amélioration du diagnostic sérologique chez les chevaux par l'expression de protéines virales recombinantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Brehin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Frenkiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Vétérinaire équine française Inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Deauville, France. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une RT-PCR quantitative pour la détection et la quantification des 24 sérotypes du virus de la fièvre catarrhale ovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Werle-Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mure-Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Hamers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group-specific bluetongue virus (BTV) detection and quantification using real-time RT-PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mure-Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Hamers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hudelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Barzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Double-Stranded RNA Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cape Town, South Africa. pp.Inconnu, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRV glycoprotein gB as a carrier of FMDV epitopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Borrego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Veterinary Virology, 7th international Congress of Veterinary Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisbon, Portugal. pp.Inconnu, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the etiological study of horse respiratory disease epizootic occured in 1998 in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A El Goulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Landolsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ghram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Equine Veterinary Association Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Marrakech, Morocco. pp.Inconnu, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo evaluation of recombinant Myxoma Virus expressing Bluetongue Virus antigens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Pignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cêtre-Sossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Gelfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Veterinary Virology, 7th international Congress of Veterinary Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisbonne, Portugal. pp.Inconnu, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the production of FMD virus like particles in Drosophila Schneider 2 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-FMD Open Session of the research group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Cyprus. 1 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of an inactivated bivalent BTV-2 / BTV-4 industrial vaccine against a BTV-2 or BTV-4 virulent challenge in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Hamers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hudelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Werle-Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Double-Stranded RNA Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cape Town, South Africa. pp.Inconnu, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of FMD antidodies by a 3D-ELISA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labib Bakkali-Kassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-FMD Open Session of the research group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cyprus. pp.Inconnu, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolement et caractérisation moléculaire de virus de la fièvre catarrhale du mouton (sérotype 4 et 16) présents en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. pp.Inconnu, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'ARN du Bornavirus en France chez des animaux sauvages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. pp.Inconnu, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation génétique de 18 souches de virus de l’artérite virale des équidés isolées en France (en 2001-2002) à partir de sperme d’étalons excréteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. pp.Inconnu, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serological and molecular results that show Borna diease in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Emerging Zoonoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Ames, United States. pp.Inconnu, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison génétique des souches sauvage et vaccinale du virus de la bluetongue (sérotype 2) présentes en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. pp.Inconnu, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serological and protection results observed in a vaccination-challenge test using live and inactivated vaccines against BTV2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boutrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Coupier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mf Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Reversat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mure-Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd OIE Bluetongue International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Taormina, Italy. pp.Inconnu, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la fièvre catarrhale du mouton en France : évaluation des tests sérologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Biteau-Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hendrikx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Grillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Chavernac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association pour l'étude de l'Epidémiologie des Maladies Animales (AEEMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Maisons-Alfort, France. pp.Inconnu, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (341)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-emergence of Foot-and-Mouth Disease in Europe in 2025: impact and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labib Bakkali Kassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (6), pp.393 - 396. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2025.1113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05435632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranasal spike and nucleoprotein fusion protein-based vaccine provides cross-protection and reduced transmission against SARS-CoV-2 variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Lakhrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Poupée-Beaugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Boursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPJ vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.75. </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41541-025-01123-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies vectorielles, une expansion géographique difficile à enrayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire élevages &amp; santé </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (59), pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralités et perspectives sur la maladie hémorragique épizootique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (57-58), pp.5-5. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/npvelsa/2025014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional analysis of 28 agrifood value chain initiatives: Various innovation dynamics related to their commitment to agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.115-128. </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse transversale de 28 démarches de filières agrialimentaires : des dynamiques d'innovation variables au travers de leur engagement dans l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.123-137. </w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de surveillance épidémiologique et de gestion des alertes (SEGA-One Health): un exemple concret de mise en œuvre de l'approche « One Health » dans l'Indianocéanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovena Veerapa-Mangroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iqbal Mohammad Issack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Ranaivomialy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72, pp.202742. </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04648153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium of the World Association of Veterinary Laboratory Diagnosticians, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labib Bakkali Kassimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (1), pp.39-43. </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2024.1036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04520252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence de la Maladie Hémorragique Épizootique en France en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://be.anses.fr/sites/default/files/PER-041_2024_04_24_MHE_Zientara_MaqF_0.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04594752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer un réseau de surveillance épidémiologique « One Health » : retours d'expériences en Francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harentsoaniaina Rasamoelina-Andriamanivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72, pp.202741. </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04648131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An equine iPSC-based phenotypic screening platform identifies pro- and anti-viral molecules against West Nile virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-024-01290-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568823v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional Bluetongue virus (BTV) and Epizootic hemorrhagic disease virus (EHDV) circulation in France in 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gondard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Turpaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Vorimore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 350, pp.199489. </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2024.199489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04793042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence de la maladie hémorragique épizootique en France en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04572760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of foot-and-mouth disease viruses from the A/AFRICA/G-I genotype in the Sultanate of Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Ahmed Al-Rawahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elshafie Ibrahim Elshafie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Baqir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliya Al-Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jemma Wadsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 223, pp.106113. </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2023.106113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04520238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time RT-PCR Assays for Typing of Epizootic Hemorrhagic Disease Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Methods in Molecular Biology, 2838, pp.163-170. </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-4035-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04670529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine Infectious Anemia Virus Cellular Partners Along the Viral Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Schimmich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Vabret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Valle-Casuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v17010005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Xenomonitoring (MX) allows real-time surveillance of West Nile and Usutu virus in mosquito populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bigeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Klitting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazli Ayhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory l'Ambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (12), pp.e0012754. </w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0012754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection, Characterization and Sequencing of BTV Serotypes Circulating in Cuba in 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Acevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maray Curiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gondard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.164. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v16010164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04421302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlates of disease severity in bluetongue as a model of acute arbovirus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Herder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caporale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maclean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Pintus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (8), pp.e1012466. </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1012466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04688904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre de West Nile: sous surveillance, même en France !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Migne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheval Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 149, pp.66-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04572758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of west nile virus lineage 2 in eastern romania and first identification of sindbis virus rna in mosquitoes analyzed using high-throughput microfluidic real-time PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Alexandra Crivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Moutailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Lowenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Cristina Crivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.186. </w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v15010186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04139009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Inter-Laboratory Proficiency Test for Dourine Antibody Detection Using the Complement Fixation Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Lemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (10), pp.592. </w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vetsci10100592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04365581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence de l'EHDV en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (1), pp.27-29. </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2023.0988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04365559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review of the Key Factors Influencing the Indoor Airborne Spread of SARS-CoV-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Crane D’Heysselaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Donneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (3), pp.382. </w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens12030382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental infection of cattle, sheep, and goats with the newly emerged epizootic hemorrhagic disease virus serotype 8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Spedicato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Profeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Teodori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinaria Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12834/VetIt.3433.23112.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epizootic Haemorrhagic Disease Virus Serotype 8 in Tunisia, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufien Sghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurilia Marcacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Curini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v15010016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03908997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités sur deux maladies virales vectorielles zoonotiques en Europe : West Nile et Usutu - Réémergence du sérotype 8 du virus de la fièvre catarrhale ovine (FCO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 176, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bavf.2023.71016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03918259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Evaluation of a Safe, Easy, and Low-Cost Protocol for Shipment of Samples from Suspected Cases of Foot-and-Mouth Disease to Diagnostic Laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussaini Ularamu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulnaci Bulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salman Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (9555213), pp.9555213. </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2023/9555213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04233108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of Bluetongue Virus Serotypes 1, 4, 8, 10 and 16 and Epizootic Hemorrhagic Disease Virus in the Sultanate of Oman in 2020–2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gondard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (6), pp.1259. </w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v15061259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04145201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-Specific Interplay between Foot-and-Mouth Disease Virus 3D Polymerase and the Type-I Interferon Pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.666. </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v15030666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of NS4A, NS4B, NS5 and 3′UTR Genetic Determinants of WNV Lineage 1 Virulence in Birds and Mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Fiacre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Lowenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.1094. </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v15051094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04139007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a chronic focal equine arteritis virus infection of a male reproductive tract cell line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Martín-Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouraïma-Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 319, pp.114756. </w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2023.114756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04138666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epizootic Hemorrhagic Disease Virus Serotype 8, Italy, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Lorusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Cappai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Loi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigia Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Ruiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (5), </w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2905.221773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04078303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serological evidence of circulation of West Nile virus in equids in Algerian eastern drylands and its epidemiological risk factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Laabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Dheilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 94, pp.101947. </w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cimid.2023.101947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04139016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serological Responses in Cattle following Booster Vaccination against Serotypes 4 and 8 Bluetongue Virus with Two Bivalent Commercial Inactivated Vaccines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Turpaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (12), pp.2719. </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14122719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03926629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight on Bluetongue virus transmission in small ruminants in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cicille Ba Gahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momar Talla Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Ciss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modou Moustapha Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbengué Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 232, pp.106487. </w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2022.106487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03897924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peste équine : une maladie ancienne pour une menace actuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (5), pp.375-386. </w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2022.0973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03897901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A One-Health Approach to Investigating an Outbreak of Alimentary Tick-Borne Encephalitis in a Non-endemic Area in France (Ain, Eastern France): A Longitudinal Serological Study in Livestock, Detection in Ticks, and the First Tick-Borne Encephalitis Virus Isolation and Molecular Characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Amaral Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumarest Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.863725. </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.863725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03648941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fight against animal viruses: a major challenge of the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (5), pp.325-326. </w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2022.0969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03897915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Virus-Host Protein Interactions of the Bluetongue Virus NS4 Virulence Factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Kundlacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hirchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.182. </w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14020182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03659032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Foot and mouth disease virus: transmission, pathogenesis, diagnosis and surveillance].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheyla Benfrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (5), pp.355-373. </w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2022.0972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03897910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foot-and-Mouth Disease Virus: Molecular Interplays with IFN Response and the Importance of the Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labib Bakkali Kassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.2129. </w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14102129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03897920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of an ELISA for the Detection of Bluetongue Virus Serotype 4-Specific Antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Turpaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Beaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.1741. </w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v13091741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03897957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Genome Segments of Bluetongue Virus Differ in Copy Number in a Host-Specific Manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Exbrayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Rakotoarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95 (1), </w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01834-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry-competent-replication-abortive African horse sickness virus strains elicit robust immunity in ponies against all serotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kerviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.3161-3168. </w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2021.04.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of encephalomyocarditis virus strains isolated from an African elephant and rats in a French zoo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lamglait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Touzain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Diagnostic Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (2), pp.313-321. </w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1040638720978389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03899563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Eradication of foot-and-mouth disease in France].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labib Bakkali-Kassimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71 (1), pp.102-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Genome Segments of Bluetongue Virus Type 26/Type 1 Reassortants Influencing Horizontal Transmission in a Mouse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Attoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Klonjkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter P C Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (11), pp.2208. </w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v13112208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VP3 Protein of Bluetongue Virus Associates with the MAVS Complex and Interferes with the RIG-I-Signaling Pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Amaral Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.230. </w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v13020230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical cases of Bluetongue serotype 8 in calves in France in the 2018–2019 winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vinomack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (3), pp.1401-1405. </w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.13466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Emerging Arboviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Mitzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Richt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.593872. </w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2020.593872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03897866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First detection and genome sequencing of SARS‐CoV‐2 in an infected cat in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vanhomwegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (6), pp.2324-2328. </w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.13659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arboviroses émergentes : fièvre West Nile, fièvre catarrhale ovine et virus Schmallenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 204 (9), pp.992-999. </w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.banm.2020.09.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03899570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-discriminatory Exclusion Testing as a Tool for the Early Detection of Foot-and-Mouth Disease Incursions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Eschbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vögtlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J Paton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie L Barnabei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Jose Sanchez-Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.552670. </w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2020.552670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted Epidemiological Patterns of West Nile Virus Lineages 1 and 2 Infections in France from 2015 to 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leparc Goffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.908. </w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens9110908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication of Equine arteritis virus is efficiently suppressed by purine and pyrimidine biosynthesis inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Carlos Valle-Casuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Martin-Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.10100. </w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-66944-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02888514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Frozen evolution” of an RNA virus suggests accidental release as a potential cause of arbovirus re-emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Pascall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Nomikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana da Silva Filipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (4), pp.e3000673. </w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3000673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of potential antiviral molecules against equid herpesvirus-1 using cellular impedance measurement: dataset of 2,891 compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Munier-Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.106492. </w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.106492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Delphi procedure consensus criteria for defining fetal growth restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Odibo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Običan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound in Obstetrics and Gynecology = Ultrasound in Obstetrics &amp; Gynecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (1), pp.61-66. </w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/uog.20854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03899587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antiviral compounds against equid herpesvirus-1 using real-time cell assay screening: Efficacy of decitabine and valganciclovir alone or in combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiviral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183, pp.104931. </w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.antiviral.2020.104931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a commercial ELISA for detection of epizootic haemorrhagic disease antibodies in domestic and wild ruminant sera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (6), pp.2475-2481. </w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.13586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The antibody response induced FMDV vaccines in sheep correlates with early transcriptomic responses in blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra S. Blaise-Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPJ vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41541-019-0151-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of persistent foot-and-mouth disease virus infection in multilayered cells derived from bovine dorsal soft palate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hagglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Naslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pfaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Eschbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (1), pp.133-148. </w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.13332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seroprevalence and molecular characterization of foot-and-mouth disease virus in Chad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arada Izzedine Abdel-Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila K. Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Medicine and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.114-121. </w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/vms3.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an IGM-specific ELISA for early detection of bluetongue virus infections in domestic ruminants sera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gorlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (1), pp.537 - 545. </w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.13060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serological evidence of infection with dengue and Zika viruses in horses on French Pacific Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leparc-Goffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Desoutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Debergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (2), pp.e0007162. </w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0007162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02313831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Function of Bluetongue Virus NS3 Protein in Regulation of the MAPK/ERK Signaling Pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Kundlacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Amaral da Silva Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93 (16), </w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00336-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red deer (Cervus elaphus) did not play the role of maintenance host for bluetongue virus in France: The burden of proof by long-term wildlife monitoring and Culicoides snapshots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Balenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), pp.903. </w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11100903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology and genetic diversity of Anaplasma ovis in goats in Corsica, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-018-3269-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of bluetongue and epizootic hemorrhagic disease viruses in Egypt in 2016 and 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abd El-Fatah Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73, pp.221-226. </w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2019.04.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteogenomics uncovers critical elements of host response in bovine soft palate epithelial cells following in vitro infection with foot-and-mouth disease Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pfaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hagglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Zoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11010053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue and epizootic hemorrhagic disease viruses: recent developments with these globally re-emerging arboviral infections of ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel James Maclachlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen A. Richt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Savini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.56-62. </w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coviro.2018.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of reduced viremia, pathogenicity and vector competence in a re-emerging European strain of bluetongue virus serotype 8 in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Flannery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Sanz-Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ashby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carpenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (3), pp.1177-1185. </w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.13131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of reproducibility of a VP7 Blocking ELISA diagnostic test for african horse sickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Duran-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Agüero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (1), pp.83-90. </w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening and evaluation of antiviral compounds against Equid alpha-herpesviruses using an impedance-based cellular assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 526, pp.105-116. </w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2018.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental infection of calves with seven serotypes of Epizootic Hemorrhagic Disease virus: production and characterization of reference sera.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Belbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinaria Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (4), pp.339-346. </w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12834/VetIt.2104.11179.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of bluetongue and Epizootic Haemorrhagic disease circulation on the island of Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dommergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Métras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouanibou Youssouffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 191, pp.24-28. </w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2018.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue Virus in France: An Illustration of the European and Mediterranean Context since the 2000s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Kundlacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (7), pp.672. </w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11070672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03899591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epizootic haemorrhagic disease virus circulation in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Ben Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Jemli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinaria Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (1), pp.87-90. </w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12834/VetIt.973.5129.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel serotype of bluetongue virus in South America and first report of epizootic haemorrhagic disease virus in Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verdezoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (1), pp.244-247. </w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution melting PCR analysis for rapid genotyping of Burkholderia mallei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wattiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saqib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vorimore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2018.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serological status for BTV-8 in French cattle prior to the 2015 re-emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Courtejoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and Emerging Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (1), pp.e173-e182. </w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental infection of sheep, goats and cattle with a bluetongue virus serotype 4 field strain from Bulgaria, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Flannery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (2), pp.e243-e250. </w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue virus serotype 27: Experimental infection of goats, sheep and cattle with three BTV-27 variants reveal atypical characteristics and likely direct contact transmission BTV-27 between goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (2), pp.e251-e263. </w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of equine infectious anaemia virus from a major outbreak in southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ponçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and Emerging Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (1), pp.e7-e13. </w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of bluetongue virus serotype 4 that emerged on the French island of Corsica in December 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gorlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (1), pp.e194-e197. </w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal patterns of Schmallenberg virus in France in 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Gache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Authié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 182 (20), </w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.104769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of bluetongue virus serotype 4 in mainland France in November 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gorlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (5), pp.1158-1162. </w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First molecular characterisation of a Brazilian &amp;lt;em&amp;gt;Burkholderia mallei&amp;lt;/em&amp;gt; strain isolated from a mule in 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laroucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Lucia de Assis Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Paulo Miranda da Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57, pp.117-120. </w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2017.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe and cost-effective protocol for shipment of samples from Foot-and-Mouth Disease suspected cases for laboratory diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and Emerging Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (1), pp.197-204. </w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/TBED.12648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melarsomine hydrochloride (Cymelarsan®) fails to cure horses with &amp;lt;em&amp;gt;Trypanosoma equiperdum&amp;lt;/em&amp;gt; OVI parasites in their cerebrospinal fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 264, pp.47-51. </w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2018.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a new experimental model for assessing drug efficacy against infection with &amp;lt;em&amp;gt;Trypanosoma equiperdum&amp;lt;/em&amp;gt; in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carnicer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 263, pp.27-33. </w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2018.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A canine adenovirus type 2 vaccine vector confers protection against foot-and-mouth disease in guinea pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annebel R. de Vleeschauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaocui Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Gamier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Watier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (16), pp.2193-2198. </w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.02.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of bluetongue virus 8 in French cattle, before and after the re-emergence in 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Courtejoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gorlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and Emerging Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (1), pp.281-284. </w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of wildlife to the Schmallenberg virus in France (2011-2014): Higher, faster, stronger (than bluetongue)!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Gache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (2), pp.354-363. </w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile virus infection in horses, Indian ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V M Rakotoharinome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ravaomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.45 - 49. </w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cimid.2017.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01675153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic characterization of serotypes a and asia-1 foot-and-mouth disease viruses in balochistan, pakistan, in 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila K. Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Kakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (5), pp.1569-1578. </w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-Emergence of Bluetongue Virus Serotype 8 in France, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (3), pp.998-1000. </w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication-deficient particles: New insights into the next generation of bluetongue virus vaccines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina C. Celma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meredith Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Wernike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Eschbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Gonzalez-Molleda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (1), </w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01892-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonstructural protein NSs of Schmallenberg virus Is targeted to the nucleolus and induces nucleolar disorganization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gouzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (1), </w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01263-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective efficacy of multivalent replication-abortive vaccine strains in horses against African horse sickness virus challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Lulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Losada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kerviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (33), pp.4262-4269. </w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2017.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring trial 2016 for Bluetongue virus detection by real-time RT-PCR in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Medicine and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (2), pp.107-114. </w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/vms3.63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetopathic effects of experimental Schmallenberg virus infection in pregnant goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211, pp.141-149. </w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2017.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of West Nile Virus and other common equine viruses in three locations from the Leeward Islands, West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompei Bolfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Loftis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Leslie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 174, pp.24-28. </w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2017.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved reliability of serological tools for the diagnosis of West Nile fever in horses within Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Lowenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (9), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0005936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterisation of epizootic haemorrhagic disease virus associated with a tunisian outbreak among cattle in 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Ben Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Babay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufien Sghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Veterinaria Hungarica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (2), pp.250-262. </w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/004.2016.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Emergence of Usutu Virus in Common Blackbirds, Eastern France, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Lowenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (12), pp.2225-2225. </w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2212.161272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of bluetongue virus serotype 8, which reemerged in France in August 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.e-00163-16. </w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00163-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue virus serotype 27: detection and characterization of two novel variants in Corsica, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jenckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97, pp.2073-2083. </w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.000557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données virologiques et épidémiologiques récentes sur les orthobunyavirus humains et animaux : conséquences sur les risques de diffusion et d’introduction de nouvelles maladies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marianneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gouzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doceul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a luminex-based DIVA assay for serological detection of african horse sickness virus in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez-Matamoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nieto-Pelegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rivera-Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (4), pp.353-359. </w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of Orf virus in goats in Gabon, Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Maganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labib Bakkali-Kassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Ngoubangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tsoumbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, pp.79. </w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12985-016-0535-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-laboratory evaluation of the performance parameters of a Lateral Flow Test device for the detection of Bluetongue virus-specific antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Vandenberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse de Leeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 228, pp.140-150. </w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2015.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le virus West Nile est de retour dans le sud-est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1657, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment and validation of two duplex one-step real-time RT-PCR assays for diagnosis of foot-and-mouth disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blaise-Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 235, pp.168-175. </w:t></w:r><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2016.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological characteristics and clinicopathological features of bluetongue in sheep and cattle, during the 2014 BTV serotype 4 incursion in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis-Dimitrios Katsoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nektarios D. Giadinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafeim C. Chaintoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysostomos I. Dovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kiossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (3), pp.469-477. </w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-015-0974-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Double-Antigen Microsphere Immunoassay for Simultaneous Group and Serotype Detection of Bluetongue Virus Antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (6), pp.1837 - 1847. </w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01643780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmallenberg virus in zoo ruminants, France and the Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kaandorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (12), pp.2201-2203. </w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2212.150983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a microsphere-based immunoassay for serological detection of african horse sickness virus and comparison with other diagnostic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almuneda Sanchez-Matamoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Kukielka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (6), pp.e270-e277. </w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile virus epizootics in the Camargue (France) in 2015 and reinforcement of surveillance and control networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Scientifique et Technique- Office International des Epizooties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (3), pp.811-824. </w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20506/rst.35.3.2571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. James Maclachlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christie E. Mayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. W. Daniels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Scientifique et Technique- Office International des Epizooties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (2), pp.329-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-genome sequencing of four bluetongue virus serotype 11 viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Vandenbussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toon Rosseel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Desprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62, pp.565-571. </w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of PCR and decentralization of diagnosis in regional laboratories in the management of Bluetongue in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doceul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinaria Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (4), pp.393-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology and Genetic Characterization of H3N8 Equine Influenza Virus Responsible for Clinical Disease in Algeria in 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Laabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mamache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and Emerging Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (6), pp.623-631. </w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of adaptive immune responses and heterologous protection induced by inactivated bluetongue virus vaccines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Belbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Nomikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (4), pp.512 - 518. </w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2014.11.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African horse sickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla T. Weyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Scientifique et Technique- Office International des Epizooties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (2), pp.315-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction and modulation of the type I interferon pathway during the infection by the virus of the ovine catarrhal fever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doceul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (4), pp.178-186. </w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2015.0615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Bluetongue Virus Serotype 1 in French Corsica Island in September 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jb Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doceul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (5), </w:t></w:r><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turnover Rate of NS 3 Proteins Modulates Bluetongue Virus Replication Kinetics in a Host-Specific Manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najate Ftaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ciancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (20), pp.10467-81. </w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01541-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Maclachlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Mayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.W. Daniels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Scientifique et Technique- Office International des Epizooties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (2), pp.329-340. </w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20506/rst.34.2.2360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03897839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection in and circulation of Bluetongue virus among domestic ruminants in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soa Fy Andriamandimby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ravalohery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 176 (3-4), pp.268-273. </w:t></w:r><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2015.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. New developments in major vector-borne diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Verwoerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-P Pastoret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Scientifique et Technique- Office International des Epizooties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (1), pp.17-27. </w:t></w:r><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20506/rst.34.1.2342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Coding Genome Sequence of Putative Novel Bluetongue Virus Serotype 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jenckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (2), </w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00016-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likely introduction date of Schmallenberg virus into France according to monthly serological surveys in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Raballand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (5), pp.e76-e79. </w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epizootic haemorrhagic disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. James Maclachlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. W. Daniels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Scientifique et Technique- Office International des Epizooties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (2), pp.341-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplex real-time RT-PCR assays for the detection and typing of epizootic haemorrhagic disease virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), </w:t></w:r><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0132540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral emergence and consequences for reproductive performance in ruminants: two recent examples (bluetongue and Schmallenberg viruses)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (1), pp.63-71. </w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RD14367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of persistent foot-and-mouth disease virus (FMDV) infection in MDBK cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lela Kopliku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 160 (10), pp.2503-2516. </w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-015-2526-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmallenberg virus: experimental infection in goats and bucks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Belbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (1), pp.221. </w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12917-015-0516-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Performance Multiplex Immunoassay for Serodiagnosis of Flavivirus-Associated Neurological Diseases in Horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Paulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vanhomwegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Lowenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMed Research International </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 p. </w:t></w:r><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/678084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the paper 'First report of Schmallenberg virus infection in cattle in Poland' by Larska et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (2), pp.228. </w:t></w:r><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited interlaboratory comparison of Schmallenberg virus antibody detection in serum samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.H.M. van Der Poel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Cay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Steinbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Valarcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 174 (15), </w:t></w:r><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.102180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction and control of the type I interferon pathway by Bluetonguevirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doceul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzana Ruscanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 182, pp.59-70. </w:t></w:r><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2013.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culicoides Midge Bites Modulate the Host Response and Impact on Bluetongue Virus Infection in Sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonito Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Talavera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0083683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmallenberg Virus Infection among Red Deer, France, 2010–2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Desprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First isolation and molecular characterization of foot-and-mouth disease virus in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila K. Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Houndje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 171 (1-2), pp.175-181. </w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2014.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of bluetongue virus and epizootic hemorrhagic disease virus serotypes in French Guiana in 2011 and 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 174 (1-2), pp.78 - 85. </w:t></w:r><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2014.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epizootic haemorrhagic disease virus in Reunion Island: evidence for the circulation of a new serotype and associated risk factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cetre-Sossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Rieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 170 (3-4), pp.383--390. </w:t></w:r><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2014.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les encéphalomyélites virales : quels risques pour les équidés français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (34), pp.12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual modulation of type I interferon response by bluetongue virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doceul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 88 (18), pp.10792 - 10802. </w:t></w:r><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01235-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmallenberg virus-Two years of experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Wernike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Conraths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Granzow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Gache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116 (4), pp.423-434. </w:t></w:r><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2014.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of excretion of Schmallenberg virus in bull semen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Catinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, </w:t></w:r><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-45-37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of VP7, a Bluetongue virus group specific antigen by viral vectors: Analysis of the induced immune responses and evaluation of protective potential in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Bouet Cararo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokunthea Top</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Szelechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0111605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Schmallenberg virus circulation in ruminants in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafeim C. Chaintoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kiossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nektarios D. Giadinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos N. Brozos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (1), pp.251 - 255. </w:t></w:r><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-013-0449-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong protection induced by an experimental DIVA subunit vaccine against bluetongue virus serotype 8 in cattle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenna Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hagglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamak Zohari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (49), pp.6614-6621. </w:t></w:r><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2014.09.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunisation with bacterial expressed VP2 and VP5 of bluetongue virus (BTV) protect α/β interferon-receptor knock-out (IFNAR−/−) mice from homologous lethal challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (32), pp.4059-4067. </w:t></w:r><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2014.05.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chikungunya antibodies detected in non-human primates and rats in three Indian Ocean islands after the 2006 ChikV outbreak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïg Halos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Desvars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (1), pp.52. </w:t></w:r><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-45-52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one-year follow-up of antibody response in cattle and sheep after vaccination with serotype 8- and serotype 1-inactivated BT vaccines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (5), pp.473 - 476. </w:t></w:r><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Bluetongue Virus in Goats, Corsica, France, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirck Höper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (12), pp.2123-2132. </w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2012.140924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immune response of ruminant livestock to bluetongue virus:From type I interferon to antibody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. James Maclachlana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 182, pp.71-77. </w:t></w:r><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2013.09.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification, stability, and immunogenicity analyses of five bluetongue virus proteins for use in development of a subunit vaccine that allows differentiation of infected from vaccinated animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenna Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Lovgren Bengtsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell-Olov Gronvik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Vaccine Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (3), pp.443-452. </w:t></w:r><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/CVI.00776-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of an Unbiased Amplification Method and a Resequencing Microarray for Detecting and Genotyping Equine Arteritis Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Manuguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gessain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (1), pp.287-291. </w:t></w:r><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.01935-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a West Nile virus surveillance and earlywarning system in Greece, based on domestic pigeons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafeim C. Chaintoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysostomos Dovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papanastassopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gewehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.131-141. </w:t></w:r><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cimid.2014.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmallenberg Virus Infection among Red Deer, France, 2010 à 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bracard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Desprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, </w:t></w:r><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2001.130411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spread and impact of the Schmallenberg virus epidemic in France in 2012-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Gache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Touratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fediaevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.248. </w:t></w:r><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12917-014-0248-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peste équine : épidémiologie, diagnostic et prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.142-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmallenberg virus infection in dogs, France, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Boogaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meyrueix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (11), pp.1896-1898. </w:t></w:r><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid1911.130464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction et modulation de la synthèse d'interferon de type I par le BTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doceul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1-4, pp.256. </w:t></w:r><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/51806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of transplacental transmission of bluetongue virus serotype 8 in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Belbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cordonnier-Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Desprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 166 (3-4), pp.394 - 404. </w:t></w:r><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2013.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviviruses in Europe: complex circulation patterns and their consequences for the diagnosis and control of West Nile disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Jiménez-Clavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Nowotny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (11), pp.6049-6083. </w:t></w:r><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph10116049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peste équine, quel risque pour la France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin RESPE – Réseau d’Epidémio-Surveillance en Pathologie Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue virus serotype 8 virus-like particles protect sheep against virulent virus infection as a single or multi-serotype cocktail immunogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meredith Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (3), pp.553 - 558. </w:t></w:r><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2012.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassortment between Two Serologically Unrelated Bluetongue Virus Strains Is Flexible and Can Involve any Genome Segment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Filipe Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Nomikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caporale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (1), pp.543-557. </w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.02266-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Immunogenicity of an Experimental Subunit Vaccine That Allows Differentiation between Infected and Vaccinated Animals against Bluetongue Virus Serotype 8 in Cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenna Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hagglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Lovgren Bengtsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Vaccine Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (8), pp.1115 - 1122. </w:t></w:r><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/CVI.00229-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epizootic hemorrhagic disease virus serotype 6 experimentation on adult cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Belbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Desprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95 (2), pp.794-798. </w:t></w:r><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rvsc.2013.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology, molecular virology and diagnostics of Schmallenberg virus, an emerging orthobunyavirus in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doceul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Belbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (31), </w:t></w:r><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-44-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of bluetongue in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Sánchez-Vizcaíno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 165 (1-2), pp.33 - 37. </w:t></w:r><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2013.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic Cell Subtypes from Lymph Nodes and Blood Show Contrasted Gene Expression Programs upon Bluetongue Virus Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzana Ruscanu Ruscanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Bourge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme J. Lecardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (16), pp.9333-9343. </w:t></w:r><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00631-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the neuropathology induced by two West Nile virus strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Donadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Lowenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Servely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), </w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0084473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NS3 of Bluetongue Virus Interferes with the Induction of Type I Interferon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doceul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (14), pp.8241 - 8246. </w:t></w:r><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00678-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a commercially available indirect ELISA using a nucleocapside recombinant protein for detection of Schmallenberg virus antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doceul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.e53446. </w:t></w:r><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0053446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Virulence and Pathogenesis of West Nile Viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Donadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Lowenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Coulpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.2856-2880. </w:t></w:r><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v5112856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute Schmallenberg virus infections, France, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Desprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doceul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (2), pp.321-322. </w:t></w:r><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid1902.121281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmallenberg virus experimental infection of sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Wernike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anette Bøtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 166 (3-4), pp.461-466. </w:t></w:r><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2013.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEST NILE VIRUS: DIAGNOSIS, SURVEILLANCE AND EPIDEMIOLOGY IN EUROPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 165 (1), pp.35 - 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of bluetongue virus (BTV) decontamination techniques for caprine embryos produced in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Z. Ali Al Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Bruyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Larrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chatagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (6), pp.1286 - 1293. </w:t></w:r><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2012.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévalence des herpès virus équins en France au cours de l’année 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPIDEMIOLOGY OF EQUINE INFECTIOUS ANEMIA IN FRANCE AND IN EUROPE FROM 1994 TO 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ponçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 165 (1), pp.27 - 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le virus West Nile : bilan de la situation en Europe et point sur la surveillance en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ponçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing and control of Bluetongue virus infection in epithelial cells via RIG-I and MDA5 helicases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doceul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (21), </w:t></w:r><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00430-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficulties in the interpretation of bluetongue RT-PCR results in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Desprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 170 (23), pp.599. </w:t></w:r><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.100485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IS-98-ST1 West Nile Virus Derived from an Infectious cDNA Clone Retains Neuroinvasiveness and Neurovirulence Properties of the Original Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pardigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Panthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cordonnier-Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (10), pp.e47666. </w:t></w:r><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0047666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01659355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canine recombinant adenovirus vector induces an immunogenicity-related gene expression profile in skin-migrated CD11b⁺ -type DCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bourge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Bouet-Cararo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), </w:t></w:r><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0052513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe du Nord : une nouvelle terre d’émergence pour les arboviroses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doceul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (2), pp.67-72. </w:t></w:r><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2012.0440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccination against two vector-borne diseases bluetongue and West Nile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 196 (3), pp.591 - 601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The double-stranded RNA bluetongue virus induces type I interferon in plasmacytoid dendritic cells via a MYD88-dependent TLR7/8-independent signaling pathway.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzana Ruscanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bourge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Hemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (10), pp.5817-28. </w:t></w:r><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.06716-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévalence des herpèsvirus équins en France au cours de l’année 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morve : les laboratoires doivent harmoniser leurs méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Derzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Garin-Bastuji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dépêche vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1160, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03858597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle émergence dans le nord de l’Europe:le Virus Schmallengerg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 323, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary estimate of Schmallenberg virus infection impact in sheep flocks - France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hendrikx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Calavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 171 (17), pp.426-426. </w:t></w:r><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.100883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Double-Stranded RNA Bluetongue Virus Induces Type I Interferon in Plasmacytoid Dendritic Cells via a MYD88-Dependent TLR7/8-Independent Signaling Pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzana Ruscanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bourge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Hemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (10), pp.5817-5828. </w:t></w:r><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.06716-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le virus West Nile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hors Série, pp.115-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pathologie, vers un meilleur suivi sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of replication-defective virus-based vaccines that confer full protection in sheep against virulent bluetongue virus challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiko E. Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina C.P C. C. Celma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark M. Boyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril C. Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85 (19), pp.10213-10221. </w:t></w:r><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.05412-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie comparée des orbivirus en Guadeloupe et à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Desprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination in bluetongue virus challenge experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Echbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regula Wackerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Vasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29, pp.4299-4301. </w:t></w:r><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2011.04.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can bluetongue virus (BTV) be tramistted via caprine embryo transfer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Z Ali Al Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Larrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chatagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76, pp.126-132. </w:t></w:r><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2011.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colostral antibody induced interference ofinactivated bluetongue serotype-8 vaccinesin calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Desprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (18), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-42-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-circulation of bluetongue and epizootic haemorrhagic disease virusesin cattle in Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Desprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 155, pp.191-197. </w:t></w:r><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2011.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical diagnosis of West Nile fever in equids by classification and regression tree (CART) analysis and comparative study of clinical appearance in three European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S R. Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cantile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (3), pp.197-205. </w:t></w:r><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1865-1682.2010.01196.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and special features of animal health research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Béringue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42, online (august), Non paginé. </w:t></w:r><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-42-96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2010, le virus West Nile gagne du terrain en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ponçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hendrikx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encephalomyocarditis virus 2A protein is required for viral pathogenesis and inhibition of apoptosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot M. Carocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cordonnier-Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hèlene H. Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore A. Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony A. Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85 (20), pp.10741-10754. </w:t></w:r><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00394-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular epidemiology of bluetongue virus serotype 1 isolated in 2006 from Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cêtre-Sossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nomikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (3), pp.486-497. </w:t></w:r><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rvsc.2010.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical diagnosis of West Nile Fever in equids by classification and regression tree analysis and comparative study of clinical appearance in three European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cantile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59-60, pp.251-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine encephalomyelitis outbreak caused by a genetic lineage 2 West Nile virus in Hungary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kutasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bakonyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Biksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ferenczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (3), pp.586-591. </w:t></w:r><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1939-1676.2011.0715.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la surveillance de la fièvre catarrhale ovine en France continentale en 2010 : vers une maîtrise clinique de la maladie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a real-time RT-PCR assay based on primer-probe energy transfer for the detection of all serotypes of bluetongue virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bruun Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovita Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Dam Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 167 (2), pp.165-171. </w:t></w:r><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2010.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for assessing the vectorial competence of field collected culicoides spp. for bluetongue virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ninio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Augot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (2), pp.172-172. </w:t></w:r><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2010172172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et spécificités de la recherche en santé animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Béringue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (4), pp.359-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canine adenoviruses elicit both humoral and cell-mediated immune responses against rabies following immunisation of sheep.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Bouet-Cararo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (6), epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2010.11.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00546684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a novel approach for the rapid production of immunogenic virus-like particles for bluetongue virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bhatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.N. Athmaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Noad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (17), pp.3047-3054. </w:t></w:r><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2009.10.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options for decentralized testing of suspected secondary outbreaks of foot-and-mouth disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donal Sammin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel P. Ferris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic P. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (4), pp.237-243. </w:t></w:r><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1865-1682.2010.01141.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre du Nil occidental et la fièvre catarrhale ovine, deux viroses en progression inattendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 162 (1), pp.73-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Bluetongue Serotypes in Europe, Part 2 : The Occurrence of a BTV-11 Strain in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse de Leeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Oura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (9-10), pp.355-361. </w:t></w:r><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1865-1682.2009.01092.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lésions congénitales associées au virus de la FCO chez des veaux issus de mères vaccinées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Belbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gartioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lagalisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (295), pp.67-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudorabies virus glycoprotein B can be used to carry foot and mouth disease antigens in DNA vaccination of pigs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cariolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Backovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiviral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 81 (3), pp.217-25. </w:t></w:r><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.antiviral.2008.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une endémisation du virus West Nile en Italie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité sur la fièvre catarrhale ovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Vétérinaire Pratique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 93, pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Febbre catarrhale ovina: l’Europa al crocevia dell’enzoozia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Saegerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Berkvens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mellor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Dal Pozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUMMA Animali da Reddito</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue virus targets conventional dendritic cells in skin lymph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Hemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haru-Hisa Takamatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (17), pp.8789-8799. </w:t></w:r><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00626-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre du Nil occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lecolinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre catarrhale ovine chez les caprins : données cliniques préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robergeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51, pp.67-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue control in Europe - New challenges and achievements Abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Makoschey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Maclachlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L von Der Wuijckhuise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Kirschvink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Dal Pozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berliner und Münchener Tierärztliche Wochenschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 122 (7-8), pp.320-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infectious bursal disease subviral particles displaying the foot-and-mouth disease virus major antigenic site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Parida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (1), pp.93-98. </w:t></w:r><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2008.10.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vaccination contre la fièvre catarrhale ovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.41-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foot-and-Mouth Disease Virus neutralizing antibodies production induced by pcDNA3 and Sindbis virus based plasmid encoding FMDV P1-2A3C3D in swine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cariolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiviral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (1), pp.45-52. </w:t></w:r><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.antiviral.2009.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the presence of equine viral herpesvirus 1 (EHV-1) and equine viral herpesvirus 4 (EHV-4) DNA in stallion semen using polymerase chain reaction (PCR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Hebia-Fellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Fiéni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe-Marie Imbert-Marcille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71 (9), pp.1381-1389. </w:t></w:r><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2009.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre hémorragique de virus Crimée-Congo est en recrudescence en Europe Orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (13), pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence analysis of bluetongue virus serotype 8 from the Netherlands 2006 and comparison to other European strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushila Maan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narender S. Maan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Ross-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrie A. Batten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew A. Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 377 (2), pp.308-318. </w:t></w:r><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2008.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier bilan de l'épizootie 2007 de FCO à sérotype 8, en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Balenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45, pp.101-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie de la fièvre catarrhale ovine en Europe : situation actuelle et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Saegerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Berkvens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mellor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Dal Pozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, pp.121-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de l'infection équine à virus West Nile en France : bilan 2000-2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue virus: virology, pathogenesis and immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Hemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (5), pp.1. </w:t></w:r><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/vetres:2008023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel gel-based and real-time PCR assays for the improved detection of African horse sickness virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Rodriguez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovita Fernandez-Pinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Belák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 151 (1), pp.87-94. </w:t></w:r><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2008.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fièvre catarrhale ovine : l'Europe au carrefour de l'enzootie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Saegerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Berkvens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip S. Mellor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Dal Pozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (290), pp.41-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccines against bluetongue in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. James Maclachlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Manuel Sanchez-Vinaino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (2-3), pp.101-120. </w:t></w:r><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cimid.2007.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau d'épidémiosurveillance en pathologie équine (RESPE), origine et sous-réseau syndrome respiratoire aigu (SRA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Xavier Valon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 161 (4), pp.371-377. </w:t></w:r><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/47964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pooling and multiplexing on the detection of bluetongue virus RNA by real-time RT-PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Vandenbussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tine Vanbinst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vandemeulebroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesya Goris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 152 (1-2), pp.13-17. </w:t></w:r><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2008.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau d'épidémiosurveillance en pathologie équine (RESPE), origine et sous-réseau syndrome respiratoire aigu (SRA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 161 (4), pp.371-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of the outbreak of bluetongue in Corsica in 2003, and lessons for surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Biteau-Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Grillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Parodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 162 (6), pp.173-176. </w:t></w:r><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.162.6.173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential risk of equine herpes virus 1 (EHV-1) transmission by equine embryo transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Hebia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fiéni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Destrumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67 (9), pp.1485-1491. </w:t></w:r><w:hyperlink r:id="rId1724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2007.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic comparison of the S10 genes of recent isolates of bluetongue virus from the United States and French Martinique Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. James Maclachlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David E. Stallknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua D. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia H. Goekjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129 (2), pp.236-240. </w:t></w:r><w:hyperlink r:id="rId1730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2007.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre catarrhale ovine (ou &amp;quot;Bluetongue&amp;quot;) dans le Nord de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila K. Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Bounaadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 160 (2), pp.125-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation and phylogenetic analysis of 22 French isolates of equine arteritis virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udeni B.R. Balasuriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 152 (11), pp.1977-1994. </w:t></w:r><w:hyperlink r:id="rId1736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-007-1040-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence des maladies infectieuses animales et humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Castric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (3), pp.199-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue virus detection by two real-time RT-qPCRs targeting two different genomic segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris de Clercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 140 (1-2), pp.115-123. </w:t></w:r><w:hyperlink r:id="rId1741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2006.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue in Belgium, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Mast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Czaplicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (4), pp.614-616. </w:t></w:r><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid1304.061136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre catarrhale ovine (bluetongue) : quand une maladie du sud s'invite au nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cêtre-Sossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (1), pp.63-74. </w:t></w:r><w:hyperlink r:id="rId1748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2007.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular epidemiology of bluetongue virus serotype 4 isolated in the Mediterranean Basin between 1979 and 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Nomikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hamblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter P.C. Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 125 (2), pp.191-197. </w:t></w:r><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2007.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant capripoxviruses expressing proteins of bluetongue virus : Evaluation of immune responses and protection in small ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Promé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (37-38), pp.6774-6783. </w:t></w:r><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2007.06.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fièvre catarrhale ovine : le point sur l'épidémiologie en Europe fin 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Biteau-Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39, pp.83-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient adverse effects of an attenuated bluetongue virus vaccine on the quality of ram semen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Catinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 160 (13), pp.431-435. </w:t></w:r><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.160.13.431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre catarrhale ovine sérotype 8 dans le nord de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cêtre-Sossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila K. Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Grillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51, pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment confirmer une suspicion clinique de FCO ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artérite virale équine : une maladie ancienne toujours d'actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estevan Guix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13, pp.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance du virus West Nile en France dans les départements du pourtour méditerranéen, 2003-2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cicchelero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Capek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal del Giudice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mantey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29-30, pp.264-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete nucleotide sequence of Middelburg virus, isolated from the spleen of a horse with severe clinical disease in Zimbabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Attoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mohd Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Biagini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (11), pp.3078 - 3088. </w:t></w:r><w:hyperlink r:id="rId1780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/vir.0.83076-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard sanitary protocol for embryo washing does not decontaminate equine embryos previously exposed to equine herpes virus-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Hebia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Destrumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94 (1-4), pp.387-390. </w:t></w:r><w:hyperlink r:id="rId1784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosei.2006.03.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunologie et application au diagnostic sérologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (152), pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard sanitary protocol for embryo washing does not decontaminate equine embryos previously exposed to equine herpes virus-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Hebia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Destrumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94 (1-4), pp.387-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of a competitive ELISA test used for Bluetongue antibody detection in France, a recently infected area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Biteau-Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina D.C. Stärk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Grillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 118 (1-2), pp.57-66. </w:t></w:r><w:hyperlink r:id="rId1790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2006.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la grippe équine en France : bilan du réseau RESPE et phylogénie des virus circulants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.83-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la fièvre catarrhale ovine (bluetongue) en France et dans l'Ouest méditerranéen : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Parodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Biteau-Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49, pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre catarrhale ovine ou bluetongue dans le nord de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cêtre-Sossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Bounaadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.8-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur quelques maladies et les progrès en matière de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (152), pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fièvre catarrhale ovine : quand la suspecter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (269), pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence d’un micro-organisme et prélèvement en pathologie infectieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (152), pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie et maladies infectieuses des équidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue in northern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Vandenbussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Mast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc de Meester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesya Goris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 159 (10), pp.327. </w:t></w:r><w:hyperlink r:id="rId1805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.159.10.327-a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélèvements d’interprétation ou d’utilisation délicate en pathologie infectieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (152), pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre catarrhale ovine ou &amp;quot;bluetongue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (262), pp.38-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serosurvey for West Nile virus in horses in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schuffenecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 157 (22), pp.711-713. </w:t></w:r><w:hyperlink r:id="rId1811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.157.22.711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile virus infections: overview and epidemiological update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile virus surveillance, Guadeloupe, 2003-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley J. Blitvich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Molia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vachiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (7), pp.1100-1103. </w:t></w:r><w:hyperlink r:id="rId1818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid1107.050105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue virus in the French Island of Reunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hamblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 106 (3-4), pp.157-165. </w:t></w:r><w:hyperlink r:id="rId1821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2004.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Culicoides, diptères hématophages vecteurs de la fièvre catarrhale du mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chermette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Millemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 158 (3), pp.213-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection par le virus de la fièvre du Nil occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36 (252), pp.46-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre catarrhale du mouton sur l'île de la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 48, pp.101-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du dispositif de surveillance de l'infection à virus West Nile en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats d'une enquête sérologique sur l'infection à virus West Nile chez les équidés dans le Var, en 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (2), pp.114-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RESPE ou Réseau d'Epidémiosurveillance en pathologie équine : bilan des résultats 2003-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nucleotide sequence of foot-and-mouth disease virus O/FRA/1/2001 and comparison with its British parental strain O/UKG/35/2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nobiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 108 (1-2), pp.225-229. </w:t></w:r><w:hyperlink r:id="rId1836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2004.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémiologie descriptive et moléculaire de la bluetongue en Corse en 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Parodil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 48, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévalence de l'infection par le virus West Nile chez le cheval en Camargue en 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel J. Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 156 (2), pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la surveillance West Nile en France en 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outbreak of epizootic haemorrhagic disease on the island of Reunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hamblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 155 (14), pp.422-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte concertée contre l'infection à virus West Nile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 46, pp.63-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités en pathologie du cheval : les maladies infectieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 157 (1), pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile : worldwide current situation in animals and humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Murgue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (5), pp.343-355. </w:t></w:r><w:hyperlink r:id="rId1853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cimid.2004.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epidemiology and diagnosis of bluetongue with particular reference to Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hamblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 77 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId1856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rvsc.2003.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prélèvements utiles lors de jetage chez le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile outbreak in horses in Southern France : september 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Hars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance Weekly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (41), pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in comparative medicine: some zoonoses threatening man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 188 (5), pp.823-836. </w:t></w:r><w:hyperlink r:id="rId1862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0001-4079(19)33732-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile Virus, Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Quirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (4), pp.706-708. </w:t></w:r><w:hyperlink r:id="rId1866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid1004.030465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les virus de la fièvre catarrhale des ovins (FCO) et de la fièvre du Nil occidental (West-Nile) : le retour !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Mailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44, pp.127-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and equine West Nile virus infections in France, Augus-September 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Goffette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance Weekly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (43), pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on the safety and immunogenicity of the South African bluetongue virus serotype 2 monovalent vaccine : Specific detection of the vaccine strain genome by RT-PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Grillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zentralblatt für Veterinärmedizin Reihe B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50 (7), pp.316-321. </w:t></w:r><w:hyperlink r:id="rId1873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1439-0450.2003.00682.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la fièvre catarrhale ovine en France : bilan 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Grégory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hendrikx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Biteau-Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention vaccinale de deux maladies émergentes à vecteur : la fièvre catarrhale du mouton et l’infection à virus West Nile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 156 (6), pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment prévenir et soigner les grippes des équidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22, pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests cliniques : Des lésions buccales sur un mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vernozy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of genome segments 2, 7 and 10 of bluetongue viruses serotype 2 for differentiation between field isolates and the vaccine strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Coupier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mure-Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (6), pp.777-789. </w:t></w:r><w:hyperlink r:id="rId1885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/vetres:2003036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment détecter l’émergence vraie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Lautraite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44, pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques et santé animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Pasteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.121-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de l’artérite virale équine : nouveaux outils de diagnostic, sélection de déterminants antigèniques à partir de banques peptidiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Iniguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association des Anciens Elèves de l'Institut Pasteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 174, pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incursion of bluetongue in Tunisia: molecular characterization of viral strains [Incursion de la fievre catarrhale ovine en Tunisie: caracterisation moleculaire des isolats viraux]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Zekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 56 (3-4), pp.121-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical myoglobinuria : a new disease ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43, pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le virus de la maladie de Borna, un virus émergent en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43, pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epizootie de fièvre catarrhale en Corse en 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Coupier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mure-Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association des Anciens Elèves de l'Institut Pasteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 174, pp.10-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de l'infection à virus West Nile en France en 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La myoglobinurie atypique des équidés : une nouvelle maladie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 156 (1), pp.72-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Isolation of Equine Herpesviruses 1 and 4 from Horses in Normandy: an Autopsy Study of Tissue Distribution in Relation to Vaccination Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Taouji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Collobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zentralblatt für Veterinärmedizin Reihe B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49 (8), pp.394-399. </w:t></w:r><w:hyperlink r:id="rId1908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1439-0450.2002.00590.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile Virus Outbreak in Horses, Southern France, 2000: Results of a Serosurvey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Pouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Marendat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (8), pp.777-782. </w:t></w:r><w:hyperlink r:id="rId1914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid0808.010486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borna disease: current knowledge and virus detection in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (2), pp.127-138. </w:t></w:r><w:hyperlink r:id="rId1917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/vetres:2002002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translocation portals for the substrates and products of a viral transcription complex: the bluetongue virus core.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Diprose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jn Burroughs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gc Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goldsmith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20, pp.7229-7239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Nile Outbreak in Horses in Southern France, 2000: The Return after 35 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Murgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Murri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7 (4), pp.692-696. </w:t></w:r><w:hyperlink r:id="rId1928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid0704.010417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African horse sickness in Senegal: serotype identification and nucleotide sequence determination of segment S10 by RT-PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Seignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Davoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 146 (4), pp.107-108. </w:t></w:r><w:hyperlink r:id="rId1932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.146.4.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation of bacteriophage display libraries to identify peptide sequences recognised by Equine herpesvirus type 1 specific equine sera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Birch-Machin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Iniguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Marault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 88 (1), pp.89-104. </w:t></w:r><w:hyperlink r:id="rId1938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0166-0934(00)00183-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of an equine foamy virus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Tobaly-Tapiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bittoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 74 (9), pp.4064-73. </w:t></w:r><w:hyperlink r:id="rId1946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jvi.74.9.4064-4073.2000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of an internal standard used in RT nested PCR for Borna Disease Virus RNA detection in biological samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31 (6), pp.565-572. </w:t></w:r><w:hyperlink r:id="rId1948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/vetres:2000140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The highly ordered double-stranded RNA genome of bluetongue virus revealed by crystallography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Diprose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Malby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jn Burroughs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 97, pp.481-490. </w:t></w:r><w:hyperlink r:id="rId1952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0092-8674(00)80758-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of ELISA for the detection of African horse sickness virus antigens and antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cubillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hooghuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez-Vizcaino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diaz-Laviada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology -Supplement-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.311-315. </w:t></w:r><w:hyperlink r:id="rId1959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-6823-3_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular epidemiology of African horse sickness virus based on analyses and comparisons of genome segments 7 and 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology -Supplement-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.221-234. </w:t></w:r><w:hyperlink r:id="rId1964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-6823-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The atomic structure of the bluetongue virus core.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jn Burroughs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Diprose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Malby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 395, pp.470-478. </w:t></w:r><w:hyperlink r:id="rId1966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/26694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural studies of orbivirus particles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Stuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Malby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Diprose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arch Virol Suppl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14, pp.235-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of African horse sickness virus in the blood of experimentally infected horses: comparison of virus isolation and a PCR assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Moulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cruciere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.W Laegreid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 62 (3), pp.229-232. </w:t></w:r><w:hyperlink r:id="rId1976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0034-5288(97)90195-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation of African horse sickness viruses by polymerase chain reaction and segments 10 restriction patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruciere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 47 (3-4), pp.365-375. </w:t></w:r><w:hyperlink r:id="rId1980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0378-1135(95)00104-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the polymerase chain reaction to the detection of African horse sickness viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wade-Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruciere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 53 (1), pp.47-54. </w:t></w:r><w:hyperlink r:id="rId1984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0166-0934(94)00175-g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of equine hepatic encephalopathy in France in 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 134 (1), pp.18-19. </w:t></w:r><w:hyperlink r:id="rId1990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.134.1.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and molecular epidemiology of the African horsesickness virus by the polymerase chain reaction and restriction patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Moulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Crucière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 24 (5), pp.385-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique sur l'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke, Nina Graveline, Barbara Lacor, Sylvain Pellerin, David Renaudeau, Eric Sauquet, [coordi. éditoriale]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap. 9, </w:t></w:r><w:hyperlink r:id="rId1999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-239, 2025, Synthèses, 978-2-7592-4011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RT-PCR assays for detection and typing of Epizootic Haemorrhagic Disease virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , In press, Springer Protocols, 978-1-0716-4034-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. James Maclachlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrie Batten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet A. van Rijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(eds Samia Metwally, Ahmed El Idrissi, Gerrit Viljoen). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Vaccines: Principles and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId2004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978111950552. </w:t></w:r><w:hyperlink r:id="rId2005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119506287.ch20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coronavirus animaux : ce qu’ils nous apprennent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Poder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coronavirus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 173, 2020, </w:t></w:r><w:hyperlink r:id="rId2007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bavf.2020.70916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue virus: from BTV-1 to BTV-27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Belbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Loeffler's footsteps – Viral genomics in the era of high-throughput sequencing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 99, </w:t></w:r><w:hyperlink r:id="rId2009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press - Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 257 p., 2017, Advances in Virus Research, 978-0-12-812598-4 9780128125984. </w:t></w:r><w:hyperlink r:id="rId2010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aivir.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmallenberg virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Doceul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gouzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId2012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9780470016176 9780470015902. </w:t></w:r><w:hyperlink r:id="rId2013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470015902.a0024785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surveillance du virus en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Capek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le virus du Nil occidental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.240, 2013, Synthèses (Quae), 978-2-7592-1968-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peste équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de bonnes pratiques sanitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commencez à saisir le nom de l'éditeur, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-Point RT-PCR Assays for Detection and Typing of Epizootic Hemorrhagic Disease Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humana. , 2838, pp.185-195, 2024, Methods in Molecular Biology, 978-1-0716-4034-0. </w:t></w:r><w:hyperlink r:id="rId2018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-4035-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04670525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Detection of Epizootic Haemorrhagic Disease virus in the European Union, Italy-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Lorusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Cappai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Loi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigia Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Ruiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03923270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one health approach to investigating an outbreak of alimentary tick-borne encephalitis in a non-endemic area in France (Ain, Eastern France): a longitudinal serological study in livestock, detection in ticks, and the first TBE virus isolation and molecular characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Amaral Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03648991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la saison 2021 de fièvre West Nile en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn M. Dheilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Decors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question -Réponses sur... La fièvre Catarrhale ovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maladie hémorragiqueépizootique des cervidés succédera-t-elle à la fièvrecatarrhale ovine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Desprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Belbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.110-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance et lutte contre l'épizootie 2013 de fièvre catarrhale ovine de sérotype 1 en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des SNGTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reims, France, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la spécificité de deux kits Elisa commerciaux pour la détection des anticorps anti-virus de la fiévre aphteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Relmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila K. Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Allemandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe journées francophones de virologie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Institut Pasteur, France, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un virus émergent dans le nord et l'ouest de l'Europe : le virus Schmallenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international francophone de microbiologie CIFMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulouse, France, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'unité de virologie du laboratoire de santéanimale de l'ANSES d'Alfort à l'expertise internationale dans le cadre de la lutte contre la fièvre aphteuse. Rôle au sein de l'EU-FMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tunis, Tunisie, Tunisie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réémergence de la fiévre catarrhale ovine en Corse en 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jb Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l’AEEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Maisons-Alfort, France, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie moléculaire du virus de la peste équine : étude de la diversité génomique des souches par amplification génique, séquencage et comparaison de la séquence du fragment 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochimie, Biologie Moléculaire. Université Henri Poincaré - Nancy 1, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId2034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1995NAN10466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01747122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId2035"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462719v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458009v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457979v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457942v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457935v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465989v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455087v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Laloy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H&#228;gglund" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Penverne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Huet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina N&#228;slund" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457966v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457983v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457953v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462708v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457989v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05454519v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tinak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Malik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Romey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Dirb&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05434129v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumarest" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teheipuaura Helle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Relmy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Salomez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labib Bakkali Kassimi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457975v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457948v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457919v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465981v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05434402v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457925v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05434428v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Viry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dhune" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05459928v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ababneh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth M.S. Abdulrasool" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisa Al Ameer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliya Al-Ansari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Al Mamari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457995v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457973v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemesle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dujardin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fablet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cochet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Berry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chaillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o La Rosa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04745381v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04572800v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04572806v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Toneatti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Turpaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Postic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Le Bidel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04785593v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tritz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04601472v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04598436v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04745398v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Zientara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04745383v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04745379v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04745387v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04572798v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zientara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondard M" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breard E" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04804389v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussaini Ularamu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulnaci Bulut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Jamal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Khan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803740v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Litz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Alvarez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sehl-Ewert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Breithaupt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04594777v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583102v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04647306v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04745390v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04745389v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04572804v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04572802v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04745395v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04588257v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803765v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571202v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571079v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571077v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571054v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571251v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Br&#233;ard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426361v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sarry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567985v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C V Mign&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dumarest" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Helle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tritz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571272v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426762v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ahmed Al-Rawahi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahja Al-Riyami" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elshafie Ibrahim" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senan Baqir" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426628v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570093v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teheipuaura Mariteragi-Helle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Amaral-Moraes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Decors" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571035v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571244v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426944v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Landmesser" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571043v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571289v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571296v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570087v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chevrier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Ramage" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426436v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501485v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571017v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570101v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485131v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cochet-Bernoin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Gorna" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571200v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571156v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurilia Marcacci" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Sghaier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sailleau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Thabet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845717v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571117v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571111v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudrimont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570082v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Hohl" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483455v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524159v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheyla Benfrid" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571171v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571182v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Valle-Casuso" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gaudaire" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Munier-Lehmann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524015v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571141v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Lorusso" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571190v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524194v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082836v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Hutet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Messaoudi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jacob" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493410v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Kundlacz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570080v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Amaral Moraes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524148v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sena Inel Turgut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelin Tuncer G&#246;ktuna" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Cok&#231;aliskan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524003v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571226v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571219v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04523885v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham J. Belsham" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570887v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571087v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570961v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beck" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leparc Goffart" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Franke" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570904v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355807v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gonzalez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danckaert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570933v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04523929v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04523870v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03405801v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thieulent" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sutton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.83_13495" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03374819v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madeline" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.95_13495" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570922v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vinomack" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viarouge" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570943v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570953v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouce" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570984v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570868v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03219395v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571003v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570856v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Poder" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570839v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04522406v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Blaise-Boisseau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pfaff" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286181v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Suzanne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03952901v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04514003v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hamers" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570558v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Desoutter" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Deberg&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bichet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2019.0768" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570692v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Belbis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03952913v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04522325v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eschbaumer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03952886v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03952925v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03952922v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04522364v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570503v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570484v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286202v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03952906v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03952861v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570720v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03952876v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04513975v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Zoli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570736v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polly Roy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Losada" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570724v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441559v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Borde" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294033v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493444v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441809v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570069v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286222v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04442182v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441696v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441892v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaye Laye Diop" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Diop" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Moustapha Lo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04442081v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286392v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04442031v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418416v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quenault" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418387v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493467v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273332v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hans" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.150" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953721v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Amelot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796222v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Doceul" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chauveau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lara" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Breard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796109v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pradier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740275v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796128v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740278v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila K. Gorna" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie G&#235;olier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762418v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berthet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Lowenski" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746135v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leblond" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803919v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803363v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schwartz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810319v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806139v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808867v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Moreau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805249v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ruscanu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Pascale" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Hemati" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourge" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803382v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Elhmouzi-Younes" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806768v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oura" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ivens" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bankwska" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batten" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003256v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Guy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilye Leboucher" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dominguez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Garnier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806834v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806770v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744463v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Adam" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2011.07.421" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811353v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mertens" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despres" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bahuon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806733v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Desprat" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806772v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Carocci" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806767v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745193v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2011.07.138" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92HSJ920-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806792v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cordonnier-Lefort" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806779v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806771v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806785v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806783v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806791v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ali Al Ahmad Mohamad" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Pellerin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larrat" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatagno" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808555v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Keller" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brea Martinez Lopez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cay" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806786v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bergeron" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806841v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806798v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806784v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811901v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815222v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Audeval" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Br&#233;ard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Batten" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813109v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814345v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mayer" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mercier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812998v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815337v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815340v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kutasi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sardi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Biksi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816689v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sellal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812681v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812347v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819553v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bakonyi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ferenczi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815339v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815847v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouet-Cararo" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fournier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szelechowski" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Russo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814277v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouet-Carara" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813571v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812958v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815192v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814124v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813973v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822436v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mertens" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816262v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tisserant" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816888v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hars" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813217v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816757v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813637v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813261v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815020v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811993v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812954v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814279v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Brehin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dauphin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Frenkiel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labie" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812450v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812103v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811961v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813430v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757688v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hebia-Fellah" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leaut&#233;" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fieni" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Marie Imbert-Marcille" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757645v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laugier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816813v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lebreton" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Remond" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751776v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Saegerman" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Berkvens" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ps Mellor" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Dal Pozzo" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Porter" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813652v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813783v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752912v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mayer" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mercier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813466v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823531v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourch" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Desvars" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naig Halos" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duval" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Punelle" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756923v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Br&#233;hin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Dauphin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Frenkiel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Maingault" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821532v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Urien" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757426v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2006.12.005" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XLBQP04-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755532v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Breard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816616v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814898v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miszczak" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Zhang" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udeni Balasuriya" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816704v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zeller" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Durand" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815273v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816009v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gerbier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baldet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C&#234;tre-Sossah" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Biteau-Coroller" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814312v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pignolet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816459v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Albina" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gelfi" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816874v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pepin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bou&#233;" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castric" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Cliquet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752090v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823711v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hebia" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Destrumelle" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812226v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Parodi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mathieu" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764541v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811845v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rolle" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812729v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816918v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nobiron" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Delmas" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Remond" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814939v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernadac" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gicquel" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814196v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saison" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813622v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814890v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Guibert" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wolle" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aubert" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812525v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Hamers" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hudelet" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Blanchet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Werle-Lapostolle" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814782v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814494v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca Batten" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Rooij" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kris de Clercq" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hoffman" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820145v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hebia" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Destrumelle" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826562v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826297v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aug&#233;" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pradel" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mortamais" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chavernac" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829169v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouchot" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826986v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826437v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825438v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826324v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760100v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828669v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pilet" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758656v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbier" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hendrikx" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roger" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Biteau-Coroller" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826032v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827015v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828476v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759931v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bicout" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Heng" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826854v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828154v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moutou" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825419v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826962v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827055v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829216v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Schuffenecker" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mailles" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826916v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828662v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831996v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Charvenac" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Keck" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826641v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826445v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826194v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moussu" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010133v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lantremange" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art11" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314842v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art11-GB" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05435632v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2025.1113" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05046705v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lakhrif" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Poup&#233;e-Beaug&#233;" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boursin" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lantier" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01123-y" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457911v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457905v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2025014" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04572758v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Migne" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04520238v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elshafie Ibrahim Elshafie" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemma Wadsworth" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2023.106113" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04572760v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04520252v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2024.1036" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04648153v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovena Veerapa-Mangroo" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqbal Mohammad Issack" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cardinale" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Ranaivomialy" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202742" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04670529v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4035-7_11" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05364559v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schimmich" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Vabret" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Valle-Casuso" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17010005" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04648131v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perrocheau" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harentsoaniaina Rasamoelina-Andriamanivo" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Alexandre" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202741" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568823v2" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01290-1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04594752v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04793042v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garin" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vorimore" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2024.199489" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916194v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bigeard" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pezzi" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Klitting" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ayhan" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory l'Ambert" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012754" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04421302v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Acevedo" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maray Curiel" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16010164" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04688904v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Herder" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caporale" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Maclean" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pintus" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Huang" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012466" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03908997v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thabet" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Curini" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15010016" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03918259v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2023.71016" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04139009v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Alexandra Crivei" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Cristina Crivei" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15010186" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04365581v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;bert" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Froger" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Madeline" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lecouturier" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lemans" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci10100592" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04365559v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2023.0988" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04233108v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/9555213" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04145201v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Roux" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15061259" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027297v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15030666" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04139007v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fiacre" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lambrecht" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15051094" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470972v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Spedicato" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Profeta" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Teodori" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Leone" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12834/VetIt.3433.23112.1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055605v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Crane D&#8217;Heysselaer" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Parisi" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lisson" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruy&#232;re" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Donneau" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12030382" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04138666v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Mart&#237;n-Faivre" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boura&#239;ma-Lelong" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2023.114756" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04078303v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cappai" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Loi" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigia Pinna" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Ruiu" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2905.221773" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04139016v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Laabassi" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Dheilly" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Amaral" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2023.101947" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03897910v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lefebvre" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2022.0972" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03897920v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14102129" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03926629v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chatenet" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salat" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14122719" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03897924v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cicille Ba Gahn" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Talla Seck" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbengu&#233; Ndiaye" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2022.106487" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03897915v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2022.0969" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03648941v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumarest Marine" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.863725" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03897901v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2022.0973" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03659032v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14020182" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418791v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Attoui" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P C Mertens" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112208" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348961v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pourcelot" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13020230" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03227539v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Sullivan" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kerviel" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.04.034" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03899563v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lamglait" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Quenault" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1040638720978389" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03897957v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beaud" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13091741" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087727v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Moreau" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gil" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Exbrayat" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakotoarivony" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01834-20" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942182v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labib Bakkali-Kassimi" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627950v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hagglund" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Naslund" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13332" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03897866v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wilson" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Mitzel" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Savini" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Richt" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.593872" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874788v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Sailleau" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vanhomwegen" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Delaplace" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caro" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13659" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355185v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea V&#246;gtlin" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Paton" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie L Barnabei" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jose Sanchez-Vazquez" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.552670" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03899570v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2020.09.041" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899502v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13466" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02888514v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Carlos Valle-Casuso" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Martin-Faivre" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66944-4" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350088v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9110908" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558321v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Pascall" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Nomikou" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana da Silva Filipe" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000673" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03899587v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Molina" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Odibo" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Obi&#269;an" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.20854" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03219248v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2020.104931" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987722v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Donnet" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13586" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03022297v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106492" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445465v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Lefebvre" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Costa" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Blaise-Boisseau" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-019-0151-3" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629001v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dommergues" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle M&#233;tras" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouanibou Youssouffi" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2018.12.037" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03899591v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11070672" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619415v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Faure" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Zanella" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100903" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890819v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ahmed" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abd El-Fatah Mahmoud" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.04.033" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622253v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas Cruz" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gallois" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fontugne" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Allain" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Denoual" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3269-7" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628114v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11010053" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618530v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arada Izzedine Abdel-Aziz" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vms3.206" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887949v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Amaral da Silva Moraes" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;ger" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00336-19" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618610v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gorlier" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13060" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02313831v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leparc-Goffart" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007162" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628090v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel James Maclachlan" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Wilson" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen A. Richt" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2018.12.005" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619842v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Duran-Ferrer" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Ag&#252;ero" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12968" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627630v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Flannery" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Sanz-Bernardo" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ashby" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Brown" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carpenter" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13131" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968305v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2018.10.013" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914013v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lilin" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12834/VetIt.2104.11179.1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03432658v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Courtejoie" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Br&#233;ard" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sailleau" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vitour" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12718" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621503v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Mejri" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ben Dhaou" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Jemli" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12834/VetIt.973.5129.2" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621591v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verdezoto" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12625" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625265v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Schulz" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12746" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627517v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12780" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627026v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12660" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904505v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaudaire" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecouturier" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pon&#231;on" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morilland" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laugier" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12657" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904498v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girault" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wattiau" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saqib" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vorimore" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2018.05.004" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZPXRP1N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621292v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Gache" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Authi&#233;" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dion" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.104769" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627076v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leroux" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12919" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623757v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laroucau" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Lucia de Assis Santana" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Paulo Miranda da Silveira" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2017.11.014" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941514v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zientara" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TBED.12648" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626204v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan G&#233;raud" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carnicer" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2018.10.005" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSHX8KD6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622053v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2018.11.005" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9502BH24-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626988v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annebel R. de Vleeschauwer" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaocui Zhou" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gamier" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Watier" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.02.074" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03432410v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bournez" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorlier" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12652" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629119v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005936" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604980v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12371" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627534v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12453" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602264v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina C. Celma" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Stewart" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Wernike" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gonzalez-Molleda" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01892-16" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607542v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gouzil" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01263-16" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675153v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cardinale" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecollinet" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M Rakotoharinome" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaomanana" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2017.06.006" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628017v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ullah" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Jamal" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Kakar" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12548" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620145v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lulla" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2017.06.023" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620047v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vms3.63" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640968v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pozzi" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2017.10.011" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GMFXKXH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625147v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pompei Bolfa" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Jeon" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Loftis" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Leslie" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marchi" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2017.06.023" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FD29J54-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602457v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almuneda Sanchez-Matamoros" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Kukielka" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12340" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0LRDLB95-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606855v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20506/rst.35.3.2571" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002263v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Maganga" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Ngoubangoye" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tsoumbou" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-016-0535-1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634602v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez-Matamoros" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nieto-Pelegrin" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rivera-Arroyo" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12503" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MLRV372V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602395v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Babay" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/004.2016.025" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904539v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Manson" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2212.161272" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638197v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Hanon" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Vandenberge" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Deruelle" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse de Leeuw" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris de Clercq" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2015.12.001" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607216v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00163-16" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602420v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jenckel" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000557" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630171v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marianneau" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941538v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gorna" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Relmy" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romey" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blaise-Boisseau" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2016.03.020" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636573v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis-Dimitrios Katsoulos" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nektarios D. Giadinis" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafeim C. Chaintoutis" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysostomos I. Dovas" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Kiossis" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-015-0974-5" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630179v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Tapprest" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Foucher" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01643780v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Comtet" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12578" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601915v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Braud" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kaandorp" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourgeois" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2212.150983" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205127v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paulous" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/678084" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630734v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12076" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDC7DE4433675EA9CC623F5E3FEB144EB1CB2471/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633660v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Perrin" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12207" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSQRW06R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03897839v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Maclachlan" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Mayo" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Daniels" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20506/rst.34.2.2360" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192914v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Ftaich" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ciancia" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viarouge" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barry" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ratinier" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01541-15" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637470v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. James Maclachlan" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie E. Mayo" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Daniels" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Savini" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633656v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vandenbussche" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Rosseel" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12178" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3C2EB6F694BB84F5E5298DCF9EA6FB40A9F0E3F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629871v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227303v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Amelot" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mamache" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12209" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2BFLX7PP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290712v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soa Fy Andriamandimby" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ravalohery" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Reynes" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2015.02.009" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904532v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Verwoerd" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-P Pastoret" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20506/rst.34.1.2342" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904508v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00016-15" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639637v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Haegeman" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2014.11.053" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDH1XH19-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637770v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla T. Weyer" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632635v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2015.0615" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636483v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Raballand" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Pelzer" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12198" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WBGP8J77-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633653v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631338v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132540" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639643v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD14367" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904494v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lela Kopliku" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-015-2526-8" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904522v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laloy" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riou" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barc" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belbis" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-015-0516-4" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635811v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faverjon" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631394v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bracard" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2001.130411" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904519v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dominguez" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Touratier" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrin" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fediaevsky" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-014-0248-x" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631957v1" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01235-14" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639486v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Conraths" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Granzow" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2014.03.021" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374174v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Catinot" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viard" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-45-37" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223536v1" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H.M. van Der Poel" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Steinbach" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Valarcher" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.102180" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190014v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2013.10.027" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190012v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonito Pag&#232;s" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Urien" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Talavera" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083683" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639418v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Houndje" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2014.03.003" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447444v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639500v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bouet Cararo" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Caruso" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokunthea Top" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111605" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274554v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cetre-Sossah" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roger" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Rieau" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2014.02.007" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640201v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rives" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Miller" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2014.09.006" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWHNJ80P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953596v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblond" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637548v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos N. Brozos" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-013-0449-5" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638674v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Anderson" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Zohari" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2014.09.066" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639601v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauziah Mohd Jaafar" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Belhouchet" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2014.05.056" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290562v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Halos" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-45-52" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636552v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zanella" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12048" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-92MR94D5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942189v1" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirck H&#246;per" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beer" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2012.140924" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190011v1" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. James Maclachlana" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Henderson" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2013.09.040" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633888v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Lovgren Bengtsson" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell-Olov Gronvik" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CVI.00776-13" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223548v1" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysostomos Dovas" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papanastassopoulou" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gewehr" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Danis" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2014.01.004" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946322v1" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Manuguerra" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gessain" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01935-14" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644406v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Hoffmann" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette B&#248;tner" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2013.06.030" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWB1S9FQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651880v1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1902.121281" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645579v1" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moulin" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2013.06.020" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKWC8PQT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650249v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Jim&#233;nez-Clavero" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Nowotny" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph10116049" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642966v1" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651775v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubois" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2012.11.016" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74VPDV72-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748026v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Shaw" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ratinier" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Filipe Nunes" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02266-12" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650949v1" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Comtet" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CVI.00229-13" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645366v1" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2013.06.026" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ5ZLGHV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647069v1" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51806" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645908v1" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Boogaerts" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meyrueix" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1911.130464" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651632v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-31" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651136v1" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel S&#225;nchez-Vizca&#237;no" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2013.01.010" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C35L47G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001027v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ruscanu Ruscanu" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Bourge" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me J. Lecardonnel" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00631-13" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651088v1" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Donadieu" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Servely" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084473" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648742v1" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00678-13" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646280v1" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053446" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190081v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coulpier" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v5112856" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646750v1" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bouet-Cararo" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052513" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01659355v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pardigon" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Panthier" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047666" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642254v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651921v1" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Z. Ali Al Ahmad" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bruyas" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Pellerin" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatagnon" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.05.024" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFKCQHG7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191103v1" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642995v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pon&#231;on" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807468v1" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00430-12" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645286v1" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642985v1" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2012.0440" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642344v1" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855568v1" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourge" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.06716-11" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651083v1" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Amat" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.100485" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643382v1" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191248v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Languille" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904510v1" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dominguez" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hendrikx" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calavas" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ja&#255;" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.100883" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03858597v1" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Derzelle" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garin-Bastuji" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642967v1" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Languille" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651496v1" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S R. Porter" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tritz" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cantile" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1865-1682.2010.01196.x" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED5DC21779418DEC77F3D6C880E4C8EB77E5825D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191088v1" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillotin" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-18" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191083v1" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2011.09.006" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191150v1" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Coulon" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-96" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648409v1" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645586v1" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939562v1" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiko E. Matsuo" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina C.P C. C. Celma" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Boyce" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Viarouge" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.05412-11" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642973v1" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939516v1" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot M. Carocci" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;lene H. Huet" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Romey" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony A. Relmy" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00394-11" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651414v1" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Z Ali Al Ahmad" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Pellerin" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C&#233;cile" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2011.01.025" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8ZNJGJL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642952v1" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228308v1" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Echbaumer" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regula Wackerlin" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vasini" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2011.04.049" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651326v1" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Madani" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nomikou" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadaoui" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2010.10.002" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T0LCPT6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643279v1" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Porter" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650754v1" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kutasi" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bakonyi" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Biksi" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferenczi" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-1676.2011.0715.x" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666561v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stewart" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bhatia" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N. Athmaran" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Noad" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gastaldi" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2009.10.072" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K68KBN6J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667779v1" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Leblanc" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bruun Rasmussen" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovita Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Dam Rasmussen" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2010.03.032" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZG9M630-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662703v1" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ninio" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Augot" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fert&#233;" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2010172172" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00546684v1" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jallet" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guibert" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2010.11.068" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWFZX8RM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193783v1" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660321v1" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Sammin" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Ryan" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel P. Ferris" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic P. King" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1865-1682.2010.01141.x" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QKPV7Q28-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662212v1" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662131v1" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653697v1" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660717v1" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661100v1" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mertens" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Oura" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Houdart" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1865-1682.2009.01092.x" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PDLHWKVH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663931v1" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gartioux" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lagalisse" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maillard" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661143v1" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haru-Hisa Takamatsu" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00626-09" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654759v1" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mellor" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00404242v1" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dory" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle R&#233;mond" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ven" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Backovic" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2008.11.005" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653328v1" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lecolinet" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663944v1" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Franquet" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacourt" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robergeot" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bordes" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655731v1" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Makoschey" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Maclachlan" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L von Der Wuijckhuise" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Kirschvink" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664065v1" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Parida" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2008.10.036" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKVG8M4M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654340v1" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bouet" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00404759v1" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2009.03.004" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223129v1" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fi&#233;ni" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2009.01.009" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-865B67PV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663235v1" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663454v1" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Grillet" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Parodi" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.162.6.173" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660048v1" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656079v1" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902945v1" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008023" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667963v1" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushila Maan" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narender S. Maan" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Ross-Smith" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie A. Batten" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. Shaw" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2008.04.028" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662499v1" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Rodriguez-Sanchez" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovita Fernandez-Pinero" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Bel&#225;k" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2008.03.029" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K3ZMWBV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660009v1" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Saegerman" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Berkvens" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip S. Mellor" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Porter" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667964v1" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Manuel Sanchez-Vinaino" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2007.07.006" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXVQC93Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227900v1" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Valon" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47964" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656902v1" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Coroller" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouillet" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661689v1" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Vanbinst" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vandemeulebroucke" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesya Goris" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2008.06.005" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96KTDL2L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654751v1" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pitel" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevan Guix" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817726v1" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mohd Jaafar" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhouchet" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biagini" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.83076-0" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656308v1" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Armengaud" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cicchelero" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capek" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal del Giudice" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mantey" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655187v1" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bounaadja" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655727v1" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udeni B.R. Balasuriya" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-007-1040-z" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8JCZJBLK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657466v1" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fi&#233;ni" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pellerin" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2007.03.006" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXB4JXJ9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661325v1" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667479v1" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2006.11.007" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXQ7GJ7W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667825v1" TargetMode="External"/><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mast" TargetMode="External"/><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Czaplicki" TargetMode="External"/><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1304.061136" TargetMode="External"/><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658094v1" TargetMode="External"/><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Stallknecht" TargetMode="External"/><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D. Boone" TargetMode="External"/><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia H. Goekjian" TargetMode="External"/><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2007.07.009" TargetMode="External"/><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0VPWGNZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654148v1" TargetMode="External"/><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2007.0045" TargetMode="External"/><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660378v1" TargetMode="External"/><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hamblin" TargetMode="External"/><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P.C. Mertens" TargetMode="External"/><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2007.01.002" TargetMode="External"/><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81K65VD2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667743v1" TargetMode="External"/><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prom&#233;" TargetMode="External"/><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2007.06.052" TargetMode="External"/><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-078SF89L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656122v1" TargetMode="External"/><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guis" TargetMode="External"/><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667961v1" TargetMode="External"/><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Catinot" TargetMode="External"/><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.160.13.431" TargetMode="External"/><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660948v1" TargetMode="External"/><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653411v1" TargetMode="External"/><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653611v1" TargetMode="External"/><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657690v1" TargetMode="External"/><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665051v1" TargetMode="External"/><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina D.C. St&#228;rk" TargetMode="External"/><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2006.07.012" TargetMode="External"/><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLRTKLN9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664414v1" TargetMode="External"/><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saison" TargetMode="External"/><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bernadac" TargetMode="External"/><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653738v1" TargetMode="External"/><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hebia" TargetMode="External"/><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Destrumelle" TargetMode="External"/><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosei.2006.03.064" TargetMode="External"/><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778314v1" TargetMode="External"/><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maillard" TargetMode="External"/><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653887v1" TargetMode="External"/><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mathieu" TargetMode="External"/><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658843v1" TargetMode="External"/><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778424v1" TargetMode="External"/><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660769v1" TargetMode="External"/><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gourreau" TargetMode="External"/><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777946v1" TargetMode="External"/><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653511v1" TargetMode="External"/><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662293v1" TargetMode="External"/><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Meester" TargetMode="External"/><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.159.10.327-a" TargetMode="External"/><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777982v1" TargetMode="External"/><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676671v1" TargetMode="External"/><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Zeller" TargetMode="External"/><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hendrickx" TargetMode="External"/><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683053v1" TargetMode="External"/><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Comby" TargetMode="External"/><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670454v1" TargetMode="External"/><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Parodil" TargetMode="External"/><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouchot" TargetMode="External"/><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680990v1" TargetMode="External"/><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chermette" TargetMode="External"/><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676046v1" TargetMode="External"/><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676476v1" TargetMode="External"/><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schuffenecker" TargetMode="External"/><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.157.22.711" TargetMode="External"/><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904528v1" TargetMode="External"/><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678633v1" TargetMode="External"/><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hamblin" TargetMode="External"/><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2004.11.018" TargetMode="External"/><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN6VNR0X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677855v1" TargetMode="External"/><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley J. Blitvich" TargetMode="External"/><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pradel" TargetMode="External"/><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Molia" TargetMode="External"/><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vachiery" TargetMode="External"/><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1107.050105" TargetMode="External"/><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672181v1" TargetMode="External"/><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679548v1" TargetMode="External"/><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Galibert" TargetMode="External"/><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678556v1" TargetMode="External"/><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673500v1" TargetMode="External"/><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Tapprest" TargetMode="External"/><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681932v1" TargetMode="External"/><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kaiser" TargetMode="External"/><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2004.08.023" TargetMode="External"/><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPX2R108-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681210v1" TargetMode="External"/><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quirin" TargetMode="External"/><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salas" TargetMode="External"/><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1004.030465" TargetMode="External"/><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670711v1" TargetMode="External"/><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-4079(19)33732-X" TargetMode="External"/><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683182v1" TargetMode="External"/><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Murgue" TargetMode="External"/><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2004.03.009" TargetMode="External"/><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R65HSDT7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682581v1" TargetMode="External"/><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hammoumi" TargetMode="External"/><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2003.08.004" TargetMode="External"/><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F3G0Q9M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675475v1" TargetMode="External"/><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Graham" TargetMode="External"/><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673833v1" TargetMode="External"/><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mailles" TargetMode="External"/><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670179v1" TargetMode="External"/><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673657v1" TargetMode="External"/><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671254v1" TargetMode="External"/><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Languille" TargetMode="External"/><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673879v1" TargetMode="External"/><Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hammoumi" TargetMode="External"/><Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Coupier" TargetMode="External"/><Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mure-Ravaud" TargetMode="External"/><Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678187v1" TargetMode="External"/><Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678761v1" TargetMode="External"/><Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moussu" TargetMode="External"/><Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bermann" TargetMode="External"/><Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681828v1" TargetMode="External"/><Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vernozy" TargetMode="External"/><Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leterrier" TargetMode="External"/><Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902778v1" TargetMode="External"/><Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Coupier" TargetMode="External"/><Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mure-Ravaud" TargetMode="External"/><Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2003036" TargetMode="External"/><Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670608v1" TargetMode="External"/><Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672740v1" TargetMode="External"/><Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Durand" TargetMode="External"/><Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Goffette" TargetMode="External"/><Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679038v1" TargetMode="External"/><Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Russo" TargetMode="External"/><Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0450.2003.00682.x" TargetMode="External"/><Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0S6RCC4P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677968v1" TargetMode="External"/><Relationship Id="rId1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moutou" TargetMode="External"/><Relationship Id="rId1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lautraite" TargetMode="External"/><Relationship Id="rId1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672308v1" TargetMode="External"/><Relationship Id="rId1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669346v1" TargetMode="External"/><Relationship Id="rId1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Iniguez" TargetMode="External"/><Relationship Id="rId1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670072v1" TargetMode="External"/><Relationship Id="rId1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670128v1" TargetMode="External"/><Relationship Id="rId1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672217v1" TargetMode="External"/><Relationship Id="rId1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gr&#233;gory" TargetMode="External"/><Relationship Id="rId1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672479v1" TargetMode="External"/><Relationship Id="rId1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ben Fredj" TargetMode="External"/><Relationship Id="rId1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zekri" TargetMode="External"/><Relationship Id="rId1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680404v1" TargetMode="External"/><Relationship Id="rId1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677015v1" TargetMode="External"/><Relationship Id="rId1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225108v1" TargetMode="External"/><Relationship Id="rId1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Taouji" TargetMode="External"/><Relationship Id="rId1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collobert" TargetMode="External"/><Relationship Id="rId1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gicquel" TargetMode="External"/><Relationship Id="rId1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisseau" TargetMode="External"/><Relationship Id="rId1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0450.2002.00590.x" TargetMode="External"/><Relationship Id="rId1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3FRM2NG5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902621v1" TargetMode="External"/><Relationship Id="rId1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legay" TargetMode="External"/><Relationship Id="rId1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2002002" TargetMode="External"/><Relationship Id="rId1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904535v1" TargetMode="External"/><Relationship Id="rId1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chevalier" TargetMode="External"/><Relationship Id="rId1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pouillot" TargetMode="External"/><Relationship Id="rId1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Marendat" TargetMode="External"/><Relationship Id="rId1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid0808.010486" TargetMode="External"/><Relationship Id="rId1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314282v1" TargetMode="External"/><Relationship Id="rId1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Diprose" TargetMode="External"/><Relationship Id="rId1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jn Burroughs" TargetMode="External"/><Relationship Id="rId1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gc Sutton" TargetMode="External"/><Relationship Id="rId1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldsmith" TargetMode="External"/><Relationship Id="rId1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouet" TargetMode="External"/><Relationship Id="rId1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904534v1" TargetMode="External"/><Relationship Id="rId1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Murri" TargetMode="External"/><Relationship Id="rId1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Durand" TargetMode="External"/><Relationship Id="rId1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Durand" TargetMode="External"/><Relationship Id="rId1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid0704.010417" TargetMode="External"/><Relationship Id="rId1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902675v1" TargetMode="External"/><Relationship Id="rId1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2000140" TargetMode="External"/><Relationship Id="rId1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904504v1" TargetMode="External"/><Relationship Id="rId1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Birch-Machin" TargetMode="External"/><Relationship Id="rId1787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ryder" TargetMode="External"/><Relationship Id="rId1788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Taylor" TargetMode="External"/><Relationship Id="rId1789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marault" TargetMode="External"/><Relationship Id="rId1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-0934(00)00183-x" TargetMode="External"/><Relationship Id="rId1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7KMQXXF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904516v1" TargetMode="External"/><Relationship Id="rId1793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seignot" TargetMode="External"/><Relationship Id="rId1794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davoust" TargetMode="External"/><Relationship Id="rId1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.146.4.107" TargetMode="External"/><Relationship Id="rId1796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106474v1" TargetMode="External"/><Relationship Id="rId1797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Tobaly-Tapiero" TargetMode="External"/><Relationship Id="rId1798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bittoun" TargetMode="External"/><Relationship Id="rId1799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Neves" TargetMode="External"/><Relationship Id="rId1800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillemin" TargetMode="External"/><Relationship Id="rId1801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lecellier" TargetMode="External"/><Relationship Id="rId1802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.74.9.4064-4073.2000" TargetMode="External"/><Relationship Id="rId1803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314287v1" TargetMode="External"/><Relationship Id="rId1804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Grimes" TargetMode="External"/><Relationship Id="rId1805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malby" TargetMode="External"/><Relationship Id="rId1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0092-8674(00)80758-8" TargetMode="External"/><Relationship Id="rId1807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314290v1" TargetMode="External"/><Relationship Id="rId1808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Stuart" TargetMode="External"/><Relationship Id="rId1809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grimes" TargetMode="External"/><Relationship Id="rId1810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diprose" TargetMode="External"/><Relationship Id="rId1811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904493v1" TargetMode="External"/><Relationship Id="rId1812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rubio" TargetMode="External"/><Relationship Id="rId1813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubillo" TargetMode="External"/><Relationship Id="rId1814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hooghuis" TargetMode="External"/><Relationship Id="rId1815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez-Vizcaino" TargetMode="External"/><Relationship Id="rId1816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diaz-Laviada" TargetMode="External"/><Relationship Id="rId1817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6823-3_27" TargetMode="External"/><Relationship Id="rId1818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904491v1" TargetMode="External"/><Relationship Id="rId1819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plateau" TargetMode="External"/><Relationship Id="rId1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moulay" TargetMode="External"/><Relationship Id="rId1821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mertens" TargetMode="External"/><Relationship Id="rId1822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6823-3_20" TargetMode="External"/><Relationship Id="rId1823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314291v1" TargetMode="External"/><Relationship Id="rId1824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/26694" TargetMode="External"/><Relationship Id="rId1825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904501v1" TargetMode="External"/><Relationship Id="rId1826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sailleau" TargetMode="External"/><Relationship Id="rId1827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Moulay" TargetMode="External"/><Relationship Id="rId1828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cruciere" TargetMode="External"/><Relationship Id="rId1829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W Laegreid" TargetMode="External"/><Relationship Id="rId1830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0034-5288(97)90195-8" TargetMode="External"/><Relationship Id="rId1831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XJN21LP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904497v1" TargetMode="External"/><Relationship Id="rId1833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruciere" TargetMode="External"/><Relationship Id="rId1834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1135(95)00104-2" TargetMode="External"/><Relationship Id="rId1835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2VVT2PF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904496v1" TargetMode="External"/><Relationship Id="rId1837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wade-Evans" TargetMode="External"/><Relationship Id="rId1838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-0934(94)00175-g" TargetMode="External"/><Relationship Id="rId1839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G913XJF1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904512v1" TargetMode="External"/><Relationship Id="rId1841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trap" TargetMode="External"/><Relationship Id="rId1842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontaine" TargetMode="External"/><Relationship Id="rId1843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gicquel" TargetMode="External"/><Relationship Id="rId1844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.134.1.18" TargetMode="External"/><Relationship Id="rId1845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902152v1" TargetMode="External"/><Relationship Id="rId1846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Plateau" TargetMode="External"/><Relationship Id="rId1847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cruci&#232;re" TargetMode="External"/><Relationship Id="rId1848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452944v1" TargetMode="External"/><Relationship Id="rId1849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Hodencq" TargetMode="External"/><Relationship Id="rId1850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455114v1" TargetMode="External"/><Relationship Id="rId1851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unal Parlak" TargetMode="External"/><Relationship Id="rId1852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803342v1" TargetMode="External"/><Relationship Id="rId1853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04563372v1" TargetMode="External"/><Relationship Id="rId1854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570052v1" TargetMode="External"/><Relationship Id="rId1855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Latil" TargetMode="External"/><Relationship Id="rId1856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724269v1" TargetMode="External"/><Relationship Id="rId1857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId1858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Begue" TargetMode="External"/><Relationship Id="rId1859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04830377v1" TargetMode="External"/><Relationship Id="rId1860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Dimna" TargetMode="External"/><Relationship Id="rId1861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourry" TargetMode="External"/><Relationship Id="rId1862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311615v1" TargetMode="External"/><Relationship Id="rId1863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId1864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570033v1" TargetMode="External"/><Relationship Id="rId1865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570043v1" TargetMode="External"/><Relationship Id="rId1866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311635v1" TargetMode="External"/><Relationship Id="rId1867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570050v1" TargetMode="External"/><Relationship Id="rId1868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637102v1" TargetMode="External"/><Relationship Id="rId1869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId1870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568820v1" TargetMode="External"/><Relationship Id="rId1871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570047v1" TargetMode="External"/><Relationship Id="rId1872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570028v1" TargetMode="External"/><Relationship Id="rId1873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527890v1" TargetMode="External"/><Relationship Id="rId1874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527882v1" TargetMode="External"/><Relationship Id="rId1875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527769v1" TargetMode="External"/><Relationship Id="rId1877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527764v1" TargetMode="External"/><Relationship Id="rId1878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484553v1" TargetMode="External"/><Relationship Id="rId1879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527772v1" TargetMode="External"/><Relationship Id="rId1880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527896v1" TargetMode="External"/><Relationship Id="rId1881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley M. Hicks" TargetMode="External"/><Relationship Id="rId1882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick J. Knowles" TargetMode="External"/><Relationship Id="rId1883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Di Nardo" TargetMode="External"/><Relationship Id="rId1884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527762v1" TargetMode="External"/><Relationship Id="rId1885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527886v1" TargetMode="External"/><Relationship Id="rId1886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hudelet" TargetMode="External"/><Relationship Id="rId1887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527742v1" TargetMode="External"/><Relationship Id="rId1888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527748v1" TargetMode="External"/><Relationship Id="rId1889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04526270v1" TargetMode="External"/><Relationship Id="rId1890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290856v1" TargetMode="External"/><Relationship Id="rId1891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355332v1" TargetMode="External"/><Relationship Id="rId1892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03374831v1" TargetMode="External"/><Relationship Id="rId1893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.97_13495" TargetMode="External"/><Relationship Id="rId1894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355907v1" TargetMode="External"/><Relationship Id="rId1895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04526323v1" TargetMode="External"/><Relationship Id="rId1896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04526305v1" TargetMode="External"/><Relationship Id="rId1897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lefloch" TargetMode="External"/><Relationship Id="rId1898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524469v1" TargetMode="External"/><Relationship Id="rId1899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286193v1" TargetMode="External"/><Relationship Id="rId1900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454653v1" TargetMode="External"/><Relationship Id="rId1901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524289v1" TargetMode="External"/><Relationship Id="rId1902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441008v1" TargetMode="External"/><Relationship Id="rId1903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04440768v1" TargetMode="External"/><Relationship Id="rId1904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Ledey" TargetMode="External"/><Relationship Id="rId1905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286228v1" TargetMode="External"/><Relationship Id="rId1906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441138v1" TargetMode="External"/><Relationship Id="rId1907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04440933v1" TargetMode="External"/><Relationship Id="rId1908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vandenbogaert" TargetMode="External"/><Relationship Id="rId1909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bali&#232;re" TargetMode="External"/><Relationship Id="rId1910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Kwasiborski" TargetMode="External"/><Relationship Id="rId1911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hourdel" TargetMode="External"/><Relationship Id="rId1912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Diancourt" TargetMode="External"/><Relationship Id="rId1913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441092v1" TargetMode="External"/><Relationship Id="rId1914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271601v1" TargetMode="External"/><Relationship Id="rId1915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294030v1" TargetMode="External"/><Relationship Id="rId1916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294037v1" TargetMode="External"/><Relationship Id="rId1917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741841v1" TargetMode="External"/><Relationship Id="rId1918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barc" TargetMode="External"/><Relationship Id="rId1919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123032v1" TargetMode="External"/><Relationship Id="rId1920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738782v1" TargetMode="External"/><Relationship Id="rId1921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807221v1" TargetMode="External"/><Relationship Id="rId1922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balenghien" TargetMode="External"/><Relationship Id="rId1923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187505v1" TargetMode="External"/><Relationship Id="rId1924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750055v1" TargetMode="External"/><Relationship Id="rId1925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2012.05.640" TargetMode="External"/><Relationship Id="rId1926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806765v1" TargetMode="External"/><Relationship Id="rId1927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811471v1" TargetMode="External"/><Relationship Id="rId1928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807542v1" TargetMode="External"/><Relationship Id="rId1929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Porter" TargetMode="External"/><Relationship Id="rId1930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806662v1" TargetMode="External"/><Relationship Id="rId1931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810615v1" TargetMode="External"/><Relationship Id="rId1932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morilland" TargetMode="External"/><Relationship Id="rId1933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leroux" TargetMode="External"/><Relationship Id="rId1934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822893v1" TargetMode="External"/><Relationship Id="rId1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814241v1" TargetMode="External"/><Relationship Id="rId1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barbezange" TargetMode="External"/><Relationship Id="rId1937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812568v1" TargetMode="External"/><Relationship Id="rId1938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guix" TargetMode="External"/><Relationship Id="rId1939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815187v1" TargetMode="External"/><Relationship Id="rId1940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hans" TargetMode="External"/><Relationship Id="rId1941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tapprest" TargetMode="External"/><Relationship Id="rId1942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gaudaire" TargetMode="External"/><Relationship Id="rId1943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Foucher" TargetMode="External"/><Relationship Id="rId1944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laugier" TargetMode="External"/><Relationship Id="rId1945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815645v1" TargetMode="External"/><Relationship Id="rId1946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schelechowski" TargetMode="External"/><Relationship Id="rId1947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823763v1" TargetMode="External"/><Relationship Id="rId1948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Larrat" TargetMode="External"/><Relationship Id="rId1949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roux" TargetMode="External"/><Relationship Id="rId1950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Pellerin" TargetMode="External"/><Relationship Id="rId1951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815245v1" TargetMode="External"/><Relationship Id="rId1952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816589v1" TargetMode="External"/><Relationship Id="rId1953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815958v1" TargetMode="External"/><Relationship Id="rId1954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P Frenkiel" TargetMode="External"/><Relationship Id="rId1955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815170v1" TargetMode="External"/><Relationship Id="rId1956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815236v1" TargetMode="External"/><Relationship Id="rId1957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kaiser" TargetMode="External"/><Relationship Id="rId1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lebreton" TargetMode="External"/><Relationship Id="rId1959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815198v1" TargetMode="External"/><Relationship Id="rId1960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lepault" TargetMode="External"/><Relationship Id="rId1961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId1962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816022v1" TargetMode="External"/><Relationship Id="rId1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId1964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818645v1" TargetMode="External"/><Relationship Id="rId1965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Brehin" TargetMode="External"/><Relationship Id="rId1966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Frenkiel" TargetMode="External"/><Relationship Id="rId1967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814598v1" TargetMode="External"/><Relationship Id="rId1968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815352v1" TargetMode="External"/><Relationship Id="rId1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chabchoub" TargetMode="External"/><Relationship Id="rId1970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Goulli" TargetMode="External"/><Relationship Id="rId1971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Landolsi" TargetMode="External"/><Relationship Id="rId1972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghram" TargetMode="External"/><Relationship Id="rId1973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824834v1" TargetMode="External"/><Relationship Id="rId1974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813117v1" TargetMode="External"/><Relationship Id="rId1975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barzu" TargetMode="External"/><Relationship Id="rId1976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bublot" TargetMode="External"/><Relationship Id="rId1977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816733v1" TargetMode="External"/><Relationship Id="rId1978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815637v1" TargetMode="External"/><Relationship Id="rId1979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Borrego" TargetMode="External"/><Relationship Id="rId1980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815282v1" TargetMode="External"/><Relationship Id="rId1981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815091v1" TargetMode="External"/><Relationship Id="rId1982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827697v1" TargetMode="External"/><Relationship Id="rId1983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tanguy" TargetMode="External"/><Relationship Id="rId1984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825459v1" TargetMode="External"/><Relationship Id="rId1985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829158v1" TargetMode="External"/><Relationship Id="rId1986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829913v1" TargetMode="External"/><Relationship Id="rId1987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825826v1" TargetMode="External"/><Relationship Id="rId1988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826691v1" TargetMode="External"/><Relationship Id="rId1989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827004v1" TargetMode="External"/><Relationship Id="rId1990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boutrand" TargetMode="External"/><Relationship Id="rId1991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Ogier" TargetMode="External"/><Relationship Id="rId1992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Reversat" TargetMode="External"/><Relationship Id="rId1993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087790v1" TargetMode="External"/><Relationship Id="rId1994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId1995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId1996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId1997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId1998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/324/9782759240111/agriculture-et-changement-climatique" TargetMode="External"/><Relationship Id="rId1999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570303v1" TargetMode="External"/><Relationship Id="rId2000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570364v1" TargetMode="External"/><Relationship Id="rId2001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Batten" TargetMode="External"/><Relationship Id="rId2002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet A. van Rijn" TargetMode="External"/><Relationship Id="rId2003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119506287.ch20" TargetMode="External"/><Relationship Id="rId2004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119506287.ch20" TargetMode="External"/><Relationship Id="rId2005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570393v1" TargetMode="External"/><Relationship Id="rId2006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2020.70916" TargetMode="External"/><Relationship Id="rId2007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791249v1" TargetMode="External"/><Relationship Id="rId2008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pubmed/29029725" TargetMode="External"/><Relationship Id="rId2009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aivir.2017.08.003" TargetMode="External"/><Relationship Id="rId2010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800069v1" TargetMode="External"/><Relationship Id="rId2011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/047001590X" TargetMode="External"/><Relationship Id="rId2012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0024785" TargetMode="External"/><Relationship Id="rId2013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810956v1" TargetMode="External"/><Relationship Id="rId2014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hars" TargetMode="External"/><Relationship Id="rId2015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806805v1" TargetMode="External"/><Relationship Id="rId2016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04670525v1" TargetMode="External"/><Relationship Id="rId2017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4035-7_13" TargetMode="External"/><Relationship Id="rId2018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03923270v1" TargetMode="External"/><Relationship Id="rId2019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03648991v1" TargetMode="External"/><Relationship Id="rId2020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568814v1" TargetMode="External"/><Relationship Id="rId2021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId2022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desvaux" TargetMode="External"/><Relationship Id="rId2023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137020v1" TargetMode="External"/><Relationship Id="rId2024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136962v1" TargetMode="External"/><Relationship Id="rId2025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796131v1" TargetMode="External"/><Relationship Id="rId2026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796129v1" TargetMode="External"/><Relationship Id="rId2027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allemandou" TargetMode="External"/><Relationship Id="rId2028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796571v1" TargetMode="External"/><Relationship Id="rId2029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796132v1" TargetMode="External"/><Relationship Id="rId2030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795143v1" TargetMode="External"/><Relationship Id="rId2031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cl&#233;ment" TargetMode="External"/><Relationship Id="rId2032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747122v1" TargetMode="External"/><Relationship Id="rId2033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995NAN10466" TargetMode="External"/><Relationship Id="rId2034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462719v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462708v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458003v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457989v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05454519v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tinak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Malik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Romey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Dirb&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457948v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Relmy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Salomez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labib Bakkali Kassimi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457966v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457953v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455087v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Laloy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H&#228;gglund" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Penverne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Huet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina N&#228;slund" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05434129v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumarest" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teheipuaura Helle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458012v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457919v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465981v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05434402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457925v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05434428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Viry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dhune" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457995v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457973v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466760v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemesle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dujardin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fablet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05459928v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ababneh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth M.S. Abdulrasool" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisa Al Ameer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliya Al-Ansari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Al Mamari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457979v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457942v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465989v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04598436v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04745398v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Zientara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04745383v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04745379v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Litz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Alvarez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sehl-Ewert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Breithaupt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04745381v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04572800v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04785593v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tritz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04572806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Toneatti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Turpaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Postic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Le Bidel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04601472v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04745387v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04572798v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zientara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondard M" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breard E" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04804389v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussaini Ularamu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulnaci Bulut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Jamal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Khan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04594777v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583102v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04647306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04745390v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04745389v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04572804v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04572802v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803765v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04745395v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04588257v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803498v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cochet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Berry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chaillot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o La Rosa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426628v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571272v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Br&#233;ard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426762v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ahmed Al-Rawahi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahja Al-Riyami" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elshafie Ibrahim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senan Baqir" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426944v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Landmesser" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571043v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571289v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571296v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570087v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chevrier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Ramage" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teheipuaura Mariteragi-Helle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571079v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571077v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571054v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571251v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426361v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sarry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567985v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C V Mign&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dumarest" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Helle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tritz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571035v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571244v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570093v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Amaral-Moraes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Decors" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426436v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501485v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571017v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570101v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571202v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570082v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Hohl" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483455v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cochet-Bernoin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Gorna" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524015v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheyla Benfrid" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571141v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Lorusso" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Sghaier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sailleau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571190v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571117v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571111v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudrimont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524159v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571171v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571182v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Valle-Casuso" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gaudaire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Munier-Lehmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524194v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082836v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Hutet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Messaoudi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jacob" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493410v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Kundlacz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570080v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Amaral Moraes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524148v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sena Inel Turgut" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelin Tuncer G&#246;ktuna" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Cok&#231;aliskan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524003v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571226v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571219v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571200v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571156v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurilia Marcacci" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Thabet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485131v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845717v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570933v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04523929v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571087v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570961v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beck" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leparc Goffart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Franke" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570904v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355807v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gonzalez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danckaert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04523870v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03405801v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thieulent" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sutton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.83_13495" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570953v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouce" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03374819v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madeline" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.95_13495" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570922v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vinomack" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viarouge" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570943v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570984v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04523885v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham J. Belsham" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570887v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570868v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03219395v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571003v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570856v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Poder" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570839v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04522406v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Blaise-Boisseau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pfaff" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03952913v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03952922v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04522364v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03952901v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04514003v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hamers" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570692v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Belbis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570558v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Desoutter" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Deberg&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bichet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2019.0768" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04522325v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eschbaumer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03952886v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03952925v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286202v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Suzanne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570503v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570484v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03952861v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03952906v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570720v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03952876v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04513975v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Zoli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570736v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polly Roy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Losada" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570724v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286181v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570069v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441809v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04442182v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441696v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493444v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286222v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286392v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441892v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaye Laye Diop" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Diop" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Moustapha Lo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04442081v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04442031v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294033v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441559v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Borde" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418416v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quenault" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493467v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418387v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273332v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hans" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.150" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953721v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Amelot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796128v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740275v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740278v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila K. Gorna" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie G&#235;olier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796222v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Doceul" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chauveau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lara" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Breard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796109v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pradier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803919v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746135v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leblond" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762418v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berthet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Lowenski" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803363v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schwartz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810319v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805249v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ruscanu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Pascale" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Hemati" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourge" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803382v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Elhmouzi-Younes" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806139v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808867v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Moreau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806772v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Carocci" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806767v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806785v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806834v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806770v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744463v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Adam" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2011.07.421" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811353v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mertens" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despres" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bahuon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806733v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Desprat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745193v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2011.07.138" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92HSJ920-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806779v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806771v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806792v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cordonnier-Lefort" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806783v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806791v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ali Al Ahmad Mohamad" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Pellerin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larrat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatagno" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806786v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bergeron" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808555v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Keller" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brea Martinez Lopez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cay" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806841v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806798v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806784v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806768v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oura" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ivens" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bankwska" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maan" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batten" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003256v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Guy" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilye Leboucher" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dominguez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Garnier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812681v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812347v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819553v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kutasi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Biksi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bakonyi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ferenczi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812958v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814124v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sellal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815192v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouet-Cararo" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szelechowski" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fournier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Br&#233;ard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Russo" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814345v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mayer" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mercier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812998v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815337v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815340v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sardi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816689v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Audeval" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815339v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815847v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813571v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814277v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouet-Carara" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813973v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822436v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mertens" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816262v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tisserant" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Batten" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816888v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hars" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813217v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816757v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813637v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813261v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815020v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811901v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815222v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813109v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812954v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814279v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Brehin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dauphin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Frenkiel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labie" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811961v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812103v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811993v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812450v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813430v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816813v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lebreton" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Remond" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757645v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laugier" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751776v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Saegerman" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Berkvens" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ps Mellor" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Dal Pozzo" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Porter" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813652v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757688v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hebia-Fellah" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leaut&#233;" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fieni" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Marie Imbert-Marcille" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813783v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752912v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mayer" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mercier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823531v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourch" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Desvars" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naig Halos" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duval" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Punelle" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757426v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Dauphin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2006.12.005" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XLBQP04-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821532v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Urien" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755532v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Breard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756923v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Br&#233;hin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Frenkiel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Maingault" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816616v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814898v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miszczak" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Zhang" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udeni Balasuriya" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813466v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752090v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823711v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hebia" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Destrumelle" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812226v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gerbier" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Parodi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Biteau-Coroller" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baldet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mathieu" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764541v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812729v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816874v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pepin" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bou&#233;" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castric" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Cliquet" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811845v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rolle" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816918v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nobiron" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Delmas" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Remond" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814939v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernadac" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gicquel" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814196v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Durand" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saison" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813622v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814890v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Guibert" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wolle" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aubert" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812525v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Hamers" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hudelet" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Blanchet" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Werle-Lapostolle" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814782v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zeller" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814494v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca Batten" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Rooij" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kris de Clercq" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hoffman" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820145v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hebia" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Destrumelle" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815273v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816704v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814312v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pignolet" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C&#234;tre-Sossah" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816009v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816459v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Albina" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gelfi" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826297v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aug&#233;" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pradel" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mortamais" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chavernac" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829169v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouchot" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826562v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826986v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826437v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825438v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828669v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pilet" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760100v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826324v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758656v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbier" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hendrikx" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roger" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Biteau-Coroller" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826032v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827015v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828476v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828154v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moutou" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825419v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826916v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826854v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826962v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827055v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829216v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Schuffenecker" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mailles" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828662v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826194v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moussu" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831996v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Charvenac" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Keck" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826641v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826445v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759931v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bicout" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Heng" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452944v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Hodencq" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455114v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unal Parlak" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724269v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Begue" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570052v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Latil" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04563372v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803342v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311635v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570050v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637102v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568820v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570047v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570043v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570028v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311615v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570033v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04830377v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Dimna" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourry" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527772v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527896v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemma Wadsworth" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley M. Hicks" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick J. Knowles" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Di Nardo" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527769v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527764v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484553v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527762v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527886v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hudelet" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527748v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527742v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527890v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527882v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290856v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355332v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03374831v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Carlos Valle-Casuso" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.97_13495" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355907v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04526323v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04526305v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lefloch" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04526270v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524469v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286193v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454653v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524289v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441008v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04440768v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Ledey" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286228v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441138v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04440933v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vandenbogaert" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bali&#232;re" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Kwasiborski" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hourdel" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Diancourt" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441092v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271601v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294030v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294037v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741841v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pozzi" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barc" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123032v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738782v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807221v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faverjon" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hendrikx" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balenghien" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187505v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Anderson" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hagglund" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Zohari" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750055v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2012.05.640" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811471v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807542v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Porter" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tritz" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cantile" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806662v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810615v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morilland" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lecouturier" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leroux" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806765v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822893v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haru-Hisa Takamatsu" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812568v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Tapprest" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guix" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815645v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bouet" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schelechowski" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815187v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hans" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tapprest" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gaudaire" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Foucher" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laugier" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823763v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Larrat" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roux" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Pellerin" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815958v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P Frenkiel" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816589v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Parida" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815170v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barbezange" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815245v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815236v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labib Bakkali-Kassimi" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kaiser" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lebreton" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815198v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle R&#233;mond" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lepault" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816022v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dory" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814241v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818645v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Brehin" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Frenkiel" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814598v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mure-Ravaud" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813117v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barzu" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bublot" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815637v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ven" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Borrego" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815352v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chabchoub" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Goulli" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Landolsi" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghram" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824834v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816733v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815282v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815091v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825459v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827697v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tanguy" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829913v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825826v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826691v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hammoumi" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827004v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boutrand" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Coupier" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Ogier" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Reversat" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829158v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Grillet" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05435632v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2025.1113" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05046705v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lakhrif" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Poup&#233;e-Beaug&#233;" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boursin" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lantier" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01123-y" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457911v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457905v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2025014" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314842v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lantremange" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art11-GB" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010133v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art11" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04648153v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovena Veerapa-Mangroo" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqbal Mohammad Issack" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cardinale" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Ranaivomialy" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202742" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04520252v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2024.1036" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04594752v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04648131v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perrocheau" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harentsoaniaina Rasamoelina-Andriamanivo" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Alexandre" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202741" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568823v2" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01290-1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04793042v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garin" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vorimore" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2024.199489" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04572760v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04520238v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elshafie Ibrahim Elshafie" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2023.106113" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04670529v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4035-7_11" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05364559v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schimmich" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Vabret" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Valle-Casuso" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17010005" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916194v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bigeard" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pezzi" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Klitting" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ayhan" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory l'Ambert" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012754" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04421302v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Acevedo" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maray Curiel" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16010164" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04688904v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Herder" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caporale" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Maclean" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pintus" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Huang" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012466" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04572758v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Migne" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04139009v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Alexandra Crivei" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Cristina Crivei" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15010186" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04365581v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;bert" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Froger" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Madeline" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lemans" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci10100592" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04365559v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2023.0988" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055605v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Crane D&#8217;Heysselaer" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Parisi" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lisson" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruy&#232;re" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Donneau" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12030382" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470972v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Spedicato" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Profeta" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thabet" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Teodori" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Leone" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12834/VetIt.3433.23112.1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03908997v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Curini" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15010016" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03918259v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2023.71016" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04233108v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/9555213" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04145201v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Roux" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15061259" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027297v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15030666" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04139007v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fiacre" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lambrecht" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15051094" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04138666v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Mart&#237;n-Faivre" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boura&#239;ma-Lelong" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2023.114756" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04078303v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cappai" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Loi" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigia Pinna" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Ruiu" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2905.221773" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04139016v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Laabassi" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Dheilly" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Amaral" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2023.101947" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03926629v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chatenet" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salat" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14122719" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03897924v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cicille Ba Gahn" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Talla Seck" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbengu&#233; Ndiaye" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2022.106487" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03897901v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2022.0973" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03648941v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumarest Marine" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.863725" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03897915v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2022.0969" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03659032v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14020182" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03897910v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lefebvre" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2022.0972" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03897920v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14102129" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03897957v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beaud" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13091741" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087727v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Moreau" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gil" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Exbrayat" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakotoarivony" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01834-20" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03227539v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Sullivan" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kerviel" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.04.034" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03899563v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lamglait" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Quenault" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1040638720978389" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942182v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418791v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Attoui" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P C Mertens" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112208" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348961v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pourcelot" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13020230" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899502v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13466" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03897866v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wilson" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Mitzel" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Savini" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Richt" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.593872" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874788v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Sailleau" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vanhomwegen" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Delaplace" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caro" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13659" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03899570v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2020.09.041" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355185v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea V&#246;gtlin" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Paton" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie L Barnabei" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jose Sanchez-Vazquez" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.552670" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350088v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9110908" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02888514v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Martin-Faivre" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66944-4" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558321v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Pascall" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Nomikou" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana da Silva Filipe" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000673" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03022297v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106492" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03899587v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Molina" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Odibo" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Obi&#269;an" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.20854" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03219248v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2020.104931" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987722v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Donnet" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13586" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445465v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Lefebvre" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Costa" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Blaise-Boisseau" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-019-0151-3" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627950v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Naslund" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13332" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618530v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arada Izzedine Abdel-Aziz" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vms3.206" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618610v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gorlier" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13060" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02313831v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leparc-Goffart" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007162" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887949v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Amaral da Silva Moraes" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;ger" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00336-19" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619415v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Faure" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Zanella" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100903" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622253v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas Cruz" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gallois" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fontugne" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Allain" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Denoual" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3269-7" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890819v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ahmed" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abd El-Fatah Mahmoud" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.04.033" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628114v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11010053" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628090v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel James Maclachlan" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Wilson" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen A. Richt" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2018.12.005" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627630v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Flannery" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Sanz-Bernardo" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ashby" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Brown" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carpenter" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13131" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619842v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Duran-Ferrer" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Ag&#252;ero" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12968" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968305v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2018.10.013" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914013v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lilin" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12834/VetIt.2104.11179.1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629001v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dommergues" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle M&#233;tras" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouanibou Youssouffi" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2018.12.037" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03899591v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11070672" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621503v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Mejri" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ben Dhaou" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Jemli" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12834/VetIt.973.5129.2" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621591v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verdezoto" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12625" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904498v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girault" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wattiau" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saqib" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vorimore" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2018.05.004" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZPXRP1N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03432658v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Courtejoie" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Br&#233;ard" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sailleau" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vitour" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12718" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625265v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Schulz" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12746" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627517v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12780" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904505v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaudaire" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecouturier" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pon&#231;on" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morilland" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laugier" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12657" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627026v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12660" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621292v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Gache" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Authi&#233;" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dion" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.104769" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627076v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leroux" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12919" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623757v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laroucau" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Lucia de Assis Santana" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Paulo Miranda da Silveira" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2017.11.014" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941514v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zientara" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TBED.12648" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622053v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan G&#233;raud" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2018.11.005" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9502BH24-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626204v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carnicer" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2018.10.005" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSHX8KD6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626988v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annebel R. de Vleeschauwer" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaocui Zhou" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gamier" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Watier" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.02.074" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03432410v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bournez" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorlier" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12652" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604980v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12371" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675153v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cardinale" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecollinet" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M Rakotoharinome" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaomanana" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2017.06.006" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628017v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ullah" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Jamal" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Kakar" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12548" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627534v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12453" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602264v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina C. Celma" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Stewart" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Wernike" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gonzalez-Molleda" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01892-16" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607542v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gouzil" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01263-16" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620145v1" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lulla" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2017.06.023" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620047v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vms3.63" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640968v1" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2017.10.011" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GMFXKXH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625147v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pompei Bolfa" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Jeon" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Loftis" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Leslie" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marchi" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2017.06.023" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FD29J54-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629119v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005936" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602395v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Babay" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/004.2016.025" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904539v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Manson" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2212.161272" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607216v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00163-16" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602420v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jenckel" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000557" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630171v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marianneau" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634602v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez-Matamoros" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nieto-Pelegrin" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rivera-Arroyo" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12503" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MLRV372V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002263v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Maganga" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Ngoubangoye" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tsoumbou" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-016-0535-1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638197v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Hanon" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Vandenberge" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Deruelle" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse de Leeuw" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris de Clercq" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2015.12.001" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630179v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Foucher" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941538v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gorna" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Relmy" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romey" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blaise-Boisseau" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2016.03.020" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636573v1" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis-Dimitrios Katsoulos" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nektarios D. Giadinis" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafeim C. Chaintoutis" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysostomos I. Dovas" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Kiossis" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-015-0974-5" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01643780v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Comtet" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12578" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601915v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Braud" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kaandorp" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourgeois" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2212.150983" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602457v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almuneda Sanchez-Matamoros" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Kukielka" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12340" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0LRDLB95-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606855v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20506/rst.35.3.2571" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637470v1" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. James Maclachlan" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie E. Mayo" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Daniels" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Savini" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633656v1" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vandenbussche" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Rosseel" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12178" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3C2EB6F694BB84F5E5298DCF9EA6FB40A9F0E3F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629871v1" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227303v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Amelot" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mamache" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12209" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2BFLX7PP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639637v1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Haegeman" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2014.11.053" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDH1XH19-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637770v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla T. Weyer" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632635v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2015.0615" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633660v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Perrin" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12207" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSQRW06R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192914v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Ftaich" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ciancia" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viarouge" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barry" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ratinier" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01541-15" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03897839v1" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Maclachlan" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Mayo" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Daniels" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20506/rst.34.2.2360" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290712v1" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soa Fy Andriamandimby" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ravalohery" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Reynes" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2015.02.009" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904532v1" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Verwoerd" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-P Pastoret" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20506/rst.34.1.2342" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904508v1" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00016-15" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636483v1" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Raballand" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Pelzer" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12198" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WBGP8J77-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633653v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631338v1" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132540" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639643v1" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD14367" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904494v1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lela Kopliku" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-015-2526-8" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904522v1" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laloy" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riou" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barc" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belbis" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-015-0516-4" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205127v1" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paulous" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/678084" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630734v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12076" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDC7DE4433675EA9CC623F5E3FEB144EB1CB2471/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223536v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H.M. van Der Poel" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Steinbach" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Valarcher" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.102180" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190014v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2013.10.027" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190012v1" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonito Pag&#232;s" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Urien" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Talavera" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083683" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447444v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639418v1" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Houndje" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2014.03.003" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KG12MC21-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640201v1" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rives" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Miller" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2014.09.006" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWHNJ80P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274554v1" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cetre-Sossah" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roger" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Rieau" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2014.02.007" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953596v1" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblond" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631957v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01235-14" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639486v1" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Conraths" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Granzow" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2014.03.021" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374174v1" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Catinot" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viard" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-45-37" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639500v1" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bouet Cararo" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Caruso" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokunthea Top" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111605" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637548v1" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos N. Brozos" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-013-0449-5" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638674v1" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2014.09.066" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639601v1" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauziah Mohd Jaafar" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Belhouchet" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2014.05.056" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290562v1" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Halos" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-45-52" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636552v1" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zanella" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12048" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-92MR94D5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942189v1" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirck H&#246;per" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beer" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2012.140924" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190011v1" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. James Maclachlana" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Henderson" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2013.09.040" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633888v1" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Lovgren Bengtsson" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell-Olov Gronvik" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CVI.00776-13" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946322v1" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Manuguerra" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gessain" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01935-14" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223548v1" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysostomos Dovas" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papanastassopoulou" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gewehr" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Danis" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2014.01.004" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631394v1" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bracard" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2001.130411" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904519v1" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dominguez" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Touratier" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrin" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fediaevsky" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-014-0248-x" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635811v1" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645908v1" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Boogaerts" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meyrueix" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1911.130464" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647069v1" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51806" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645579v1" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moulin" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2013.06.020" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKWC8PQT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650249v1" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Jim&#233;nez-Clavero" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Nowotny" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph10116049" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642966v1" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651775v1" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubois" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2012.11.016" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74VPDV72-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748026v1" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Shaw" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ratinier" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Filipe Nunes" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02266-12" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650949v1" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Comtet" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CVI.00229-13" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645366v1" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2013.06.026" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ5ZLGHV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651632v1" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-31" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651136v1" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel S&#225;nchez-Vizca&#237;no" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2013.01.010" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C35L47G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001027v1" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ruscanu Ruscanu" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Bourge" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me J. Lecardonnel" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00631-13" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651088v1" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Donadieu" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Servely" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084473" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648742v1" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00678-13" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646280v1" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053446" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190081v1" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coulpier" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v5112856" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651880v1" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1902.121281" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644406v1" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Hoffmann" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette B&#248;tner" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2013.06.030" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWB1S9FQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642254v1" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651921v1" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Z. Ali Al Ahmad" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bruyas" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Pellerin" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatagnon" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.05.024" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFKCQHG7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191103v1" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642995v1" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pon&#231;on" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645286v1" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807468v1" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00430-12" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651083v1" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Amat" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.100485" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01659355v1" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pardigon" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Panthier" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047666" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646750v1" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bouet-Cararo" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052513" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642985v1" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2012.0440" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642344v1" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855568v1" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourge" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.06716-11" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643382v1" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03858597v1" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Derzelle" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garin-Bastuji" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191248v1" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Languille" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904510v1" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dominguez" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calavas" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ja&#255;" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.100883" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625827v1" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648409v1" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645586v1" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939562v1" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiko E. Matsuo" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina C.P C. C. Celma" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Boyce" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Viarouge" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.05412-11" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642952v1" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228308v1" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Echbaumer" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regula Wackerlin" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vasini" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2011.04.049" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651414v1" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Z Ali Al Ahmad" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Pellerin" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C&#233;cile" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2011.01.025" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8ZNJGJL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191088v1" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillotin" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-18" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191083v1" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2011.09.006" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651496v1" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S R. Porter" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1865-1682.2010.01196.x" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED5DC21779418DEC77F3D6C880E4C8EB77E5825D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191150v1" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Coulon" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-96" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642973v1" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939516v1" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot M. Carocci" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;lene H. Huet" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Romey" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony A. Relmy" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00394-11" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651326v1" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Madani" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nomikou" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadaoui" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2010.10.002" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T0LCPT6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643279v1" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Porter" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650754v1" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kutasi" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bakonyi" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Biksi" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferenczi" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-1676.2011.0715.x" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642967v1" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Languille" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667779v1" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Leblanc" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bruun Rasmussen" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovita Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Dam Rasmussen" TargetMode="External"/><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2010.03.032" TargetMode="External"/><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZG9M630-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662703v1" TargetMode="External"/><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ninio" TargetMode="External"/><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Augot" TargetMode="External"/><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fert&#233;" TargetMode="External"/><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2010172172" TargetMode="External"/><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193783v1" TargetMode="External"/><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00546684v1" TargetMode="External"/><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jallet" TargetMode="External"/><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guibert" TargetMode="External"/><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2010.11.068" TargetMode="External"/><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWFZX8RM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666561v1" TargetMode="External"/><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stewart" TargetMode="External"/><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bhatia" TargetMode="External"/><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N. Athmaran" TargetMode="External"/><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Noad" TargetMode="External"/><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gastaldi" TargetMode="External"/><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2009.10.072" TargetMode="External"/><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K68KBN6J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660321v1" TargetMode="External"/><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Sammin" TargetMode="External"/><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Ryan" TargetMode="External"/><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel P. Ferris" TargetMode="External"/><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic P. King" TargetMode="External"/><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1865-1682.2010.01141.x" TargetMode="External"/><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QKPV7Q28-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660717v1" TargetMode="External"/><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661100v1" TargetMode="External"/><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mertens" TargetMode="External"/><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Oura" TargetMode="External"/><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Houdart" TargetMode="External"/><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1865-1682.2009.01092.x" TargetMode="External"/><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PDLHWKVH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663931v1" TargetMode="External"/><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gartioux" TargetMode="External"/><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lagalisse" TargetMode="External"/><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maillard" TargetMode="External"/><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00404242v1" TargetMode="External"/><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Backovic" TargetMode="External"/><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2008.11.005" TargetMode="External"/><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662131v1" TargetMode="External"/><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653697v1" TargetMode="External"/><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654759v1" TargetMode="External"/><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mellor" TargetMode="External"/><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661143v1" TargetMode="External"/><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00626-09" TargetMode="External"/><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653328v1" TargetMode="External"/><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lecolinet" TargetMode="External"/><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663944v1" TargetMode="External"/><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Franquet" TargetMode="External"/><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacourt" TargetMode="External"/><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robergeot" TargetMode="External"/><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bordes" TargetMode="External"/><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655731v1" TargetMode="External"/><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Makoschey" TargetMode="External"/><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Maclachlan" TargetMode="External"/><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L von Der Wuijckhuise" TargetMode="External"/><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Kirschvink" TargetMode="External"/><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664065v1" TargetMode="External"/><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2008.10.036" TargetMode="External"/><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKVG8M4M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654340v1" TargetMode="External"/><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00404759v1" TargetMode="External"/><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2009.03.004" TargetMode="External"/><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223129v1" TargetMode="External"/><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fi&#233;ni" TargetMode="External"/><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2009.01.009" TargetMode="External"/><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-865B67PV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662212v1" TargetMode="External"/><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667963v1" TargetMode="External"/><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushila Maan" TargetMode="External"/><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narender S. Maan" TargetMode="External"/><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Ross-Smith" TargetMode="External"/><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie A. Batten" TargetMode="External"/><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. Shaw" TargetMode="External"/><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2008.04.028" TargetMode="External"/><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656902v1" TargetMode="External"/><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Coroller" TargetMode="External"/><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouillet" TargetMode="External"/><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660048v1" TargetMode="External"/><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656079v1" TargetMode="External"/><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902945v1" TargetMode="External"/><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008023" TargetMode="External"/><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662499v1" TargetMode="External"/><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Rodriguez-Sanchez" TargetMode="External"/><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovita Fernandez-Pinero" TargetMode="External"/><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Bel&#225;k" TargetMode="External"/><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2008.03.029" TargetMode="External"/><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K3ZMWBV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660009v1" TargetMode="External"/><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Saegerman" TargetMode="External"/><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Berkvens" TargetMode="External"/><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip S. Mellor" TargetMode="External"/><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Porter" TargetMode="External"/><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667964v1" TargetMode="External"/><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Manuel Sanchez-Vinaino" TargetMode="External"/><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2007.07.006" TargetMode="External"/><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXVQC93Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227900v1" TargetMode="External"/><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Valon" TargetMode="External"/><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud" TargetMode="External"/><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47964" TargetMode="External"/><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661689v1" TargetMode="External"/><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Vanbinst" TargetMode="External"/><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vandemeulebroucke" TargetMode="External"/><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesya Goris" TargetMode="External"/><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2008.06.005" TargetMode="External"/><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96KTDL2L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663235v1" TargetMode="External"/><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663454v1" TargetMode="External"/><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Parodi" TargetMode="External"/><Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.162.6.173" TargetMode="External"/><Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657466v1" TargetMode="External"/><Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fi&#233;ni" TargetMode="External"/><Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pellerin" TargetMode="External"/><Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2007.03.006" TargetMode="External"/><Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXB4JXJ9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658094v1" TargetMode="External"/><Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Stallknecht" TargetMode="External"/><Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D. Boone" TargetMode="External"/><Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia H. Goekjian" TargetMode="External"/><Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2007.07.009" TargetMode="External"/><Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0VPWGNZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655187v1" TargetMode="External"/><Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bounaadja" TargetMode="External"/><Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655727v1" TargetMode="External"/><Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udeni B.R. Balasuriya" TargetMode="External"/><Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-007-1040-z" TargetMode="External"/><Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8JCZJBLK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661325v1" TargetMode="External"/><Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667479v1" TargetMode="External"/><Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2006.11.007" TargetMode="External"/><Relationship Id="rId1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXQ7GJ7W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667825v1" TargetMode="External"/><Relationship Id="rId1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mast" TargetMode="External"/><Relationship Id="rId1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Czaplicki" TargetMode="External"/><Relationship Id="rId1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1304.061136" TargetMode="External"/><Relationship Id="rId1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654148v1" TargetMode="External"/><Relationship Id="rId1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2007.0045" TargetMode="External"/><Relationship Id="rId1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660378v1" TargetMode="External"/><Relationship Id="rId1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hamblin" TargetMode="External"/><Relationship Id="rId1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P.C. Mertens" TargetMode="External"/><Relationship Id="rId1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2007.01.002" TargetMode="External"/><Relationship Id="rId1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81K65VD2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667743v1" TargetMode="External"/><Relationship Id="rId1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prom&#233;" TargetMode="External"/><Relationship Id="rId1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2007.06.052" TargetMode="External"/><Relationship Id="rId1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-078SF89L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656122v1" TargetMode="External"/><Relationship Id="rId1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guis" TargetMode="External"/><Relationship Id="rId1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667961v1" TargetMode="External"/><Relationship Id="rId1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Catinot" TargetMode="External"/><Relationship Id="rId1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.160.13.431" TargetMode="External"/><Relationship Id="rId1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660948v1" TargetMode="External"/><Relationship Id="rId1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653411v1" TargetMode="External"/><Relationship Id="rId1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654751v1" TargetMode="External"/><Relationship Id="rId1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pitel" TargetMode="External"/><Relationship Id="rId1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevan Guix" TargetMode="External"/><Relationship Id="rId1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656308v1" TargetMode="External"/><Relationship Id="rId1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Armengaud" TargetMode="External"/><Relationship Id="rId1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cicchelero" TargetMode="External"/><Relationship Id="rId1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capek" TargetMode="External"/><Relationship Id="rId1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal del Giudice" TargetMode="External"/><Relationship Id="rId1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mantey" TargetMode="External"/><Relationship Id="rId1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817726v1" TargetMode="External"/><Relationship Id="rId1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mohd Jaafar" TargetMode="External"/><Relationship Id="rId1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhouchet" TargetMode="External"/><Relationship Id="rId1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biagini" TargetMode="External"/><Relationship Id="rId1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.83076-0" TargetMode="External"/><Relationship Id="rId1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653738v1" TargetMode="External"/><Relationship Id="rId1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hebia" TargetMode="External"/><Relationship Id="rId1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Destrumelle" TargetMode="External"/><Relationship Id="rId1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosei.2006.03.064" TargetMode="External"/><Relationship Id="rId1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778314v1" TargetMode="External"/><Relationship Id="rId1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maillard" TargetMode="External"/><Relationship Id="rId1787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657690v1" TargetMode="External"/><Relationship Id="rId1788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665051v1" TargetMode="External"/><Relationship Id="rId1789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina D.C. St&#228;rk" TargetMode="External"/><Relationship Id="rId1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2006.07.012" TargetMode="External"/><Relationship Id="rId1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLRTKLN9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664414v1" TargetMode="External"/><Relationship Id="rId1793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saison" TargetMode="External"/><Relationship Id="rId1794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bernadac" TargetMode="External"/><Relationship Id="rId1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653887v1" TargetMode="External"/><Relationship Id="rId1796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mathieu" TargetMode="External"/><Relationship Id="rId1797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658843v1" TargetMode="External"/><Relationship Id="rId1798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778424v1" TargetMode="External"/><Relationship Id="rId1799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660769v1" TargetMode="External"/><Relationship Id="rId1800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gourreau" TargetMode="External"/><Relationship Id="rId1801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777946v1" TargetMode="External"/><Relationship Id="rId1802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653511v1" TargetMode="External"/><Relationship Id="rId1803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662293v1" TargetMode="External"/><Relationship Id="rId1804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Meester" TargetMode="External"/><Relationship Id="rId1805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.159.10.327-a" TargetMode="External"/><Relationship Id="rId1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777982v1" TargetMode="External"/><Relationship Id="rId1807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653611v1" TargetMode="External"/><Relationship Id="rId1808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676476v1" TargetMode="External"/><Relationship Id="rId1809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Zeller" TargetMode="External"/><Relationship Id="rId1810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schuffenecker" TargetMode="External"/><Relationship Id="rId1811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.157.22.711" TargetMode="External"/><Relationship Id="rId1812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904528v1" TargetMode="External"/><Relationship Id="rId1813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677855v1" TargetMode="External"/><Relationship Id="rId1814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley J. Blitvich" TargetMode="External"/><Relationship Id="rId1815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pradel" TargetMode="External"/><Relationship Id="rId1816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Molia" TargetMode="External"/><Relationship Id="rId1817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vachiery" TargetMode="External"/><Relationship Id="rId1818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1107.050105" TargetMode="External"/><Relationship Id="rId1819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678633v1" TargetMode="External"/><Relationship Id="rId1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hamblin" TargetMode="External"/><Relationship Id="rId1821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2004.11.018" TargetMode="External"/><Relationship Id="rId1822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN6VNR0X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680990v1" TargetMode="External"/><Relationship Id="rId1824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId1825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chermette" TargetMode="External"/><Relationship Id="rId1826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId1827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676046v1" TargetMode="External"/><Relationship Id="rId1828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679548v1" TargetMode="External"/><Relationship Id="rId1829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Galibert" TargetMode="External"/><Relationship Id="rId1830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672181v1" TargetMode="External"/><Relationship Id="rId1831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678556v1" TargetMode="External"/><Relationship Id="rId1832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673500v1" TargetMode="External"/><Relationship Id="rId1833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Tapprest" TargetMode="External"/><Relationship Id="rId1834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681932v1" TargetMode="External"/><Relationship Id="rId1835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kaiser" TargetMode="External"/><Relationship Id="rId1836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2004.08.023" TargetMode="External"/><Relationship Id="rId1837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPX2R108-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670454v1" TargetMode="External"/><Relationship Id="rId1839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Parodil" TargetMode="External"/><Relationship Id="rId1840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouchot" TargetMode="External"/><Relationship Id="rId1841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683053v1" TargetMode="External"/><Relationship Id="rId1842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId1843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Comby" TargetMode="External"/><Relationship Id="rId1844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676671v1" TargetMode="External"/><Relationship Id="rId1845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hendrickx" TargetMode="External"/><Relationship Id="rId1846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675475v1" TargetMode="External"/><Relationship Id="rId1847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Graham" TargetMode="External"/><Relationship Id="rId1848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673833v1" TargetMode="External"/><Relationship Id="rId1849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mailles" TargetMode="External"/><Relationship Id="rId1850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670179v1" TargetMode="External"/><Relationship Id="rId1851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683182v1" TargetMode="External"/><Relationship Id="rId1852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Murgue" TargetMode="External"/><Relationship Id="rId1853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2004.03.009" TargetMode="External"/><Relationship Id="rId1854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R65HSDT7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682581v1" TargetMode="External"/><Relationship Id="rId1856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2003.08.004" TargetMode="External"/><Relationship Id="rId1857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F3G0Q9M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673657v1" TargetMode="External"/><Relationship Id="rId1859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671254v1" TargetMode="External"/><Relationship Id="rId1860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Languille" TargetMode="External"/><Relationship Id="rId1861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670711v1" TargetMode="External"/><Relationship Id="rId1862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-4079(19)33732-X" TargetMode="External"/><Relationship Id="rId1863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681210v1" TargetMode="External"/><Relationship Id="rId1864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quirin" TargetMode="External"/><Relationship Id="rId1865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salas" TargetMode="External"/><Relationship Id="rId1866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1004.030465" TargetMode="External"/><Relationship Id="rId1867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670608v1" TargetMode="External"/><Relationship Id="rId1868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672740v1" TargetMode="External"/><Relationship Id="rId1869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Durand" TargetMode="External"/><Relationship Id="rId1870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Goffette" TargetMode="External"/><Relationship Id="rId1871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679038v1" TargetMode="External"/><Relationship Id="rId1872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Russo" TargetMode="External"/><Relationship Id="rId1873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0450.2003.00682.x" TargetMode="External"/><Relationship Id="rId1874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0S6RCC4P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672217v1" TargetMode="External"/><Relationship Id="rId1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gr&#233;gory" TargetMode="External"/><Relationship Id="rId1877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670128v1" TargetMode="External"/><Relationship Id="rId1878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670072v1" TargetMode="External"/><Relationship Id="rId1879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681828v1" TargetMode="External"/><Relationship Id="rId1880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vernozy" TargetMode="External"/><Relationship Id="rId1881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leterrier" TargetMode="External"/><Relationship Id="rId1882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902778v1" TargetMode="External"/><Relationship Id="rId1883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Coupier" TargetMode="External"/><Relationship Id="rId1884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mure-Ravaud" TargetMode="External"/><Relationship Id="rId1885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2003036" TargetMode="External"/><Relationship Id="rId1886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677968v1" TargetMode="External"/><Relationship Id="rId1887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moutou" TargetMode="External"/><Relationship Id="rId1888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lautraite" TargetMode="External"/><Relationship Id="rId1889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672308v1" TargetMode="External"/><Relationship Id="rId1890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669346v1" TargetMode="External"/><Relationship Id="rId1891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Iniguez" TargetMode="External"/><Relationship Id="rId1892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672479v1" TargetMode="External"/><Relationship Id="rId1893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ben Fredj" TargetMode="External"/><Relationship Id="rId1894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zekri" TargetMode="External"/><Relationship Id="rId1895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677015v1" TargetMode="External"/><Relationship Id="rId1896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moussu" TargetMode="External"/><Relationship Id="rId1897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bermann" TargetMode="External"/><Relationship Id="rId1898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680404v1" TargetMode="External"/><Relationship Id="rId1899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673879v1" TargetMode="External"/><Relationship Id="rId1900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hammoumi" TargetMode="External"/><Relationship Id="rId1901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678187v1" TargetMode="External"/><Relationship Id="rId1902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678761v1" TargetMode="External"/><Relationship Id="rId1903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225108v1" TargetMode="External"/><Relationship Id="rId1904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Taouji" TargetMode="External"/><Relationship Id="rId1905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collobert" TargetMode="External"/><Relationship Id="rId1906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gicquel" TargetMode="External"/><Relationship Id="rId1907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisseau" TargetMode="External"/><Relationship Id="rId1908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0450.2002.00590.x" TargetMode="External"/><Relationship Id="rId1909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3FRM2NG5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904535v1" TargetMode="External"/><Relationship Id="rId1911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chevalier" TargetMode="External"/><Relationship Id="rId1912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pouillot" TargetMode="External"/><Relationship Id="rId1913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Marendat" TargetMode="External"/><Relationship Id="rId1914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid0808.010486" TargetMode="External"/><Relationship Id="rId1915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902621v1" TargetMode="External"/><Relationship Id="rId1916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legay" TargetMode="External"/><Relationship Id="rId1917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2002002" TargetMode="External"/><Relationship Id="rId1918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314282v1" TargetMode="External"/><Relationship Id="rId1919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Diprose" TargetMode="External"/><Relationship Id="rId1920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jn Burroughs" TargetMode="External"/><Relationship Id="rId1921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gc Sutton" TargetMode="External"/><Relationship Id="rId1922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldsmith" TargetMode="External"/><Relationship Id="rId1923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouet" TargetMode="External"/><Relationship Id="rId1924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904534v1" TargetMode="External"/><Relationship Id="rId1925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Murri" TargetMode="External"/><Relationship Id="rId1926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Durand" TargetMode="External"/><Relationship Id="rId1927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Durand" TargetMode="External"/><Relationship Id="rId1928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid0704.010417" TargetMode="External"/><Relationship Id="rId1929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904516v1" TargetMode="External"/><Relationship Id="rId1930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seignot" TargetMode="External"/><Relationship Id="rId1931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davoust" TargetMode="External"/><Relationship Id="rId1932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.146.4.107" TargetMode="External"/><Relationship Id="rId1933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904504v1" TargetMode="External"/><Relationship Id="rId1934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Birch-Machin" TargetMode="External"/><Relationship Id="rId1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ryder" TargetMode="External"/><Relationship Id="rId1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Taylor" TargetMode="External"/><Relationship Id="rId1937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marault" TargetMode="External"/><Relationship Id="rId1938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-0934(00)00183-x" TargetMode="External"/><Relationship Id="rId1939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7KMQXXF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106474v1" TargetMode="External"/><Relationship Id="rId1941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Tobaly-Tapiero" TargetMode="External"/><Relationship Id="rId1942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bittoun" TargetMode="External"/><Relationship Id="rId1943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Neves" TargetMode="External"/><Relationship Id="rId1944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillemin" TargetMode="External"/><Relationship Id="rId1945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lecellier" TargetMode="External"/><Relationship Id="rId1946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.74.9.4064-4073.2000" TargetMode="External"/><Relationship Id="rId1947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902675v1" TargetMode="External"/><Relationship Id="rId1948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2000140" TargetMode="External"/><Relationship Id="rId1949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314287v1" TargetMode="External"/><Relationship Id="rId1950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Grimes" TargetMode="External"/><Relationship Id="rId1951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malby" TargetMode="External"/><Relationship Id="rId1952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0092-8674(00)80758-8" TargetMode="External"/><Relationship Id="rId1953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904493v1" TargetMode="External"/><Relationship Id="rId1954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rubio" TargetMode="External"/><Relationship Id="rId1955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubillo" TargetMode="External"/><Relationship Id="rId1956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hooghuis" TargetMode="External"/><Relationship Id="rId1957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez-Vizcaino" TargetMode="External"/><Relationship Id="rId1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diaz-Laviada" TargetMode="External"/><Relationship Id="rId1959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6823-3_27" TargetMode="External"/><Relationship Id="rId1960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904491v1" TargetMode="External"/><Relationship Id="rId1961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plateau" TargetMode="External"/><Relationship Id="rId1962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moulay" TargetMode="External"/><Relationship Id="rId1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mertens" TargetMode="External"/><Relationship Id="rId1964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6823-3_20" TargetMode="External"/><Relationship Id="rId1965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314291v1" TargetMode="External"/><Relationship Id="rId1966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/26694" TargetMode="External"/><Relationship Id="rId1967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314290v1" TargetMode="External"/><Relationship Id="rId1968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Stuart" TargetMode="External"/><Relationship Id="rId1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grimes" TargetMode="External"/><Relationship Id="rId1970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diprose" TargetMode="External"/><Relationship Id="rId1971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904501v1" TargetMode="External"/><Relationship Id="rId1972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sailleau" TargetMode="External"/><Relationship Id="rId1973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Moulay" TargetMode="External"/><Relationship Id="rId1974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cruciere" TargetMode="External"/><Relationship Id="rId1975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W Laegreid" TargetMode="External"/><Relationship Id="rId1976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0034-5288(97)90195-8" TargetMode="External"/><Relationship Id="rId1977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XJN21LP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904497v1" TargetMode="External"/><Relationship Id="rId1979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruciere" TargetMode="External"/><Relationship Id="rId1980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1135(95)00104-2" TargetMode="External"/><Relationship Id="rId1981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2VVT2PF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904496v1" TargetMode="External"/><Relationship Id="rId1983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wade-Evans" TargetMode="External"/><Relationship Id="rId1984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-0934(94)00175-g" TargetMode="External"/><Relationship Id="rId1985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G913XJF1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904512v1" TargetMode="External"/><Relationship Id="rId1987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trap" TargetMode="External"/><Relationship Id="rId1988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontaine" TargetMode="External"/><Relationship Id="rId1989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gicquel" TargetMode="External"/><Relationship Id="rId1990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.134.1.18" TargetMode="External"/><Relationship Id="rId1991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902152v1" TargetMode="External"/><Relationship Id="rId1992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Plateau" TargetMode="External"/><Relationship Id="rId1993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cruci&#232;re" TargetMode="External"/><Relationship Id="rId1994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087790v1" TargetMode="External"/><Relationship Id="rId1995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId1996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId1997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId1998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId1999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/324/9782759240111/agriculture-et-changement-climatique" TargetMode="External"/><Relationship Id="rId2000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570303v1" TargetMode="External"/><Relationship Id="rId2001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570364v1" TargetMode="External"/><Relationship Id="rId2002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Batten" TargetMode="External"/><Relationship Id="rId2003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet A. van Rijn" TargetMode="External"/><Relationship Id="rId2004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119506287.ch20" TargetMode="External"/><Relationship Id="rId2005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119506287.ch20" TargetMode="External"/><Relationship Id="rId2006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570393v1" TargetMode="External"/><Relationship Id="rId2007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2020.70916" TargetMode="External"/><Relationship Id="rId2008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791249v1" TargetMode="External"/><Relationship Id="rId2009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pubmed/29029725" TargetMode="External"/><Relationship Id="rId2010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aivir.2017.08.003" TargetMode="External"/><Relationship Id="rId2011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800069v1" TargetMode="External"/><Relationship Id="rId2012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/047001590X" TargetMode="External"/><Relationship Id="rId2013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0024785" TargetMode="External"/><Relationship Id="rId2014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810956v1" TargetMode="External"/><Relationship Id="rId2015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hars" TargetMode="External"/><Relationship Id="rId2016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806805v1" TargetMode="External"/><Relationship Id="rId2017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04670525v1" TargetMode="External"/><Relationship Id="rId2018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4035-7_13" TargetMode="External"/><Relationship Id="rId2019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03923270v1" TargetMode="External"/><Relationship Id="rId2020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03648991v1" TargetMode="External"/><Relationship Id="rId2021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568814v1" TargetMode="External"/><Relationship Id="rId2022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId2023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desvaux" TargetMode="External"/><Relationship Id="rId2024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136962v1" TargetMode="External"/><Relationship Id="rId2025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137020v1" TargetMode="External"/><Relationship Id="rId2026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796131v1" TargetMode="External"/><Relationship Id="rId2027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796129v1" TargetMode="External"/><Relationship Id="rId2028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allemandou" TargetMode="External"/><Relationship Id="rId2029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796571v1" TargetMode="External"/><Relationship Id="rId2030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796132v1" TargetMode="External"/><Relationship Id="rId2031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795143v1" TargetMode="External"/><Relationship Id="rId2032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cl&#233;ment" TargetMode="External"/><Relationship Id="rId2033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747122v1" TargetMode="External"/><Relationship Id="rId2034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995NAN10466" TargetMode="External"/><Relationship Id="rId2035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>