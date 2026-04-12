--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -100,438 +100,438 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the optimum of the energy transfer efficiency in the generation of waves by subaerial landslides</w:t>
+                <w:t xml:space="preserve">First and second force peaks generated by a surge impact on a wall with and without overtopping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rozki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal El Omari</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-025-02740-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 137, pp.104380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2025.104380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383634v1</w:t>
+                <w:t xml:space="preserve">hal-05228503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical processes explaining the second force peak generated during a surge impact on a vertical wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rozki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 197, pp.104664. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2024.104664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First and second force peaks generated by a surge impact on a wall with and without overtopping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the optimum of the energy transfer efficiency in the generation of waves by subaerial landslides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Rozki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Abadie</w:t>
+                <w:t xml:space="preserve">Amir H Parvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Morichon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Louis-Napoléon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 137, pp.104380. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2025.104380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-025-02740-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228503v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of OpenFOAM with respect to the elementary processes involved in the generation of waves by subaerial landslides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Parvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ocean Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 153, pp.104296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -578,51 +578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-resolution on unstructured coastal wave computations with graph neural networks and polynomial regressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Kuehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Delpey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1080,51 +1080,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of the wave impacts generated in a wet dam break</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.E. Dumergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 114, pp.103716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1152,408 +1152,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal flooding event definition based on damages: Case study of Biarritz Grande Plage on the French Basque coast</w:t>
+                <w:t xml:space="preserve">Landslide tsunamis: Comparison between depth-averaged and Navier–Stokes models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Arnoux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Alexandre Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivan Kojadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 166, pp.103873. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2021.103873⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 170, pp.104022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2021.104022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200009v1</w:t>
+                <w:t xml:space="preserve">hal-03677873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Would the Potential Collapse of the Cumbre Vieja Volcano in La Palma Canary Islands Impact the Guadeloupe Islands? Insights into the Consequences of Climate Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael E Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael E Arnaud</w:t>
+                <w:t xml:space="preserve">Yann Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Krien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Abadie</w:t>
+                <w:t xml:space="preserve">Narcisse Zahibo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (2), pp.56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/geosciences11020056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide tsunamis: Comparison between depth-averaged and Navier–Stokes models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coastal flooding event definition based on damages: Case study of Biarritz Grande Plage on the French Basque coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Paris</w:t>
+                <w:t xml:space="preserve">Xavier Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Heinrich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Abadie</w:t>
+                <w:t xml:space="preserve">Ivan Kojadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 170, pp.104022. </w:t>
+              <w:t xml:space="preserve">, 2021, 166, pp.103873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2021.104022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2021.103873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677873v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsunami Impact on a Detached Breakwater: Insights from Two Numerical Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Roeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1561,51 +1561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Martin Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bellafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Waterway, Port, Coastal, and Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 147 (2), pp.05021001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1633,983 +1633,983 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Tsunami Hazard and Risk Analysis: A Review of Research Gaps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the wave resource variability in the French Basque coastal area based on a high-resolution hindcast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Delpey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörn Behrens</w:t>
+                <w:t xml:space="preserve">Ximun Lastiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Roeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finn Løvholt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mario Salgado-Gálvez</w:t>
+                <w:t xml:space="preserve">Philippe Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2021.628772⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2021.05.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227520v1</w:t>
+                <w:t xml:space="preserve">hal-03255995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the wave resource variability in the French Basque coastal area based on a high-resolution hindcast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias Delpey</w:t>
+                <w:t xml:space="preserve">Probabilistic Tsunami Hazard and Risk Analysis: A Review of Research Gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Behrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finn Løvholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Jalayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ximun Lastiri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Volker Roeber</w:t>
+                <w:t xml:space="preserve">Stefano Lorito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Maron</w:t>
+                <w:t xml:space="preserve">Mario Salgado-Gálvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2021.05.167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2021.628772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255995v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Measurement and Automatic Processing of In-situ Wave Impact Pressure Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Palma landslide tsunami: calibrated wave source and assessment of impact on French territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian d'Amico</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Larroque</w:t>
+                <w:t xml:space="preserve">Riadh Ata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Luthon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvestre Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI95-042.1⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (11), pp.3019-3038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-20-3019-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292784v1</w:t>
+                <w:t xml:space="preserve">hal-03011158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Palma landslide tsunami: calibrated wave source and assessment of impact on French territories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Continuous Measurement and Automatic Processing of In-situ Wave Impact Pressure Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian d'Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Luthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (11), pp.3019-3038. </w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (sp1), pp.214-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-20-3019-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2112/SI95-042.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011158v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The December 22, 2018 Anak Krakatau, Indonesia, Landslide and Tsunami: Preliminary Modeling Results</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Random forest and Gradient boosting trees to improve wave forecast at a specific location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Paris</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Aurélien Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Delpey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Liquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 177, pp.571-590. </w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104, pp.102339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00024-019-02394-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2020.102339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428150v1</w:t>
+                <w:t xml:space="preserve">hal-03011157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Random forest and Gradient boosting trees to improve wave forecast at a specific location</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wave Energy Assessment in the South Aquitaine Nearshore Zone from a 44-Year Hindcast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ximun Lastiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Delpey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Callens</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pedro Liria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 104, pp.102339. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (3), pp.199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2020.102339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse8030199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011157v1</w:t>
+                <w:t xml:space="preserve">hal-03011154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave Energy Assessment in the South Aquitaine Nearshore Zone from a 44-Year Hindcast</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The December 22, 2018 Anak Krakatau, Indonesia, Landslide and Tsunami: Preliminary Modeling Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (3), pp.199. </w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177, pp.571-590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse8030199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00024-019-02394-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011154v1</w:t>
+                <w:t xml:space="preserve">hal-02428150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of energy transfers in waves generated by granular slides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Clous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landslides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (9), pp.1663-1679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2682,51 +2682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Gilberto G Filippini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ricchiuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Martin Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2771,1947 +2771,1971 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Database of Recent Historical Storm Impact on the French Basque Coast</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulation of Flip-through Impacts of Variable Steepness on a Vertical Breakwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Martin-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle. Egurrola</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Mokrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI85-145.1⟩</w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75, pp.117-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2018.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153327v1</w:t>
+                <w:t xml:space="preserve">hal-02146089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Flip-through Impacts of Variable Steepness on a Vertical Breakwater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Database of Recent Historical Storm Impact on the French Basque Coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Beauvivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Martin-Medina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Abadie</w:t>
+                <w:t xml:space="preserve">Estelle. Egurrola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mokrani</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2018.03.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Proceedings from the International Coastal Symposium (ICS) 2018 (Busan, Republic of Korea), 85 (sp1), pp.721-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI85-145.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146089v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Database to Study Storm Impact Statistics along the Basque Coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Kojadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 85, pp.806-810. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI85-162.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ measurements of wave impact pressure on a composite breakwater: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rahali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 85, pp.1 - 5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2112/SI85-218.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of models to predict storm impact on beaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Validation of a Navier-Stokes Model to Study Flip-through Impacts on a Composite Breakwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martin-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pedro Liria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 87 (2), pp.843-865. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017-October (5), pp.49-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11069-017-2830-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2017044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058605v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a Navier-Stokes Model to Study Flip-through Impacts on a Composite Breakwater</w:t>
+                <w:t xml:space="preserve">A comparative study of models to predict storm impact on beaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Martin-Medina</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Iñaki de Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Morichon</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J H M Reniers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Liria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2017044⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 87 (2), pp.843-865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-017-2830-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153680v1</w:t>
+                <w:t xml:space="preserve">hal-02058605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fictitious Domain Approach Based on a Viscosity Penalty Method to Simulate Wave/Structure Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ducassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Nuñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Cruchaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55 (6), pp.847-862. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00221686.2017.1289257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions for Peak Pressure Stability in VOF Simulations of Dam Break Flow Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mokrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 62, pp.86-103. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2015.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Far-Field Tsunami Impact in the North Atlantic Basin from Large Scale Flank Collapses of the Cumbre Vieja Volcano, La Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Tehranirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey C. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette R. Grilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan T. Grilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 172 (12), pp.3589-3616. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00024-015-1135-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien entre la forme locale de la surface libre et les pressions d'impact générées par une vague déferlante sur un ouvrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mokrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Zibouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6, pp.53-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb/2013051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of tsunami waves generated by the flank collapse of the Cumbre Vieja Volcano (La Palma, Canary Islands): Tsunami source and near field effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 117 (C5), pp.n/a - n/a. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011JC007646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ECORS-Truc Vert'08 nearshore field experiment: presentation of a three-dimensional morphologic system in a macro-tidal environment during consecutive extreme storm conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Gallagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamie Macmahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Masselink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 61, pp.2073-2098. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10236-011-0472-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Field Study of Momentary Liquefaction Caused by Waves around a Coastal Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Piedra-Cueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Barnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 133 (1), pp.28-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/(ASCE)0733-950X(2007)133:1(28)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00267299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional Large Eddy Simulation of air entrainment under plunging breaking waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Caltagirone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 53 (8), pp.631-655. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2006.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully three-dimensional direct numerical simulation of a plunging breaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Caltagirone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 331 (7), pp.495-501. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0721(03)00108-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal Inlet Function: Field evidence and numerical simulation in the INDIA Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Arens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 19 (1), pp.189-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4721,7362 +4745,7362 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Study of Impulse Waves Generated by Water Releases on a Slope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rozki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirhossein Parvinashtiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Fluid Control, Measurements and Visualisation (FLUCOME 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delft University of Technology, 2025, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Analysis of the Dynamics of a Wave Energy Hotspot in Southwest France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Étude des forces d’impact d’un écoulement de nappe sur un mur vertical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rozki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales Génie Cotier - Genie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Anglet (64), France. pp.955-962, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481593v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert d'énergie optimal dans le problème des vagues générées par des glissements de terrain subaériens à haute mobilité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Simulation of the energetic processes involved in the generation of waves by high mobility subaerial landslides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Parvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Leguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Cotier - Genie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481476v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Transfer Optimum in Waves Generated by High Mobility Subaerial Landslides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">3D Simulation of Landslide Generated Waves with Openfoam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Louis-Napoleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IAHR Europe Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05481568v1</w:t>
+                <w:t xml:space="preserve">hal-05481553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the energetic processes involved in the generation of waves by high mobility subaerial landslides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Energy Transfer Optimum in Waves Generated by High Mobility Subaerial Landslides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirhossein Parvinashtiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Leguer</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Coastal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">8th IAHR Europe Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784880v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Simulation of Landslide Generated Waves with Openfoam</w:t>
+                <w:t xml:space="preserve">Transfert d'énergie optimal dans le problème des vagues générées par des glissements de terrain subaériens à haute mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Louis-Napoleon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Amirhossein Parvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IAHR Europe Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales Génie Cotier - Genie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Anglet (64), France. pp.147-156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05481553v1</w:t>
+                <w:t xml:space="preserve">hal-05481476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des forces d’impact d’un écoulement de nappe sur un mur vertical</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Numerical Analysis of the Dynamics of a Wave Energy Hotspot in Southwest France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Slamovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Delpey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Morales-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Cotier - Genie Civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, San Fransisco (California), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.098⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05481488v1</w:t>
+                <w:t xml:space="preserve">hal-05481593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of The Impact Forces Generated by a Swash-Type Flow on an Overtopped Obstacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rozki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-résolution appliquée à la modélisation spectrale des vagues en zone côtière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Kuehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Delpey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Roeber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Génie Cotier - Genie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Anglet (64), France. pp.89-98, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave energy hotspots - a numerical study of wave processes at Belharra, South West of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Slamovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Delpey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Morales-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Génie Cotier - Genie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Français du Littoral; UPPA, Jun 2024, Anglet, France. pp.185 - 194, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy transfer optimum in subaerial landslide impulse waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirhossein Parvinashtiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large concrete block displaced by a rogue wave : analysis of an event incidentally captured by a photographer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Neural-network-based super-resolution on unstructured meshes of coastal spectral wave computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Kuehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amirhossein Parvin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Roeber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Vienna (AUSTRIA), Austria. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3336⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05481532v1</w:t>
+                <w:t xml:space="preserve">hal-05481516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural-network-based super-resolution on unstructured meshes of coastal spectral wave computations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Large concrete block displaced by a rogue wave : analysis of an event incidentally captured by a photographer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Volker Roeber</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Pierre Burkhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirhossein Parvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Vienna, Austria. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, Vienna (AUSTRIA), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9173⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05481516v1</w:t>
+                <w:t xml:space="preserve">hal-05481532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déplacement d’un bloc de béton de 50T par une vague extrême : analyse d’un événement capturé par un photographe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Burkhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirhossein Parvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Chatou/Paris, France. pp.551-558, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2022.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural-network-based sea state reconstruction of under-resolved coastal spectral wave computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Kuehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Roeber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'impact d'une tempête extrême sur la Grande Plage de Biarritz en présence d'une digue amovible en sacs de sable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rozki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Delpey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Roeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Chatou/Paris, France. pp.941-952, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2022.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous measurement and automatic processing of in-situ wave impact pressure data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Coastal Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures in-situ d'impacts de vagues sur une digue composite In-situ measurements of wave impacts on a composite breakwater</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving Wave Run-up Forecasts – Benefits from Phase-resolving Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Roeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Azouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digues 2019 3ème Colloque sur les digues maritimes et fluviales de protection contre les inondation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coastal Structures 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nils Goseberg, Torsten Schlurmann, Sep 2019, Hannover - Germany, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18451/978-3-939230-64-9_075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082354v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Wave Run-up Forecasts – Benefits from Phase-resolving Models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesures in-situ d'impacts de vagues sur une digue composite In-situ measurements of wave impacts on a composite breakwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Liquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Structures 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digues 2019 3ème Colloque sur les digues maritimes et fluviales de protection contre les inondation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Aix-en-provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284058v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and measurements of flip- through impacts in wet dam breaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-E. Dumergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larroque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiphase 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Benguerir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave Impacts in Wet Dam Breaking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Transatlantic Tsunami from Canary to the Caribbean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zahibo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes Des 16èmes Journées de l'hydrodynamique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVèmes Journées Nationales Génie Côtier \textendash Génie Civil La Rochelle, 29 Au 31 Mai 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, La Rochelle, France, France. pp.729-738, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2018.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153999v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du déplacement d'un caisson de digue verticale induit par un impact de vague de type &amp;quot;Flip-Through</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Hydrodynamic Behavior of a Channel Harbor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bellafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVèmes Journées Nationales Génie Côtier \textendash Génie Civil La Rochelle, 29 au 31 mai 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XVIth International Symposium on Oceanography of the Bay of Biscay (ISOBAY 16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, anglet, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153975v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transatlantic Tsunami from Canary to the Caribbean</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Étude du déplacement d'un caisson de digue verticale induit par un impact de vague de type &amp;quot;Flip-Through</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Martin-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Zahibo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVèmes Journées Nationales Génie Côtier \textendash Génie Civil La Rochelle, 29 Au 31 Mai 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2018.083⟩</w:t>
+              <w:t xml:space="preserve">XVèmes Journées Nationales Génie Côtier \textendash Génie Civil La Rochelle, 29 au 31 mai 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, La Rochelle, France, France. pp.457-464, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2018.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153962v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic Behavior of a Channel Harbor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Database to Statistically Study Storm Impact on the Basque Coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Kojadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIth International Symposium on Oceanography of the Bay of Biscay (ISOBAY 16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, anglet, France</w:t>
+              <w:t xml:space="preserve">UHINAK Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Ficoba, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154257v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Database to Statistically Study Storm Impact on the Basque Coast</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Oscillations portuaires forcées par les ondes infra-gravitaires dans un chenal de navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bellafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Roeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Kojadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UHINAK Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVèmes Journées Nationales Génie Côtier \textendash Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, La Rochelle, France, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2018.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154269v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillations portuaires forcées par les ondes infra-gravitaires dans un chenal de navigation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Wave Impacts in Wet Dam Breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L-E. Dumergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVèmes Journées Nationales Génie Côtier \textendash Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes Des 16èmes Journées de l'hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Marseille, France, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153956v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statistique du lien entre les variables d’aléa et les dommages par submersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Kojadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVèmes Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse statistique du lien entre les variables d'aléa et les dommages par submersion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">On the Return Period of Winter 2013-2014 on the Basque Coast Focusing on Flooding Damages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Kojadinovic</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Kojadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVèmes Journées Nationales Génie Côtier Génie Civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISOBAY 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Anglet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2018.084⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02153961v1</w:t>
+                <w:t xml:space="preserve">hal-02162531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Return Period of Winter 2013-2014 on the Basque Coast Focusing on Flooding Damages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">In-Situ Measurement of Wave Impact Pressure on a Composite Breakwater in St-Jean-de-Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ivan Kojadinovic</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Liquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOBAY 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Anglet, France</w:t>
+              <w:t xml:space="preserve">XVIth International Symposium on Oceanography of the Bay of Biscay (ISOBAY 16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162531v1</w:t>
+                <w:t xml:space="preserve">hal-02154255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Situ Measurement of Wave Impact Pressure on a Composite Breakwater in St-Jean-de-Luz</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Analyse statistique du lien entre les variables d'aléa et les dommages par submersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Damien Sous</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kojadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIth International Symposium on Oceanography of the Bay of Biscay (ISOBAY 16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVèmes Journées Nationales Génie Côtier Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, La Rochelle, France, France. pp.739-748, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2018.084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154255v1</w:t>
+                <w:t xml:space="preserve">hal-02153961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infragravity period oscillations in a channel harbor near a river mouth</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mesures in situ des impacts de vagues sur une digue composite : résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Liquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Conference in coastal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVèmes Journées Nationales Génie Côtier - Génie Civil La Rochelle, 29 au 31 mai 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, La Rochelle, France. pp.391-400, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2018.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398282v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures in situ des impacts de vagues sur une digue composite : résultats préliminaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Infragravity period oscillations in a channel harbor near a river mouth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bellafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Roeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Liquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVèmes Journées Nationales Génie Côtier - Génie Civil La Rochelle, 29 au 31 mai 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">36th International Conference in coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Baltimore, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146169v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Approaches for Numerical Modelling of Waves Generated by Landslides: Macroscopic and Grain Scales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Overtopping of Tsunamis Sensitivity to Wave Theory and Wave Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L-E. Dumergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Catalan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th EGU General Assembly, EGU2017, Proceedings from the Conference Held 23-28 April, 2017 in Vienna, Austria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria, Austria. pp.14826</w:t>
+              <w:t xml:space="preserve">French-Japanese Week on Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154028v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infragravity Period Oscillations in a Channel Harbor near a River Mouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bellafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Roeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XBeachX Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of THETIS Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Clous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landslide Tsunami Model Benchmarking Workshop (Galveston, Texas, USA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Galveston, Texas, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Study of Breakwater Failure Due to Tsunami-like Undular Bore Impacts: The Case of the Port of Soma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Martin-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly, EGU2017, Proceedings from the Conference Held 23-28 April, 2017 in Vienna, Austria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria, Austria. pp.6949</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overtopping of Tsunamis Sensitivity to Wave Theory and Wave Characteristics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Two Approaches for Numerical Modelling of Waves Generated by Landslides: Macroscopic and Grain Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Clous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Catalan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Japanese Week on Disaster Risk Reduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">19th EGU General Assembly, EGU2017, Proceedings from the Conference Held 23-28 April, 2017 in Vienna, Austria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria, Austria. pp.14826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154251v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave Structure Interaction : Two Examples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Numerical Study of the Undular Bore Impact on the Composite Breakwater of Port of Soma during the Tohoku Tsunami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Martin-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Roeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bellafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Advances on Wave Propagation in Shallow Waters (Montpellier, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Monpellier, France</w:t>
+              <w:t xml:space="preserve">French-Japanese Week on Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161989v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of the Undular Bore Impact on the Composite Breakwater of Port of Soma during the Tohoku Tsunami</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Wave Structure Interaction : Two Examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Bellafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Japanese Week on Disaster Risk Reduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Numerical Advances on Wave Propagation in Shallow Waters (Montpellier, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Monpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154273v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Tsunami Flooding Downstream a Quay Wall</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">2013-2014 : Statistical Characterization of a Highly Damaging Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Morichon</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Kojadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Twenty-Sixth (2016) International Ocean and Polar Engineering Conference Rhodes, Greece, June 26-July 1, 2016: Volumes 1-4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Rhodes, Greece, Greece. pp.716-723</w:t>
+              <w:t xml:space="preserve">EUCC Littoral 2016, Biarritz, Octobre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153976v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2013-2014 : Statistical Characterization of a Highly Damaging Winter</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">An Ecosystem Approach to Understand Stock Assessment of Sea Urchin Paecentrotus Lividus ( Lamarck, 1816) on Rocky Shore of the Bay of Biscay,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mn. Casamajor (de)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Caill-Milly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lissardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCC Littoral 2016, Biarritz, Octobre 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154281v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ecosystem Approach to Understand Stock Assessment of Sea Urchin Paecentrotus Lividus ( Lamarck, 1816) on Rocky Shore of the Bay of Biscay,</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Simulation of Tsunami Flooding Downstream a Quay Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Catalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Martin-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCC Littoral 2016, Biarritz, Octobre 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the Twenty-Sixth (2016) International Ocean and Polar Engineering Conference Rhodes, Greece, June 26-July 1, 2016: Volumes 1-4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Rhodes, Greece, Greece. pp.716-723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154282v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsunami Interaction with Structures : Phenomenology and Model Requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tandem and Défi Littoral : Tsunami School (Bordeaux, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding of Caisson Submitted to Water Wedge Impact: Analytical Calculation and CFD Verifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Martin-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mokrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th International Ocean and Polar Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Rhodes, Greece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A database of validation cases for tsunami numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Violeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Ata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IAHR Europe Congress - Sustainable hydraulics in the era of global change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Liege Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basque Coast: Numerical Modeling of Wave Energy Resource, Wave Energy Conversion and Converters Behavior in Extreme Seas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Validation of a 3D Numérical Model of the Adour River Plume Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Albertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Martin-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seanergy, Biarritz, Juin 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Biarritz, France</w:t>
+              <w:t xml:space="preserve">ISOBAY 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154283v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a 3D Numérical Model of the Adour River Plume Flow</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Basque Coast: Numerical Modeling of Wave Energy Resource, Wave Energy Conversion and Converters Behavior in Extreme Seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ducassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mokrani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOBAY 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">Seanergy, Biarritz, Juin 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162530v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modelling of Landslide Tsunamis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tandem and Défi Littoral : Tsunami School (Bordeaux, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Various Aspects of the Multifluid Navier-Stokes Simulation of Waves Generated by Mass Failures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tsunamis Due to Subaerial and Subaqueuous Landslides. Challenges and Directions Forward (Oslo, Norway)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode des domaines fictifs appliquée à l'interaction d'un solide mobile avec un écoulement à surface libre en vue de l'application aux systèmes houlomoteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ducassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déplacement d'une structure soumise à l'impact d'un front d'onde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Martin Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mokrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés statistiques des événements de tempêtes au large de la côte basque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Simulation numérique Navier - Stokes de la génération de tsunami par glissement de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154248v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique Navier - Stokes de la génération de tsunami par glissement de terrain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Méthode des domaines fictifs appliquée à l'interaction d'un solide mobile avec un écoulement à surface libre en vue de l'application aux systèmes houlomoteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beno\ⁱt Ducassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Morichon</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Cruchaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIIIèmes Journées Nationales Génie Côtier \textendash Génie Civil Dunkerque, 2-4 juillet 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Dunkerque, France, France. pp.735-742, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2014.080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154244v1</w:t>
+                <w:t xml:space="preserve">hal-02154027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode des domaines fictifs appliquée à l'interaction d'un solide mobile avec un écoulement à surface libre en vue de l'application aux systèmes houlomoteurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Propriétés statistiques des événements de tempêtes au large de la côte basque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. de Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIèmes Journées Nationales Génie Côtier \textendash Génie Civil Dunkerque, 2-4 juillet 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2014.080⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02154027v1</w:t>
+                <w:t xml:space="preserve">hal-02154248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés statistiques des événements de tempête au large de la côte Basque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki de Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIèmes Journées Nationales Génie Côtier \textendash Génie Civil Dunkerque, 2-4 juillet 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Dunkerque, France, France. pp.5-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2014.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique de l'impact des tempêtes sur une plage de poche partiellement aménagée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Statistical Properties of Storm Waves in the Basque and Les Landes Coast, Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. de Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIèmes Journées Nationales Génie Côtier \textendash Génie Civil Dunkerque, 2-4 juillet 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISOBAY, 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154024v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Properties of Storm Waves in the Basque and Les Landes Coast, Bay of Biscay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Modélisation numérique de l'impact des tempêtes sur une plage de poche partiellement aménagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki de Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOBAY, 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIIIèmes Journées Nationales Génie Côtier \textendash Génie Civil Dunkerque, 2-4 juillet 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Dunkerque, France, France. pp.487-494, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2014.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154243v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des interactions vagues / solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de travail Math-Océan (Bordeaux, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of Navier-Stokes Equations for Tsunamis Generated by Subaerial Landslides and Their Impact on the Coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Modelling for Tsunami Early Warning Systems. An International Conference, TSUMAMOS, 2014 (Malaga, Spain)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation Numérique Du Phénomène de Franchissement d'ouvrage Par Une Houle Irrégulière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mokrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIèmes Journées Nationales Génie Côtier \textendash Génie Civil Dunkerque, 2-4 juillet 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Dunkerque, France, France. pp.759-767, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2014.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d'impact d'une vague déferlante sur une structure en vibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ducassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mokrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique 2-D du jet de rive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mauriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique Navier-Stokes/VOF de tsunamis générés par un glissement de terrain aérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Grilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Glockner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of the foundations of a coastal structure submitted to breaking waves: occurrence of momentary liquefaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Piedra-Cueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Piedra-Cueva</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Breul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVth ISOPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Toulon, France. pp.585-592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00260385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling and experiments for solitary wave shoaling and breaking over a sloping beach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan T. Grilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard W. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International offshore and polar engineering conference IGARSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Toulon, France. Vol. 3, p. 306-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations numériques et expérimentales d'un soliton se propageant sur une plage inclinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan T. Grilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard W. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Devrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées Nationales du Génie Civil – Génie Côtier (2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Compiègne, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of momentary liquefaction caused by breaking waves around a coastal structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Piedra-Cueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Conference on Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Lisbon, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789812701916_0339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00260392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique et expérimentale du deferlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée PATOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00232771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12086,154 +12110,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Analysis of the Dynamics of a Wave Energy Hotspot in Southwest France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Slamovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Delpey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Morales-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Washington D. C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12243,171 +12267,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications physiques du littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AcclimaTerra and Le Treut, H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anticiper les changements climatiques en Nouvelle-Aquitaine. Pour agir dans les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Région Nouvelle-Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.305-329, 2018, 978-2-9564516-0-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12417,165 +12441,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave propagation breaking, and overtoping on a 2D reef : a comparative evaluation of numerical codes for tsunami modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kazolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Gilberto Filippini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ricchiuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Martin Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9005, Inria. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414781v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId322"/>
+      <w:footerReference w:type="default" r:id="rId324"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12722,51 +12746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir H Parvin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Omari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Louis-Napol&#233;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02740-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04822168v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rozki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morichon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2024.104664" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05228503v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2025.104380" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04784821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Parvin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2024.104296" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704696v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Kuehn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delpey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Roeber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2024.104619" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295948v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abadie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roeber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2023.103776" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03689145v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Poncet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Larroque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank d'Amico" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2022.103216" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03677874v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kirby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grilli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Horrillo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L.-F. Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Nicolsky" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2021.101943" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03759408v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Dumergue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2022.103716" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03200009v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Arnoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kojadinovic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.103873" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04917153v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael E Arnaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Zahibo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dudon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11020056" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03677873v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heinrich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.104022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03200067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin Medina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bellafont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)WW.1943-5460.0000622" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03227520v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Behrens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn L&#248;vholt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Jalayer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lorito" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Salgado-G&#225;lvez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.628772" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03255995v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximun Lastiri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.05.167" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04292784v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian d'Amico" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Luthon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-042.1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03011158v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ata" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Leroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Arnaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3019-2020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02428150v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02394-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03011157v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Callens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102339" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03011154v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Liria" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8030199" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02157085v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Clous" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-019-01180-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazolea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gilberto G Filippini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ricchiuto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.10.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153327v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beauvivre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle. Egurrola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-145.1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146089v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin-Medina" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mokrani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2018.03.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02157084v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-162.1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809649v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnould" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rahali" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-218.1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02058605v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki de Santiago" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J H M Reniers" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-017-2830-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153680v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin-Medina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017044" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153319v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ducassou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Nu&#241;ez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Cruchaga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2017.1289257" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153364v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2015.12.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01763280v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Tehranirad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C. Harris" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette R. Grilli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan T. Grilli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-015-1135-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153543v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mokrani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Zibouche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013051" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744811v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harris" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grilli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007646" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gallagher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Macmahan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Masselink" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-011-0472-x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267299v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mory" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonjean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Piedra-Cueva" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barnoud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-950X(2007)133:1(28)" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294092v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lubin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caltagirone" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2006.01.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294098v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Caltagirone" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00108-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01766499v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Williams" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian O'Connor" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Arens" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bell" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481614v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Parvinashtiani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481593v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Slamovitz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Morales-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481476v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Parvin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481568v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04784880v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leguer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481553v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Louis-Napoleon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481488v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.098" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04784864v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481468v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376444v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.020" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481525v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6878" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481532v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Pierre Burkhart" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3336" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481516v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9173" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481443v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Burkhart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.057" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481504v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-105" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481454v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.095" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02571020v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082354v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284058v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Pinault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Abadie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Azouri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18451/978-3-939230-64-9_075" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398263v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-E. Dumergue" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153999v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153975v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemaire" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.053" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153962v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Krien" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zahibo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.083" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154257v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andr&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154269v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnoux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153956v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02388615v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153961v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kojadinovic" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.084" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162531v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154255v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398282v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146169v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.044" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154028v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154256v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161992v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clous" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154022v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Le Roy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154251v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Catalan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161989v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154273v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153976v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154281v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154282v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn. Casamajor (de)" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caill-Milly" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lissardy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bru" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161990v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153974v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390692v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Violeau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154283v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducassou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162530v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albertin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161993v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161988v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167682v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167585v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154248v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gardner" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Santiago" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154244v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154027v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno\&#8305;t Ducassou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.080" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154026v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gardner" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki de Santiago" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.001" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154024v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.053" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154243v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161995v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161994v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154025v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.083" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439738v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ducassou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361659v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mauriet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361622v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glockner" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260385v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foray" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breul" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084408v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan T. Grilli" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Gilbert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084409v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Devrard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260392v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812701916_0339" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232771v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kimmoun" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497633v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162380v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castelle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaumillon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acclimaterra.fr/uploads/2018/05/Rapport-AcclimaTerra.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414781v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gilberto Filippini" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05228503v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rozki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morichon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2025.104380" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04822168v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2024.104664" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383634v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir H Parvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Omari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Louis-Napol&#233;on" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02740-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04784821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Parvin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2024.104296" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704696v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Kuehn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delpey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Roeber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2024.104619" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295948v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abadie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roeber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2023.103776" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03689145v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Poncet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Larroque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank d'Amico" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2022.103216" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03677874v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kirby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grilli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Horrillo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L.-F. Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Nicolsky" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2021.101943" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03759408v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Dumergue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2022.103716" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03677873v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heinrich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.104022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04917153v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael E Arnaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Zahibo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dudon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11020056" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03200009v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Arnoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kojadinovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.103873" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03200067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin Medina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bellafont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)WW.1943-5460.0000622" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03255995v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximun Lastiri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.05.167" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03227520v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Behrens" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn L&#248;vholt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Jalayer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lorito" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Salgado-G&#225;lvez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.628772" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03011158v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ata" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Leroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Arnaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3019-2020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04292784v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian d'Amico" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Luthon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-042.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03011157v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Callens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102339" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03011154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Liria" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8030199" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02428150v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02394-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02157085v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Clous" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-019-01180-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazolea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gilberto G Filippini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ricchiuto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.10.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146089v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin-Medina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mokrani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2018.03.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNK53M1D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153327v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beauvivre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle. Egurrola" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-145.1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02157084v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-162.1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809649v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnould" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rahali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-218.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153680v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin-Medina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017044" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02058605v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki de Santiago" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J H M Reniers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-017-2830-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153319v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ducassou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Nu&#241;ez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Cruchaga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2017.1289257" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153364v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2015.12.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGTNSJ6X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01763280v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Tehranirad" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C. Harris" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette R. Grilli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan T. Grilli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-015-1135-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153543v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mokrani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Zibouche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013051" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744811v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grilli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007646" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648477v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gallagher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Macmahan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Masselink" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-011-0472-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267299v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mory" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonjean" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Piedra-Cueva" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barnoud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-950X(2007)133:1(28)" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294092v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lubin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caltagirone" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2006.01.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294098v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Caltagirone" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00108-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01766499v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Williams" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian O'Connor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Arens" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bell" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481614v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Parvinashtiani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481488v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.098" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04784880v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leguer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481553v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Louis-Napoleon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481568v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481476v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Parvin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481593v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Slamovitz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Morales-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04784864v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481468v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376444v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.020" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481525v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6878" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481516v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9173" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481532v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Pierre Burkhart" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3336" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481443v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Burkhart" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.057" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481504v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-105" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481454v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.095" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02571020v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284058v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Pinault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Abadie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Azouri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18451/978-3-939230-64-9_075" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082354v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398263v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-E. Dumergue" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153962v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Krien" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zahibo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.083" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154257v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andr&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153975v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemaire" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.053" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154269v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnoux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153956v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153999v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02388615v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162531v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154255v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153961v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kojadinovic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.084" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146169v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.044" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398282v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154251v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Catalan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154256v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161992v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clous" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154022v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Le Roy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154028v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154273v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161989v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154281v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154282v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn. Casamajor (de)" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caill-Milly" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lissardy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bru" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153976v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161990v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153974v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390692v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Violeau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joly" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162530v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albertin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154283v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducassou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161993v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161988v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167682v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167585v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154244v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154027v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno\&#8305;t Ducassou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.080" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154248v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gardner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Santiago" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154026v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gardner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki de Santiago" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.001" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154243v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154024v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.053" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161995v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161994v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154025v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.083" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439738v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ducassou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361659v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mauriet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361622v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glockner" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260385v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foray" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breul" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084408v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan T. Grilli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Gilbert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084409v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Devrard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260392v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812701916_0339" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232771v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kimmoun" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497633v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162380v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castelle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaumillon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acclimaterra.fr/uploads/2018/05/Rapport-AcclimaTerra.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414781v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gilberto Filippini" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>