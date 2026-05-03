--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -100,633 +100,633 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First and second force peaks generated by a surge impact on a wall with and without overtopping</w:t>
+                <w:t xml:space="preserve">On the optimum of the energy transfer efficiency in the generation of waves by subaerial landslides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Rozki</w:t>
+                <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Abadie</w:t>
+                <w:t xml:space="preserve">Amir H Parvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Morichon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Louis-Napoléon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2025.104380⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-025-02740-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228503v1</w:t>
+                <w:t xml:space="preserve">hal-05383634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical processes explaining the second force peak generated during a surge impact on a vertical wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rozki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Rozki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 197, pp.104664. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2024.104664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the optimum of the energy transfer efficiency in the generation of waves by subaerial landslides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">First and second force peaks generated by a surge impact on a wall with and without overtopping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rozki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal El Omari</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (1), pp.729. </w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 137, pp.104380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-025-02740-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2025.104380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383634v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of OpenFOAM with respect to the elementary processes involved in the generation of waves by subaerial landslides</w:t>
+                <w:t xml:space="preserve">Super-resolution on unstructured coastal wave computations with graph neural networks and polynomial regressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Parvin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Jannik Kuehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Guer</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Delpey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Roeber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2024.104296⟩</w:t>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 194, pp.104619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2024.104619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784821v1</w:t>
+                <w:t xml:space="preserve">hal-04704696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution on unstructured coastal wave computations with graph neural networks and polynomial regressions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Validation of OpenFOAM with respect to the elementary processes involved in the generation of waves by subaerial landslides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Parvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Volker Roeber</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 194, pp.104619. </w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 153, pp.104296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2024.104619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2024.104296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704696v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deep learning super-resolution model to speed up computations of coastal sea states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Kuehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1080,51 +1080,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of the wave impacts generated in a wet dam break</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.E. Dumergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 114, pp.103716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1152,460 +1152,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide tsunamis: Comparison between depth-averaged and Navier–Stokes models</w:t>
+                <w:t xml:space="preserve">How Would the Potential Collapse of the Cumbre Vieja Volcano in La Palma Canary Islands Impact the Guadeloupe Islands? Insights into the Consequences of Climate Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Paris</w:t>
+                <w:t xml:space="preserve">Gael E Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Heinrich</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Yann Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narcisse Zahibo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2021.104022⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences11020056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03677873v1</w:t>
+                <w:t xml:space="preserve">hal-04917153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Would the Potential Collapse of the Cumbre Vieja Volcano in La Palma Canary Islands Impact the Guadeloupe Islands? Insights into the Consequences of Climate Change</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Coastal flooding event definition based on damages: Case study of Biarritz Grande Plage on the French Basque coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Dudon</w:t>
+                <w:t xml:space="preserve">Xavier Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Kojadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences11020056⟩</w:t>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 166, pp.103873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2021.103873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917153v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal flooding event definition based on damages: Case study of Biarritz Grande Plage on the French Basque coast</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Landslide tsunamis: Comparison between depth-averaged and Navier–Stokes models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivan Kojadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 166, pp.103873. </w:t>
+              <w:t xml:space="preserve">, 2021, 170, pp.104022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2021.103873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2021.104022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200009v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsunami Impact on a Detached Breakwater: Insights from Two Numerical Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Roeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Martin Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bellafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Waterway, Port, Coastal, and Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 147 (2), pp.05021001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1633,983 +1633,983 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the wave resource variability in the French Basque coastal area based on a high-resolution hindcast</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probabilistic Tsunami Hazard and Risk Analysis: A Review of Research Gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ximun Lastiri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Volker Roeber</w:t>
+                <w:t xml:space="preserve">Jörn Behrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Maron</w:t>
+                <w:t xml:space="preserve">Finn Løvholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Jalayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Lorito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Salgado-Gálvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2021.05.167⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2021.628772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255995v1</w:t>
+                <w:t xml:space="preserve">hal-03227520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Tsunami Hazard and Risk Analysis: A Review of Research Gaps</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fatemeh Jalayer</w:t>
+                <w:t xml:space="preserve">Characterization of the wave resource variability in the French Basque coastal area based on a high-resolution hindcast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Delpey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Lorito</w:t>
+                <w:t xml:space="preserve">Ximun Lastiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Roeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Salgado-Gálvez</w:t>
+                <w:t xml:space="preserve">Philippe Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2021.628772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2021.05.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227520v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Palma landslide tsunami: calibrated wave source and assessment of impact on French territories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Continuous Measurement and Automatic Processing of In-situ Wave Impact Pressure Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian d'Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Luthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-20-3019-2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (sp1), pp.214-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI95-042.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011158v1</w:t>
+                <w:t xml:space="preserve">hal-04292784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Measurement and Automatic Processing of In-situ Wave Impact Pressure Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Palma landslide tsunami: calibrated wave source and assessment of impact on French territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Ata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian d'Amico</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Larroque</w:t>
+                <w:t xml:space="preserve">Sylvestre Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Luthon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gael Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 95 (sp1), pp.214-219. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (11), pp.3019-3038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/SI95-042.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-20-3019-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292784v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Random forest and Gradient boosting trees to improve wave forecast at a specific location</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wave Energy Assessment in the South Aquitaine Nearshore Zone from a 44-Year Hindcast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ximun Lastiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Delpey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Callens</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pedro Liria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 104, pp.102339. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (3), pp.199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2020.102339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse8030199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011157v1</w:t>
+                <w:t xml:space="preserve">hal-03011154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave Energy Assessment in the South Aquitaine Nearshore Zone from a 44-Year Hindcast</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The December 22, 2018 Anak Krakatau, Indonesia, Landslide and Tsunami: Preliminary Modeling Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (3), pp.199. </w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177, pp.571-590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse8030199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00024-019-02394-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011154v1</w:t>
+                <w:t xml:space="preserve">hal-02428150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The December 22, 2018 Anak Krakatau, Indonesia, Landslide and Tsunami: Preliminary Modeling Results</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Random forest and Gradient boosting trees to improve wave forecast at a specific location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Paris</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Aurélien Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Delpey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Liquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 177, pp.571-590. </w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104, pp.102339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00024-019-02394-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2020.102339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428150v1</w:t>
+                <w:t xml:space="preserve">hal-03011157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of energy transfers in waves generated by granular slides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Clous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landslides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (9), pp.1663-1679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2682,51 +2682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Gilberto G Filippini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ricchiuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Martin Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2771,359 +2771,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Flip-through Impacts of Variable Steepness on a Vertical Breakwater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Database of Recent Historical Storm Impact on the French Basque Coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Martin-Medina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Abadie</w:t>
+                <w:t xml:space="preserve">Marion Beauvivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mokrani</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estelle. Egurrola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2018.03.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Proceedings from the International Coastal Symposium (ICS) 2018 (Busan, Republic of Korea), 85 (sp1), pp.721-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI85-145.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146089v1</w:t>
+                <w:t xml:space="preserve">hal-02153327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Database of Recent Historical Storm Impact on the French Basque Coast</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulation of Flip-through Impacts of Variable Steepness on a Vertical Breakwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Martin-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bouisset</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Mokrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75, pp.117-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2018.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/SI85-145.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02153327v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Database to Study Storm Impact Statistics along the Basque Coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Kojadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 85, pp.806-810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3183,51 +3183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3285,261 +3285,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a Navier-Stokes Model to Study Flip-through Impacts on a Composite Breakwater</w:t>
+                <w:t xml:space="preserve">A comparative study of models to predict storm impact on beaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Martin-Medina</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Iñaki de Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Morichon</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J H M Reniers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Liria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2017044⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 87 (2), pp.843-865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-017-2830-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153680v1</w:t>
+                <w:t xml:space="preserve">hal-02058605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of models to predict storm impact on beaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Validation of a Navier-Stokes Model to Study Flip-through Impacts on a Composite Breakwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martin-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pedro Liria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 87 (2), pp.843-865. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017-October (5), pp.49-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11069-017-2830-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2017044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058605v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fictitious Domain Approach Based on a Viscosity Penalty Method to Simulate Wave/Structure Interaction</w:t>
               </w:r>
@@ -3564,51 +3564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Nuñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Cruchaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55 (6), pp.847-862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3642,64 +3642,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions for Peak Pressure Stability in VOF Simulations of Dam Break Flow Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mokrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 62, pp.86-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3797,51 +3797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette R. Grilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan T. Grilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 172 (12), pp.3589-3616. </w:t>
@@ -3892,51 +3892,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien entre la forme locale de la surface libre et les pressions d'impact générées par une vague déferlante sur un ouvrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mokrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Zibouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3983,51 +3983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of tsunami waves generated by the flank collapse of the Cumbre Vieja Volcano (La Palma, Canary Islands): Tsunami source and near field effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4113,51 +4113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ECORS-Truc Vert'08 nearshore field experiment: presentation of a three-dimensional morphologic system in a macro-tidal environment during consecutive extreme storm conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Gallagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4394,51 +4394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Caltagirone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4524,51 +4524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Caltagirone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 331 (7), pp.495-501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4641,51 +4641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Arens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4759,103 +4759,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Study of Impulse Waves Generated by Water Releases on a Slope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rozki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Rozki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirhossein Parvinashtiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Fluid Control, Measurements and Visualisation (FLUCOME 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delft University of Technology, 2025, Delft, Netherlands</w:t>
@@ -4878,740 +4878,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des forces d’impact d’un écoulement de nappe sur un mur vertical</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfert d'énergie optimal dans le problème des vagues générées par des glissements de terrain subaériens à haute mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirhossein Parvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Rozki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Morichon</w:t>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Génie Cotier - Genie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Anglet (64), France. pp.955-962, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.098⟩</w:t>
+              <w:t xml:space="preserve">, 2024, Anglet (64), France. pp.147-156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05481488v1</w:t>
+                <w:t xml:space="preserve">hal-05481476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the energetic processes involved in the generation of waves by high mobility subaerial landslides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Numerical Analysis of the Dynamics of a Wave Energy Hotspot in Southwest France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Slamovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Delpey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Morales-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Coastal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">AGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, San Fransisco (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784880v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Simulation of Landslide Generated Waves with Openfoam</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Energy Transfer Optimum in Waves Generated by High Mobility Subaerial Landslides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirhossein Parvinashtiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IAHR Europe Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481553v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Transfer Optimum in Waves Generated by High Mobility Subaerial Landslides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Étude des forces d’impact d’un écoulement de nappe sur un mur vertical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rozki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal El Omari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Guer</w:t>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IAHR Europe Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales Génie Cotier - Genie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Anglet (64), France. pp.955-962, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481568v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert d'énergie optimal dans le problème des vagues générées par des glissements de terrain subaériens à haute mobilité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">3D Simulation of Landslide Generated Waves with Openfoam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Louis-Napoleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Cotier - Genie Civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th IAHR Europe Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05481476v1</w:t>
+                <w:t xml:space="preserve">hal-05481553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Analysis of the Dynamics of a Wave Energy Hotspot in Southwest France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthias Delpey</w:t>
+                <w:t xml:space="preserve">Simulation of the energetic processes involved in the generation of waves by high mobility subaerial landslides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Parvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Morichon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Abadie</w:t>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Morales-Hernández</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Leguer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, San Fransisco (California), United States</w:t>
+              <w:t xml:space="preserve">International Conference on Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481593v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of The Impact Forces Generated by a Swash-Type Flow on an Overtopped Obstacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rozki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Rozki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5636,90 +5636,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-résolution appliquée à la modélisation spectrale des vagues en zone côtière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Kuehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Delpey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Roeber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Génie Cotier - Genie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Anglet (64), France. pp.89-98, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5753,103 +5753,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave energy hotspots - a numerical study of wave processes at Belharra, South West of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Slamovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Delpey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Morales-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Génie Cotier - Genie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Français du Littoral; UPPA, Jun 2024, Anglet, France. pp.185 - 194, </w:t>
@@ -5900,77 +5900,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy transfer optimum in subaerial landslide impulse waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirhossein Parvinashtiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6004,77 +6004,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural-network-based super-resolution on unstructured meshes of coastal spectral wave computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Kuehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Roeber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6108,77 +6108,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large concrete block displaced by a rogue wave : analysis of an event incidentally captured by a photographer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Pierre Burkhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirhossein Parvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Vienna (AUSTRIA), Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6225,64 +6225,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déplacement d’un bloc de béton de 50T par une vague extrême : analyse d’un événement capturé par un photographe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Burkhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirhossein Parvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Chatou/Paris, France. pp.551-558, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6316,77 +6316,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural-network-based sea state reconstruction of under-resolved coastal spectral wave computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Kuehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Roeber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6420,103 +6420,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'impact d'une tempête extrême sur la Grande Plage de Biarritz en présence d'une digue amovible en sacs de sable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rozki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Delpey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Roeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Chatou/Paris, France. pp.941-952, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6550,103 +6550,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous measurement and automatic processing of in-situ wave impact pressure data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Coastal Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6665,312 +6665,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Wave Run-up Forecasts – Benefits from Phase-resolving Models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesures in-situ d'impacts de vagues sur une digue composite In-situ measurements of wave impacts on a composite breakwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Liquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Structures 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digues 2019 3ème Colloque sur les digues maritimes et fluviales de protection contre les inondation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Aix-en-provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284058v1</w:t>
+                <w:t xml:space="preserve">hal-02082354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures in-situ d'impacts de vagues sur une digue composite In-situ measurements of wave impacts on a composite breakwater</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving Wave Run-up Forecasts – Benefits from Phase-resolving Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Roeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Azouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digues 2019 3ème Colloque sur les digues maritimes et fluviales de protection contre les inondation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coastal Structures 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nils Goseberg, Torsten Schlurmann, Sep 2019, Hannover - Germany, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18451/978-3-939230-64-9_075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082354v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and measurements of flip- through impacts in wet dam breaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-E. Dumergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7015,732 +7015,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transatlantic Tsunami from Canary to the Caribbean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Arnaud</w:t>
+                <w:t xml:space="preserve">Oscillations portuaires forcées par les ondes infra-gravitaires dans un chenal de navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bellafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Roeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Krien</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Gaël André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Zahibo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVèmes Journées Nationales Génie Côtier \textendash Génie Civil La Rochelle, 29 Au 31 Mai 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2018.083⟩</w:t>
+              <w:t xml:space="preserve">XVèmes Journées Nationales Génie Côtier \textendash Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, La Rochelle, France, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2018.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153962v1</w:t>
+                <w:t xml:space="preserve">hal-02153956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic Behavior of a Channel Harbor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Wave Impacts in Wet Dam Breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L-E. Dumergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIth International Symposium on Oceanography of the Bay of Biscay (ISOBAY 16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, anglet, France</w:t>
+              <w:t xml:space="preserve">Actes Des 16èmes Journées de l'hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154257v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du déplacement d'un caisson de digue verticale induit par un impact de vague de type &amp;quot;Flip-Through</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Database to Statistically Study Storm Impact on the Basque Coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Kojadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVèmes Journées Nationales Génie Côtier \textendash Génie Civil La Rochelle, 29 au 31 mai 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">UHINAK Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Ficoba, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153975v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Database to Statistically Study Storm Impact on the Basque Coast</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Étude du déplacement d'un caisson de digue verticale induit par un impact de vague de type &amp;quot;Flip-Through</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Martin-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Kojadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UHINAK Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVèmes Journées Nationales Génie Côtier \textendash Génie Civil La Rochelle, 29 au 31 mai 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, La Rochelle, France, France. pp.457-464, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2018.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154269v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillations portuaires forcées par les ondes infra-gravitaires dans un chenal de navigation</w:t>
+                <w:t xml:space="preserve">Hydrodynamic Behavior of a Channel Harbor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bellafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVèmes Journées Nationales Génie Côtier \textendash Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XVIth International Symposium on Oceanography of the Bay of Biscay (ISOBAY 16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, anglet, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153956v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave Impacts in Wet Dam Breaking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Transatlantic Tsunami from Canary to the Caribbean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zahibo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes Des 16èmes Journées de l'hydrodynamique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVèmes Journées Nationales Génie Côtier \textendash Génie Civil La Rochelle, 29 Au 31 Mai 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, La Rochelle, France, France. pp.729-738, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2018.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153999v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statistique du lien entre les variables d’aléa et les dommages par submersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Kojadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVèmes Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7759,165 +7759,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Return Period of Winter 2013-2014 on the Basque Coast Focusing on Flooding Damages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Analyse statistique du lien entre les variables d'aléa et les dommages par submersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ivan Kojadinovic</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kojadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOBAY 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVèmes Journées Nationales Génie Côtier Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, La Rochelle, France, France. pp.739-748, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2018.084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162531v1</w:t>
+                <w:t xml:space="preserve">hal-02153961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Situ Measurement of Wave Impact Pressure on a Composite Breakwater in St-Jean-de-Luz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7945,982 +7954,973 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIth International Symposium on Oceanography of the Bay of Biscay (ISOBAY 16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse statistique du lien entre les variables d'aléa et les dommages par submersion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">On the Return Period of Winter 2013-2014 on the Basque Coast Focusing on Flooding Damages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Kojadinovic</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Kojadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVèmes Journées Nationales Génie Côtier Génie Civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISOBAY 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Anglet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2018.084⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02153961v1</w:t>
+                <w:t xml:space="preserve">hal-02162531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures in situ des impacts de vagues sur une digue composite : résultats préliminaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Infragravity period oscillations in a channel harbor near a river mouth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bellafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Roeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Liquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVèmes Journées Nationales Génie Côtier - Génie Civil La Rochelle, 29 au 31 mai 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">36th International Conference in coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Baltimore, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146169v1</w:t>
+                <w:t xml:space="preserve">hal-02398282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infragravity period oscillations in a channel harbor near a river mouth</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mesures in situ des impacts de vagues sur une digue composite : résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Liquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Conference in coastal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVèmes Journées Nationales Génie Côtier - Génie Civil La Rochelle, 29 au 31 mai 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, La Rochelle, France. pp.391-400, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2018.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398282v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overtopping of Tsunamis Sensitivity to Wave Theory and Wave Characteristics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Numerical Study of Breakwater Failure Due to Tsunami-like Undular Bore Impacts: The Case of the Port of Soma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Martin-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Catalan</w:t>
+                <w:t xml:space="preserve">Sylvestre Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Japanese Week on Disaster Risk Reduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">19th EGU General Assembly, EGU2017, Proceedings from the Conference Held 23-28 April, 2017 in Vienna, Austria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria, Austria. pp.6949</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154251v1</w:t>
+                <w:t xml:space="preserve">hal-02154022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infragravity Period Oscillations in a Channel Harbor near a River Mouth</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Two Approaches for Numerical Modelling of Waves Generated by Landslides: Macroscopic and Grain Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Clous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XBeachX Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">19th EGU General Assembly, EGU2017, Proceedings from the Conference Held 23-28 April, 2017 in Vienna, Austria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria, Austria. pp.14826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154256v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of THETIS Code</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Infragravity Period Oscillations in a Channel Harbor near a River Mouth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bellafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Roeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Clous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landslide Tsunami Model Benchmarking Workshop (Galveston, Texas, USA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Galveston, Texas, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">XBeachX Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161992v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of Breakwater Failure Due to Tsunami-like Undular Bore Impacts: The Case of the Port of Soma.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Results of THETIS Code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvestre Le Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Lemoine</w:t>
+                <w:t xml:space="preserve">L. Clous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th EGU General Assembly, EGU2017, Proceedings from the Conference Held 23-28 April, 2017 in Vienna, Austria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria, Austria. pp.6949</w:t>
+              <w:t xml:space="preserve">Landslide Tsunami Model Benchmarking Workshop (Galveston, Texas, USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Galveston, Texas, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154022v1</w:t>
+                <w:t xml:space="preserve">hal-02161992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Approaches for Numerical Modelling of Waves Generated by Landslides: Macroscopic and Grain Scales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Overtopping of Tsunamis Sensitivity to Wave Theory and Wave Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L-E. Dumergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Catalan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th EGU General Assembly, EGU2017, Proceedings from the Conference Held 23-28 April, 2017 in Vienna, Austria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria, Austria. pp.14826</w:t>
+              <w:t xml:space="preserve">French-Japanese Week on Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154028v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Study of the Undular Bore Impact on the Composite Breakwater of Port of Soma during the Tohoku Tsunami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Martin-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Roeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bellafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8958,51 +8958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave Structure Interaction : Two Examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Advances on Wave Propagation in Shallow Waters (Montpellier, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Monpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9021,398 +9021,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2013-2014 : Statistical Characterization of a Highly Damaging Winter</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">An Ecosystem Approach to Understand Stock Assessment of Sea Urchin Paecentrotus Lividus ( Lamarck, 1816) on Rocky Shore of the Bay of Biscay,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mn. Casamajor (de)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Caill-Milly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lissardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCC Littoral 2016, Biarritz, Octobre 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154281v1</w:t>
+                <w:t xml:space="preserve">hal-02154282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ecosystem Approach to Understand Stock Assessment of Sea Urchin Paecentrotus Lividus ( Lamarck, 1816) on Rocky Shore of the Bay of Biscay,</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Simulation of Tsunami Flooding Downstream a Quay Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Catalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Martin-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCC Littoral 2016, Biarritz, Octobre 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the Twenty-Sixth (2016) International Ocean and Polar Engineering Conference Rhodes, Greece, June 26-July 1, 2016: Volumes 1-4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Rhodes, Greece, Greece. pp.716-723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154282v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Tsunami Flooding Downstream a Quay Wall</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">2013-2014 : Statistical Characterization of a Highly Damaging Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Morichon</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Kojadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Twenty-Sixth (2016) International Ocean and Polar Engineering Conference Rhodes, Greece, June 26-July 1, 2016: Volumes 1-4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Rhodes, Greece, Greece. pp.716-723</w:t>
+              <w:t xml:space="preserve">EUCC Littoral 2016, Biarritz, Octobre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153976v1</w:t>
+                <w:t xml:space="preserve">hal-02154281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsunami Interaction with Structures : Phenomenology and Model Requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tandem and Défi Littoral : Tsunami School (Bordeaux, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9437,90 +9437,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding of Caisson Submitted to Water Wedge Impact: Analytical Calculation and CFD Verifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Martin-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mokrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th International Ocean and Polar Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Rhodes, Greece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9558,90 +9558,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A database of validation cases for tsunami numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Violeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Ata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IAHR Europe Congress - Sustainable hydraulics in the era of global change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Liege Belgium</w:t>
@@ -9664,290 +9664,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a 3D Numérical Model of the Adour River Plume Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Morichon</w:t>
+                <w:t xml:space="preserve">Basque Coast: Numerical Modeling of Wave Energy Resource, Wave Energy Conversion and Converters Behavior in Extreme Seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Albertin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">B. Ducassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mokrani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOBAY 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">Seanergy, Biarritz, Juin 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162530v1</w:t>
+                <w:t xml:space="preserve">hal-02154283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basque Coast: Numerical Modeling of Wave Energy Resource, Wave Energy Conversion and Converters Behavior in Extreme Seas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Validation of a 3D Numérical Model of the Adour River Plume Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Albertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Martin-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seanergy, Biarritz, Juin 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Biarritz, France</w:t>
+              <w:t xml:space="preserve">ISOBAY 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154283v1</w:t>
+                <w:t xml:space="preserve">hal-02162530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modelling of Landslide Tsunamis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tandem and Défi Littoral : Tsunami School (Bordeaux, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9972,51 +9972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Various Aspects of the Multifluid Navier-Stokes Simulation of Waves Generated by Mass Failures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tsunamis Due to Subaerial and Subaqueuous Landslides. Challenges and Directions Forward (Oslo, Norway)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10054,51 +10054,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode des domaines fictifs appliquée à l'interaction d'un solide mobile avec un écoulement à surface libre en vue de l'application aux systèmes houlomoteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ducassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10136,77 +10136,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déplacement d'une structure soumise à l'impact d'un front d'onde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Martin Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mokrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10225,282 +10225,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique Navier - Stokes de la génération de tsunami par glissement de terrain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Méthode des domaines fictifs appliquée à l'interaction d'un solide mobile avec un écoulement à surface libre en vue de l'application aux systèmes houlomoteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beno\ⁱt Ducassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Morichon</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Cruchaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIIIèmes Journées Nationales Génie Côtier \textendash Génie Civil Dunkerque, 2-4 juillet 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Dunkerque, France, France. pp.735-742, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2014.080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154244v1</w:t>
+                <w:t xml:space="preserve">hal-02154027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode des domaines fictifs appliquée à l'interaction d'un solide mobile avec un écoulement à surface libre en vue de l'application aux systèmes houlomoteurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Simulation numérique Navier - Stokes de la génération de tsunami par glissement de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcela Cruchaga</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIèmes Journées Nationales Génie Côtier \textendash Génie Civil Dunkerque, 2-4 juillet 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2014.080⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02154027v1</w:t>
+                <w:t xml:space="preserve">hal-02154244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés statistiques des événements de tempêtes au large de la côte basque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. de Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10542,103 +10542,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés statistiques des événements de tempête au large de la côte Basque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki de Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIèmes Journées Nationales Génie Côtier \textendash Génie Civil Dunkerque, 2-4 juillet 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Dunkerque, France, France. pp.5-12, </w:t>
@@ -10670,437 +10670,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Properties of Storm Waves in the Basque and Les Landes Coast, Bay of Biscay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulation of Navier-Stokes Equations for Tsunamis Generated by Subaerial Landslides and Their Impact on the Coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOBAY, 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, bordeaux, France</w:t>
+              <w:t xml:space="preserve">Mathematical Modelling for Tsunami Early Warning Systems. An International Conference, TSUMAMOS, 2014 (Malaga, Spain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154243v1</w:t>
+                <w:t xml:space="preserve">hal-02161994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique de l'impact des tempêtes sur une plage de poche partiellement aménagée</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modélisation des interactions vagues / solide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIèmes Journées Nationales Génie Côtier \textendash Génie Civil Dunkerque, 2-4 juillet 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Groupe de travail Math-Océan (Bordeaux, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154024v1</w:t>
+                <w:t xml:space="preserve">hal-02161995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des interactions vagues / solide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modélisation numérique de l'impact des tempêtes sur une plage de poche partiellement aménagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki de Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de travail Math-Océan (Bordeaux, France)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIIIèmes Journées Nationales Génie Côtier \textendash Génie Civil Dunkerque, 2-4 juillet 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Dunkerque, France, France. pp.487-494, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2014.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161995v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Navier-Stokes Equations for Tsunamis Generated by Subaerial Landslides and Their Impact on the Coast</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Statistical Properties of Storm Waves in the Basque and Les Landes Coast, Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. de Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling for Tsunami Early Warning Systems. An International Conference, TSUMAMOS, 2014 (Malaga, Spain)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">ISOBAY, 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161994v1</w:t>
+                <w:t xml:space="preserve">hal-02154243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation Numérique Du Phénomène de Franchissement d'ouvrage Par Une Houle Irrégulière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mokrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11160,51 +11160,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d'impact d'une vague déferlante sur une structure en vibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ducassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mokrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11255,51 +11255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique 2-D du jet de rive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mauriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11350,64 +11350,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique Navier-Stokes/VOF de tsunamis générés par un glissement de terrain aérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Grilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11766,51 +11766,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard W. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Devrard</w:t>
+                <w:t xml:space="preserve">Déborah Drevard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées Nationales du Génie Civil – Génie Côtier (2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Compiègne, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -11859,51 +11859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Piedra-Cueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12006,51 +12006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12124,103 +12124,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Analysis of the Dynamics of a Wave Energy Hotspot in Southwest France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Slamovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Delpey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Morales-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Washington D. C., United States</w:t>
@@ -12294,51 +12294,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications physiques du littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12494,51 +12494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Gilberto Filippini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ricchiuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Martin Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12746,51 +12746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05228503v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rozki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morichon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2025.104380" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04822168v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2024.104664" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383634v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir H Parvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Omari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Louis-Napol&#233;on" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02740-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04784821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Parvin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2024.104296" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704696v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Kuehn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delpey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Roeber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2024.104619" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295948v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abadie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roeber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2023.103776" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03689145v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Poncet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Larroque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank d'Amico" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2022.103216" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03677874v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kirby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grilli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Horrillo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L.-F. Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Nicolsky" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2021.101943" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03759408v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Dumergue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2022.103716" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03677873v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heinrich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.104022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04917153v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael E Arnaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Zahibo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dudon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11020056" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03200009v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Arnoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kojadinovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.103873" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03200067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin Medina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bellafont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)WW.1943-5460.0000622" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03255995v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximun Lastiri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.05.167" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03227520v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Behrens" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn L&#248;vholt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Jalayer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lorito" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Salgado-G&#225;lvez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.628772" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03011158v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ata" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Leroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Arnaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3019-2020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04292784v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian d'Amico" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Luthon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-042.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03011157v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Callens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102339" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03011154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Liria" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8030199" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02428150v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02394-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02157085v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Clous" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-019-01180-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazolea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gilberto G Filippini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ricchiuto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.10.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146089v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin-Medina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mokrani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2018.03.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNK53M1D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153327v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beauvivre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle. Egurrola" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-145.1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02157084v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-162.1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809649v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnould" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rahali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-218.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153680v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin-Medina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017044" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02058605v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki de Santiago" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J H M Reniers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-017-2830-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153319v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ducassou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Nu&#241;ez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Cruchaga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2017.1289257" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153364v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2015.12.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGTNSJ6X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01763280v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Tehranirad" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C. Harris" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette R. Grilli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan T. Grilli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-015-1135-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153543v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mokrani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Zibouche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013051" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744811v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grilli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007646" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648477v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gallagher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Macmahan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Masselink" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-011-0472-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267299v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mory" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonjean" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Piedra-Cueva" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barnoud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-950X(2007)133:1(28)" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294092v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lubin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caltagirone" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2006.01.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294098v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Caltagirone" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00108-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01766499v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Williams" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian O'Connor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Arens" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bell" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481614v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Parvinashtiani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481488v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.098" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04784880v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leguer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481553v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Louis-Napoleon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481568v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481476v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Parvin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481593v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Slamovitz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Morales-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04784864v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481468v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376444v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.020" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481525v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6878" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481516v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9173" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481532v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Pierre Burkhart" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3336" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481443v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Burkhart" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.057" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481504v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-105" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481454v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.095" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02571020v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284058v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Pinault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Abadie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Azouri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18451/978-3-939230-64-9_075" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082354v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398263v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-E. Dumergue" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153962v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Krien" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zahibo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.083" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154257v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andr&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153975v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemaire" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.053" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154269v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnoux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153956v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153999v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02388615v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162531v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154255v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153961v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kojadinovic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.084" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146169v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.044" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398282v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154251v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Catalan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154256v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161992v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clous" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154022v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Le Roy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154028v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154273v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161989v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154281v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154282v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn. Casamajor (de)" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caill-Milly" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lissardy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bru" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153976v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161990v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153974v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390692v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Violeau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joly" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162530v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albertin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154283v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducassou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161993v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161988v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167682v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167585v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154244v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154027v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno\&#8305;t Ducassou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.080" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154248v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gardner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Santiago" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154026v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gardner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki de Santiago" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.001" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154243v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154024v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.053" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161995v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161994v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154025v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.083" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439738v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ducassou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361659v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mauriet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361622v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glockner" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260385v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foray" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breul" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084408v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan T. Grilli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Gilbert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084409v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Devrard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260392v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812701916_0339" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232771v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kimmoun" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497633v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162380v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castelle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaumillon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acclimaterra.fr/uploads/2018/05/Rapport-AcclimaTerra.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414781v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gilberto Filippini" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir H Parvin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Omari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Louis-Napol&#233;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02740-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04822168v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rozki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morichon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2024.104664" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05228503v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2025.104380" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704696v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Kuehn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delpey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Roeber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2024.104619" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04784821v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Parvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2024.104296" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295948v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abadie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roeber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2023.103776" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03689145v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Poncet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Larroque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank d'Amico" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2022.103216" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03677874v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kirby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grilli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Horrillo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L.-F. Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Nicolsky" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2021.101943" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03759408v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Dumergue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2022.103716" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04917153v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael E Arnaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Zahibo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dudon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11020056" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03200009v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Arnoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kojadinovic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.103873" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03677873v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heinrich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.104022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03200067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin Medina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bellafont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)WW.1943-5460.0000622" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03227520v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Behrens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn L&#248;vholt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Jalayer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lorito" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Salgado-G&#225;lvez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.628772" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03255995v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximun Lastiri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.05.167" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04292784v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian d'Amico" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Luthon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-042.1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03011158v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ata" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Leroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Arnaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3019-2020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03011154v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Liria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8030199" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02428150v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02394-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03011157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Callens" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102339" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02157085v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Clous" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-019-01180-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazolea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gilberto G Filippini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ricchiuto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.10.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153327v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beauvivre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle. Egurrola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-145.1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146089v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin-Medina" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mokrani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2018.03.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNK53M1D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02157084v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-162.1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809649v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnould" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rahali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-218.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02058605v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki de Santiago" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J H M Reniers" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-017-2830-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153680v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin-Medina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017044" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153319v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ducassou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Nu&#241;ez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Cruchaga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2017.1289257" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153364v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2015.12.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGTNSJ6X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01763280v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Tehranirad" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C. Harris" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette R. Grilli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan T. Grilli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-015-1135-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153543v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mokrani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Zibouche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013051" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744811v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grilli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007646" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648477v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gallagher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Macmahan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Masselink" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-011-0472-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267299v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mory" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonjean" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Piedra-Cueva" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barnoud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-950X(2007)133:1(28)" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294092v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lubin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caltagirone" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2006.01.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294098v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Caltagirone" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00108-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01766499v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Williams" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian O'Connor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Arens" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bell" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481614v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Parvinashtiani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481476v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Parvin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481593v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Slamovitz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Morales-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481568v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481488v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.098" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481553v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Louis-Napoleon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04784880v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leguer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04784864v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481468v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376444v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.020" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481525v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6878" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481516v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9173" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481532v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Pierre Burkhart" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3336" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481443v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Burkhart" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.057" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481504v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-105" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05481454v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.095" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02571020v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082354v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284058v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Pinault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Abadie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Azouri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18451/978-3-939230-64-9_075" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398263v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-E. Dumergue" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153956v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153999v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154269v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnoux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153975v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemaire" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.053" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154257v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andr&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153962v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Krien" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zahibo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.083" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02388615v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153961v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kojadinovic" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.084" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154255v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162531v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398282v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146169v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.044" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154022v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Le Roy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154028v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154256v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161992v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clous" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154251v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Catalan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154273v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161989v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154282v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn. Casamajor (de)" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caill-Milly" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lissardy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bru" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153976v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154281v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161990v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153974v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390692v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Violeau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joly" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154283v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducassou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162530v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albertin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161993v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161988v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167682v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167585v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154027v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno\&#8305;t Ducassou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.080" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154244v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154248v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gardner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Santiago" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154026v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gardner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki de Santiago" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.001" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161994v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161995v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154024v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.053" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154243v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154025v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.083" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439738v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ducassou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361659v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mauriet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361622v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glockner" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260385v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foray" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breul" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084408v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan T. Grilli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Gilbert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084409v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Drevard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260392v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812701916_0339" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232771v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kimmoun" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497633v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162380v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castelle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaumillon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acclimaterra.fr/uploads/2018/05/Rapport-AcclimaTerra.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414781v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gilberto Filippini" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>