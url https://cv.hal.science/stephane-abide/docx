--- v0 (2026-03-09)
+++ v1 (2026-04-12)
@@ -715,160 +715,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order compact scheme finite difference discretization for Signorini's problem</w:t>
+                <w:t xml:space="preserve">Experiments and long-term high-performance computations on amplitude modulations of strato-rotational flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G. Meletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Abide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cherkaoui</w:t>
+                <w:t xml:space="preserve">S. Viazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Cheng</w:t>
+                <w:t xml:space="preserve">A. Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Harlander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207160.2020.1762869⟩</w:t>
+              <w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 115 (3), pp.297-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03091929.2020.1795647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053756v1</w:t>
+                <w:t xml:space="preserve">hal-04052900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inexact primal–dual active set method for solving elastodynamic frictional contact problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -877,359 +890,346 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Barboteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 82, pp.36-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.camwa.2020.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-smooth Newton and Primal–Dual Active Set method for Non-Smooth Contact Dynamics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Dumont</w:t>
+                <w:t xml:space="preserve">High-order compact scheme finite difference discretization for Signorini's problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Computer Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98 (3), pp.580-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207160.2020.1762869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2021.114153⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03550753v1</w:t>
+                <w:t xml:space="preserve">hal-04053756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments and long-term high-performance computations on amplitude modulations of strato-rotational flows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">U. Harlander</w:t>
+                <w:t xml:space="preserve">A semi-smooth Newton and Primal–Dual Active Set method for Non-Smooth Contact Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Barboteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 115 (3), pp.297-321. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 387, pp.114153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03091929.2020.1795647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2021.114153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052900v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dynamical Method for Solving the Obstacle Problem</w:t>
               </w:r>
@@ -1391,512 +1391,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03490672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order compact scheme for high-performance computing of stratified rotating flows</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of Heat Transfer in a Habitat Built in Local Materials in Dry Tropical Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Randriamampianina</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdoulaye Compaoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Dianda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Bathiebo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Zeghmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.07.016⟩</w:t>
+              <w:t xml:space="preserve">Physical Science International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/PSIJ/2018/38931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111489v1</w:t>
+                <w:t xml:space="preserve">hal-01799976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of turbulent natural convection in an inclined tall cavity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Higher-order compact scheme for high-performance computing of stratified rotating flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Khamlichi</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Raspo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Randriamampianina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 174, pp.300-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.07.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10407782.2018.1509602⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01902658v1</w:t>
+                <w:t xml:space="preserve">hal-02111489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclination effects on heat transfer by an oscillating square cylinder in channel flow</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large Eddy Simulation of turbulent natural convection in an inclined tall cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.H. Laatar</w:t>
+                <w:t xml:space="preserve">Hanae Doukkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lhassane Lahlaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Khamlichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.04.103⟩</w:t>
+              <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10407782.2018.1509602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824805v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Heat Transfer in a Habitat Built in Local Materials in Dry Tropical Climate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inclination effects on heat transfer by an oscillating square cylinder in channel flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Nana</w:t>
+                <w:t xml:space="preserve">Y. Derouich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Bathiebo</w:t>
+                <w:t xml:space="preserve">Z. Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belkacem Zeghmati</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.H. Laatar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Science International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (1), pp.1 - 11. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125, pp.1105 - 1120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9734/PSIJ/2018/38931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.04.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799976v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of heat transfer and flow characteristics of air jet in a semi-confined cavity</w:t>
               </w:r>
@@ -1908,51 +1908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Tovondrainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Zeghmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrysostôme Raminosoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2038,51 +2038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Kherbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Zeghmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2181,51 +2181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Lamrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Zeghmati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Thermal Sciences: An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (2), pp.135-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2376,51 +2376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multigrid defect correction and fourth-order compact scheme for Poisson’s equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Zeghmati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 73 (7), pp.1433-1444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2480,51 +2480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sabeur Binous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Zeghmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Hassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2588,51 +2588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Barboteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Danan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 284, pp.286-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2660,265 +2660,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Combined Convective and Microwave Heating on Mechanical Behaviour of Wood during Drying</w:t>
+                <w:t xml:space="preserve">Optical bandgap in various impurity-Si systems from the metal–insulator transition study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Khouya</w:t>
+                <w:t xml:space="preserve">H. van Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zeghmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Research in Electrical, Electronics and Instrumentation Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 436, pp.130-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2013.11.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143135v1</w:t>
+                <w:t xml:space="preserve">hal-01143130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical bandgap in various impurity-Si systems from the metal–insulator transition study</w:t>
+                <w:t xml:space="preserve">The Effect of Combined Convective and Microwave Heating on Mechanical Behaviour of Wood during Drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. van Cong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Abide</w:t>
+                <w:t xml:space="preserve">A. Khouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Draoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zeghmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Advanced Research in Electrical, Electronics and Instrumentation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.8287-8299</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143130v1</w:t>
+                <w:t xml:space="preserve">hal-01143135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3073,51 +3073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007412v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Meletti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abide" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Harlander" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raspo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viazzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0248712" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Anh Thuong Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Barboteu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/bc127-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091621v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sukhanovskii" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Dan Borcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14050836" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946442v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Viazzo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Harlander" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2022.0297" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053755v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Cherkaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13663-022-00729-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053756v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abide" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mansouri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherkaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cheng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2020.1762869" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2020.11.017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550753v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114153" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04052900v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meletti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viazzo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krebs" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Harlander" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2020.1795647" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053765v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinwei Ran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliang Cheng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/nmtma.OA-2019-0109" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490672v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2020.112872" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02111489v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Randriamampianina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.07.016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01902658v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Doukkali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lhassane Lahlaouti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Khamlichi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2018.1509602" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Derouich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Nasri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Laatar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.04.103" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Compaor&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dianda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Nana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bathiebo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Zeghmati" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/PSIJ/2018/38931" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363051v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Tovondrainy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysost&#244;me Raminosoa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aim&#233; Randriazanamparany" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.272" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589311v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Kherbache" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chesneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#226;dia Benmamar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-6058(16)60742-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589285v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Chabani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Lamrous" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ComputThermalScien.2017018912" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589288v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Binous" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zeghmati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2017.1326592" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589286v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.01.016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363082v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sabeur Binous" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Hassis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370169v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2016.03.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khouya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Draoui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chesneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143130v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Cong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2013.11.041" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007412v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Meletti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abide" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Harlander" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raspo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viazzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0248712" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Anh Thuong Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Barboteu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/bc127-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091621v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sukhanovskii" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Dan Borcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14050836" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946442v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Viazzo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Harlander" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2022.0297" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053755v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Cherkaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13663-022-00729-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04052900v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meletti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abide" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viazzo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krebs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Harlander" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2020.1795647" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230698v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2020.11.017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053756v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mansouri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherkaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cheng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2020.1762869" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550753v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114153" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053765v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinwei Ran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliang Cheng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/nmtma.OA-2019-0109" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490672v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2020.112872" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799976v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Compaor&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dianda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Nana" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bathiebo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Zeghmati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/PSIJ/2018/38931" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02111489v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Randriamampianina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.07.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01902658v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Doukkali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lhassane Lahlaouti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Khamlichi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2018.1509602" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824805v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Derouich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Nasri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Laatar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.04.103" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363051v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Tovondrainy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysost&#244;me Raminosoa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aim&#233; Randriazanamparany" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.272" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589311v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Kherbache" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chesneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#226;dia Benmamar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-6058(16)60742-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589285v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Chabani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Lamrous" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ComputThermalScien.2017018912" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589288v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Binous" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zeghmati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2017.1326592" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589286v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.01.016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363082v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sabeur Binous" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Hassis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370169v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2016.03.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143130v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Cong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chesneau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2013.11.041" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143135v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khouya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Draoui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>