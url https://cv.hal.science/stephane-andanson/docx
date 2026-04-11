--- v0 (2026-03-06)
+++ v1 (2026-04-11)
@@ -309,51 +309,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, régulier 04 NOV'AE, 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
@@ -723,260 +723,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouveaux critères de sélection des méthodes quantitatives d'analyse fondés sur l'incertitude de mesure : Application à une méthode HPLC d'analyse des catécholamines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en évidence par une approche originale de l’intérêt d’une analgésie multimodale pour réduire la douleur lors de la castration chez l’ovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 96, pp.18-37</w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43, pp.37-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02192513v1</w:t>
+                <w:t xml:space="preserve">hal-04805409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence par une approche originale de l’intérêt d’une analgésie multimodale pour réduire la douleur lors de la castration chez l’ovin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Faure</w:t>
+                <w:t xml:space="preserve">De nouveaux critères de sélection des méthodes quantitatives d'analyse fondés sur l'incertitude de mesure : Application à une méthode HPLC d'analyse des catécholamines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Durand</w:t>
+                <w:t xml:space="preserve">Quentin Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Thomas</w:t>
+                <w:t xml:space="preserve">Christine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Bage</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Max Feinberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 43, pp.37-43</w:t>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96, pp.18-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805409v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The discrimination threshold: a selection criterion for analytical methods based on measurement uncertainty - Application to animal stress studies</w:t>
               </w:r>
@@ -988,51 +988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Feinberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1020, pp.9-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1858,347 +1858,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress during pregnancy alters dendritic spine density and gene expression in the brain of new-born lambs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hot-iron disbudding: stress responses and behavior of 1- and 4-week-old calves receiving anti-inflammatory analgesia without or with sedation using xylazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adroaldo Zanella</w:t>
+                <w:t xml:space="preserve">Delphine Caray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoussen Frouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2015.05.025⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 179, pp.22-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2015.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353288v1</w:t>
+                <w:t xml:space="preserve">hal-02638751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot-iron disbudding: stress responses and behavior of 1- and 4-week-old calves receiving anti-inflammatory analgesia without or with sedation using xylazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Caray</w:t>
+                <w:t xml:space="preserve">Stress during pregnancy alters dendritic spine density and gene expression in the brain of new-born lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+                <w:t xml:space="preserve">Adroaldo Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saoussen Frouja</w:t>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 179, pp.22-28. </w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 291, pp.155-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2015.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2015.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638751v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénéfices de la sédation dans l’écornage thermique des veaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Caray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoussen Frouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2292,51 +2292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2438,51 +2438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Tourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2684,51 +2684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Tourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3303,524 +3303,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated regrouping of pair-housed heifers around puberty affects their behavioural and HPA axis reactivities</w:t>
+                <w:t xml:space="preserve">Mixing at the beginning of fattening moderates social buffering in beef bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satu Raussi</w:t>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96, pp.185-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2005.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00890068v1</w:t>
+                <w:t xml:space="preserve">hal-02653415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing at the beginning of fattening moderates social buffering in beef bulls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repeated regrouping of pair-housed heifers around puberty affects their behavioural and HPA axis reactivities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satu Raussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Mounier</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jutta Kaihilahti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (2), pp.131-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653415v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00890068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in meat pH of beef bulls in relation to conditions of transfer to slaughter and previous history of the animals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Herve Dubroeucq</w:t>
+                <w:t xml:space="preserve">Repeated regrouping of pair-housed heifers around puberty affects their behavioural and HPA axis reactivities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satu Raussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Kaihilahtia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (2), pp.131-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657768v1</w:t>
+                <w:t xml:space="preserve">hal-02661864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated regrouping of pair-housed heifers around puberty affects their behavioural and HPA axis reactivities</w:t>
+                <w:t xml:space="preserve">Variations in meat pH of beef bulls in relation to conditions of transfer to slaughter and previous history of the animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satu Raussi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Dubroeucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 84, pp.1567-1576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/2006.8461567x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661864v1</w:t>
+                <w:t xml:space="preserve">hal-02657768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point et validation d'une méthode de dosage sur microplaques de la créatinine urinaire bovine et porcine</w:t>
               </w:r>
@@ -4386,51 +4386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalité de contention des animaux : impacts sur le bien-être animal, la sécurité et le confort du personnel, et sur le résultat des études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Autier-Dérian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4475,333 +4475,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affinité pour l’Homme et attachement à la mère chez les ovins : similarités révélées par une approche comparative multidisciplinaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Nowak</w:t>
+                <w:t xml:space="preserve">Caresser les jeunes agneaux : anthropomorphisme, empathie ou réel bénéfice pour l’animal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Archer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+                <w:t xml:space="preserve">Sophie Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 26 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210702v1</w:t>
+                <w:t xml:space="preserve">hal-01210701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caresser les jeunes agneaux : anthropomorphisme, empathie ou réel bénéfice pour l’animal ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Coulon</w:t>
+                <w:t xml:space="preserve">Affinité pour l’Homme et attachement à la mère chez les ovins : similarités révélées par une approche comparative multidisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Hild</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Ravel</w:t>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 26 diapositives</w:t>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210701v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecornage thermique des veaux : bénéfices de la sédation et influence de l’âge sur le stress de l’animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Caray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoussen Frouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5637,51 +5637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kaihilahti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. International Congress of the ISAE (International Society for Applied Ethology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Helsinki, Finland</w:t>
@@ -6502,51 +6502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Forum of Neurosciences of the Federation of European Neuroscience Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Milan, Italy. 2014</w:t>
@@ -6614,51 +6614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6802,52 +6802,202 @@
               <w:t xml:space="preserve">, May 2012, Saint-Etienne, France. , pp.40, 2012, Le comportement animal : questions proximales et évolutives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phenotypic variability of hydraulic residual conductance and its temperature sensitivity in Abies alba Mill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Blackman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cartailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId187"/>
+      <w:footerReference w:type="default" r:id="rId192"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6994,51 +7144,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750495v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paulmier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picgirard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aleyrangues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2024.109686" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05349518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureine Aba&#8217;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9386" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Perrochon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553019v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120000695" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Tamioso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chandeze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001435" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delahaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ravel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Feinberg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805409v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faure" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.03.032" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva van Laer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel P. H. Moons" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ampe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-017-1468-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626309v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Regina Tamioso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Forte Maiolino Molento" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.08.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603405v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Regina Tamioso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605635v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401859v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002317" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Coulon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21320" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NL94CQ6R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353288v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adroaldo Zanella" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.05.025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638751v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Caray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Frouja" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.05.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595136v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Coulon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2012.07.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBPJKFCT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653072v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tourret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129736v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#232;be" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poindron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634957v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649240v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2012.02.019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP78GL1M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourguet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3139" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661806v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665832v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonne Beerda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2006.12.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8M6BQLV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890068v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Raussi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Kaihilahti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653415v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.06.015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657768v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.8461567x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661864v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Kaihilahtia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681261v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Berne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sapin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rozand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677132v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ludricks" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schouten" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaessen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670875v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. de Passille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rushen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. van Reenen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697839v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Leushuis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417229v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736824v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Autier-D&#233;rian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210702v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Archer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210701v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hild" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746018v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746264v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peyrat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Ravel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749364v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755744v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Toporenko" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751477v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751265v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760635v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raussi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaihilahti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762921v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767230v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Reenen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767580v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Catanzaro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tournadre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874130v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaulin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Etayo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Trouv&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734008v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608199v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Tamioso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606659v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Depiets" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750424v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749973v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750495v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paulmier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picgirard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aleyrangues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2024.109686" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05349518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureine Aba&#8217;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9386" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Perrochon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553019v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120000695" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Tamioso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chandeze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001435" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805409v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delahaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ravel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Feinberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.03.032" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva van Laer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel P. H. Moons" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ampe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-017-1468-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626309v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Regina Tamioso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Forte Maiolino Molento" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.08.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603405v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Regina Tamioso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605635v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401859v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002317" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Coulon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21320" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NL94CQ6R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638751v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Caray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Frouja" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.05.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353288v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adroaldo Zanella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.05.025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595136v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Coulon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2012.07.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBPJKFCT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653072v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tourret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129736v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#232;be" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poindron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634957v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649240v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2012.02.019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP78GL1M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourguet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3139" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661806v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665832v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonne Beerda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2006.12.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8M6BQLV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653415v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.06.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890068v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Raussi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Kaihilahti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661864v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Kaihilahtia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657768v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.8461567x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681261v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Berne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sapin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rozand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677132v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ludricks" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schouten" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaessen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670875v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. de Passille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rushen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. van Reenen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697839v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Leushuis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417229v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736824v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Autier-D&#233;rian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210701v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hild" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210702v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Archer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746018v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746264v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peyrat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Ravel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749364v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755744v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Toporenko" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751477v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751265v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760635v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raussi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaihilahti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762921v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767230v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Reenen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767580v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Catanzaro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tournadre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874130v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaulin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Etayo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Trouv&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734008v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608199v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Tamioso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606659v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Depiets" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750424v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749973v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539281v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gonzalez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blackman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>