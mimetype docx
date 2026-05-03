--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1328,201 +1328,210 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inducing positive emotions : behavioral and cardiac responses to human and brushing in ewes selected for low vs hight social reactivity</w:t>
+                <w:t xml:space="preserve">Effects of a chronic stress treatment on vaccinal response in lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscillia Regina Tamioso</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Herve Chandeze</w:t>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Souriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (5), pp.872-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731116002317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603405v1</w:t>
+                <w:t xml:space="preserve">hal-01401859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does emotional reactivity influence behavioral and cardiac responses of ewes submitted to brushing ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Inducing positive emotions : behavioral and cardiac responses to human and brushing in ewes selected for low vs hight social reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Regina Tamioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Forte Maiolino Molento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1532,207 +1541,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605635v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a chronic stress treatment on vaccinal response in lambs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+                <w:t xml:space="preserve">Does emotional reactivity influence behavioral and cardiac responses of ewes submitted to brushing ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Regina Tamioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Chandeze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armel Souriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731116002317⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01401859v1</w:t>
+                <w:t xml:space="preserve">hal-01605635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of prenatal stress and emotional reactivity of the mother on emotional and cognitive abilities in lambs</w:t>
               </w:r>
@@ -1858,347 +1858,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot-iron disbudding: stress responses and behavior of 1- and 4-week-old calves receiving anti-inflammatory analgesia without or with sedation using xylazine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stress during pregnancy alters dendritic spine density and gene expression in the brain of new-born lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Caray</w:t>
+                <w:t xml:space="preserve">Adroaldo Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saoussen Frouja</w:t>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2015.05.013⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 291, pp.155-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2015.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638751v1</w:t>
+                <w:t xml:space="preserve">hal-01353288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress during pregnancy alters dendritic spine density and gene expression in the brain of new-born lambs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+                <w:t xml:space="preserve">Hot-iron disbudding: stress responses and behavior of 1- and 4-week-old calves receiving anti-inflammatory analgesia without or with sedation using xylazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Caray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adroaldo Zanella</w:t>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+                <w:t xml:space="preserve">Saoussen Frouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 291, pp.155-163. </w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 179, pp.22-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2015.05.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2015.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353288v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénéfices de la sédation dans l’écornage thermique des veaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Caray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoussen Frouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2639,337 +2639,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosage spectrophotométrique du glucose plasmatique chez le ruminant: adaptation en microplaque et validation de la méthode de dosage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An assessment of the impact of rumenocentesis on pain and stress in cattle and the effect of local anaesthesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Anglard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194 (1), pp.55-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2012.02.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634957v1</w:t>
+                <w:t xml:space="preserve">hal-02649240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of the impact of rumenocentesis on pain and stress in cattle and the effect of local anaesthesia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dosage spectrophotométrique du glucose plasmatique chez le ruminant: adaptation en microplaque et validation de la méthode de dosage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Tourret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75, 9 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02649240v1</w:t>
+                <w:t xml:space="preserve">hal-04634957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of food deprivation on behavioral reactivity and physiological status in Holstein cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3303,524 +3303,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing at the beginning of fattening moderates social buffering in beef bulls</w:t>
+                <w:t xml:space="preserve">Repeated regrouping of pair-housed heifers around puberty affects their behavioural and HPA axis reactivities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Mounier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+                <w:t xml:space="preserve">Satu Raussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Kaihilahti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (2), pp.131-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653415v1</w:t>
+                <w:t xml:space="preserve">hal-00890068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated regrouping of pair-housed heifers around puberty affects their behavioural and HPA axis reactivities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Satu Raussi</w:t>
+                <w:t xml:space="preserve">Mixing at the beginning of fattening moderates social buffering in beef bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96, pp.185-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2005.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00890068v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated regrouping of pair-housed heifers around puberty affects their behavioural and HPA axis reactivities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+                <w:t xml:space="preserve">Variations in meat pH of beef bulls in relation to conditions of transfer to slaughter and previous history of the animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Dubroeucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 84, pp.1567-1576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/2006.8461567x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661864v1</w:t>
+                <w:t xml:space="preserve">hal-02657768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in meat pH of beef bulls in relation to conditions of transfer to slaughter and previous history of the animals</w:t>
+                <w:t xml:space="preserve">Repeated regrouping of pair-housed heifers around puberty affects their behavioural and HPA axis reactivities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Mounier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Herve Dubroeucq</w:t>
+                <w:t xml:space="preserve">Satu Raussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Kaihilahtia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (2), pp.131-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657768v1</w:t>
+                <w:t xml:space="preserve">hal-02661864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point et validation d'une méthode de dosage sur microplaques de la créatinine urinaire bovine et porcine</w:t>
               </w:r>
@@ -4386,51 +4386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalité de contention des animaux : impacts sur le bien-être animal, la sécurité et le confort du personnel, et sur le résultat des études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Autier-Dérian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4475,398 +4475,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caresser les jeunes agneaux : anthropomorphisme, empathie ou réel bénéfice pour l’animal ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Hild</w:t>
+                <w:t xml:space="preserve">Ecornage thermique des veaux : bénéfices de la sédation et influence de l’âge sur le stress de l’animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Caray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoussen Frouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 26 diapositives</w:t>
+              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210701v1</w:t>
+                <w:t xml:space="preserve">hal-02746018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affinité pour l’Homme et attachement à la mère chez les ovins : similarités révélées par une approche comparative multidisciplinaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+                <w:t xml:space="preserve">Caresser les jeunes agneaux : anthropomorphisme, empathie ou réel bénéfice pour l’animal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 26 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210702v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecornage thermique des veaux : bénéfices de la sédation et influence de l’âge sur le stress de l’animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Caray</w:t>
+                <w:t xml:space="preserve">Affinité pour l’Homme et attachement à la mère chez les ovins : similarités révélées par une approche comparative multidisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746018v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How lambs perceived regular human stroking ? Behaviour, cortisol and heart rate variability analyses</w:t>
               </w:r>
@@ -4977,103 +4977,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of stress associated to rumenocentesis: benefits of local anaesthesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Deiss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+                <w:t xml:space="preserve">Frederic Anglard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
@@ -5346,260 +5346,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frustration of walking due to tethering in dairy cows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Herve Dubroeucq</w:t>
+                <w:t xml:space="preserve">Incohérence entre les réponses comportementales et cardiaques chez des brebis séparées de leur agneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Toporenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. International Congress of the ISAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Bristol, United Kingdom</w:t>
+              <w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751477v1</w:t>
+                <w:t xml:space="preserve">hal-02751265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incohérence entre les réponses comportementales et cardiaques chez des brebis séparées de leur agneau</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Sèbe</w:t>
+                <w:t xml:space="preserve">Frustration of walking due to tethering in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Dubroeucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Tours, France</w:t>
+              <w:t xml:space="preserve">40. International Congress of the ISAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751265v1</w:t>
+                <w:t xml:space="preserve">hal-02751477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is repeated regrouping stressful for heifers?</w:t>
               </w:r>
@@ -5637,51 +5637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kaihilahti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. International Congress of the ISAE (International Society for Applied Ethology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Helsinki, Finland</w:t>
@@ -6502,51 +6502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Forum of Neurosciences of the Federation of European Neuroscience Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Milan, Italy. 2014</w:t>
@@ -6614,51 +6614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7144,51 +7144,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750495v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paulmier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picgirard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aleyrangues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2024.109686" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05349518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureine Aba&#8217;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9386" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Perrochon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553019v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120000695" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Tamioso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chandeze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001435" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805409v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delahaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ravel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Feinberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.03.032" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva van Laer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel P. H. Moons" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ampe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-017-1468-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626309v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Regina Tamioso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Forte Maiolino Molento" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.08.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603405v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Regina Tamioso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605635v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401859v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002317" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Coulon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21320" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NL94CQ6R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638751v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Caray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Frouja" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.05.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353288v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adroaldo Zanella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.05.025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595136v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Coulon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2012.07.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBPJKFCT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653072v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tourret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129736v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#232;be" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poindron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634957v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649240v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2012.02.019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP78GL1M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourguet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3139" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661806v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665832v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonne Beerda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2006.12.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8M6BQLV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653415v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.06.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890068v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Raussi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Kaihilahti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661864v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Kaihilahtia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657768v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.8461567x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681261v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Berne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sapin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rozand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677132v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ludricks" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schouten" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaessen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670875v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. de Passille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rushen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. van Reenen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697839v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Leushuis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417229v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736824v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Autier-D&#233;rian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210701v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hild" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210702v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Archer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746018v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746264v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peyrat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Ravel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749364v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755744v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Toporenko" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751477v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751265v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760635v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raussi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaihilahti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762921v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767230v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Reenen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767580v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Catanzaro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tournadre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874130v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaulin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Etayo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Trouv&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734008v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608199v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Tamioso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606659v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Depiets" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750424v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749973v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539281v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gonzalez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blackman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750495v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paulmier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picgirard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aleyrangues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2024.109686" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05349518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureine Aba&#8217;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9386" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Perrochon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553019v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120000695" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Tamioso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chandeze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001435" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805409v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delahaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ravel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Feinberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.03.032" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva van Laer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel P. H. Moons" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ampe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-017-1468-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626309v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Regina Tamioso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Forte Maiolino Molento" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.08.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401859v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002317" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603405v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Regina Tamioso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605635v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Coulon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21320" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NL94CQ6R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353288v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adroaldo Zanella" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.05.025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638751v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Caray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Frouja" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.05.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595136v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Coulon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2012.07.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBPJKFCT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653072v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tourret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129736v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#232;be" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poindron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649240v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2012.02.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP78GL1M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634957v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourguet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3139" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661806v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665832v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonne Beerda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2006.12.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8M6BQLV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890068v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Raussi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Kaihilahti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653415v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.06.015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657768v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.8461567x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661864v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Kaihilahtia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681261v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Berne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sapin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rozand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677132v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ludricks" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schouten" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaessen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670875v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. de Passille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rushen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. van Reenen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697839v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Leushuis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417229v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736824v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Autier-D&#233;rian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746018v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210701v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hild" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210702v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Archer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746264v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peyrat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Ravel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749364v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755744v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Toporenko" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751265v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751477v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760635v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raussi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaihilahti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762921v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767230v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Reenen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767580v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Catanzaro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tournadre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874130v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaulin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Etayo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Trouv&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734008v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608199v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Tamioso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606659v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Depiets" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750424v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749973v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539281v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gonzalez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blackman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>