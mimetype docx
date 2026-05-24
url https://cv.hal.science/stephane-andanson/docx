--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1712,493 +1712,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of prenatal stress and emotional reactivity of the mother on emotional and cognitive abilities in lambs</w:t>
+                <w:t xml:space="preserve">Hot-iron disbudding: stress responses and behavior of 1- and 4-week-old calves receiving anti-inflammatory analgesia without or with sedation using xylazine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
+                <w:t xml:space="preserve">Delphine Caray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Nowak</w:t>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoussen Frouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dev.21320⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 179, pp.22-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2015.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637134v1</w:t>
+                <w:t xml:space="preserve">hal-02638751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress during pregnancy alters dendritic spine density and gene expression in the brain of new-born lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adroaldo Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 291, pp.155-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbr.2015.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot-iron disbudding: stress responses and behavior of 1- and 4-week-old calves receiving anti-inflammatory analgesia without or with sedation using xylazine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of prenatal stress and emotional reactivity of the mother on emotional and cognitive abilities in lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Caray</w:t>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57 (5), pp.626-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dev.21320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2015.05.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02638751v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénéfices de la sédation dans l’écornage thermique des veaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Caray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoussen Frouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2266,51 +2266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-lamb bonding: Oxytocin, cortisol and behavioural responses of lambs to human contacts and social separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3303,312 +3303,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated regrouping of pair-housed heifers around puberty affects their behavioural and HPA axis reactivities</w:t>
+                <w:t xml:space="preserve">Mixing at the beginning of fattening moderates social buffering in beef bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satu Raussi</w:t>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96, pp.185-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2005.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00890068v1</w:t>
+                <w:t xml:space="preserve">hal-02653415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing at the beginning of fattening moderates social buffering in beef bulls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repeated regrouping of pair-housed heifers around puberty affects their behavioural and HPA axis reactivities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satu Raussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Mounier</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jutta Kaihilahti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (2), pp.131-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653415v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00890068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in meat pH of beef bulls in relation to conditions of transfer to slaughter and previous history of the animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Dubroeucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3681,51 +3681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated regrouping of pair-housed heifers around puberty affects their behavioural and HPA axis reactivities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satu Raussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3733,51 +3733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutta Kaihilahtia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 55 (2), pp.131-144</w:t>
@@ -3921,320 +3921,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of pigs to slaughter stress: predominance of the halothane sensitivity allele</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+                <w:t xml:space="preserve">Calves' responses to repeated social regrouping and relocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ludricks</w:t>
+                <w:t xml:space="preserve">A.M. de Passille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Schouten</w:t>
+                <w:t xml:space="preserve">J. Rushen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vaessen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+                <w:t xml:space="preserve">C.G. van Reenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, pp.1-10</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 79 (10), pp.2580-2593</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677132v1</w:t>
+                <w:t xml:space="preserve">hal-02670875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calves' responses to repeated social regrouping and relocation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+                <w:t xml:space="preserve">Response of pigs to slaughter stress: predominance of the halothane sensitivity allele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ludricks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. de Passille</w:t>
+                <w:t xml:space="preserve">W. Schouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rushen</w:t>
+                <w:t xml:space="preserve">S. Vaessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.G. van Reenen</w:t>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 79 (10), pp.2580-2593</w:t>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670875v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrenocorticotropic hormone and cortisol in calves after corticotropin-releasing hormone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.G. van Reenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4386,51 +4386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalité de contention des animaux : impacts sur le bien-être animal, la sécurité et le confort du personnel, et sur le résultat des études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Autier-Dérian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4481,77 +4481,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecornage thermique des veaux : bénéfices de la sédation et influence de l’âge sur le stress de l’animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Caray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoussen Frouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4727,77 +4727,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affinité pour l’Homme et attachement à la mère chez les ovins : similarités révélées par une approche comparative multidisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4852,51 +4852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How lambs perceived regular human stroking ? Behaviour, cortisol and heart rate variability analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5102,64 +5102,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche d'indicateurs psycho-physiologiques de l'affinité des agneaux pour leur soigneur...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5637,51 +5637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kaihilahti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. International Congress of the ISAE (International Society for Applied Ethology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Helsinki, Finland</w:t>
@@ -5825,256 +5825,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of CRH challenge to assess chronic stress in veal calves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social deprivation after weaning maintains maternal preference in lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. de Catanzaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tournadre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Congress of the International Society for Applied Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1998, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767230v1</w:t>
+                <w:t xml:space="preserve">hal-02767580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social deprivation after weaning maintains maternal preference in lambs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The use of CRH challenge to assess chronic stress in veal calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. van Reenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tournadre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Congress of the International Society for Applied Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1998, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767580v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6502,51 +6502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Forum of Neurosciences of the Federation of European Neuroscience Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Milan, Italy. 2014</w:t>
@@ -6588,90 +6588,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences d'un stress prénatal sur le développement neurobiologique de l'agneau nouveau-né</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Depiets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Dijon, France. , 2013, 43ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
@@ -6700,77 +6700,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment des contacts humains réguliers sont-ils perçus par les agneaux ? Analyse du comportement, du cortisol et de la variabilité cardiaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7144,51 +7144,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750495v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paulmier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picgirard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aleyrangues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2024.109686" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05349518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureine Aba&#8217;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9386" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Perrochon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553019v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120000695" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Tamioso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chandeze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001435" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805409v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delahaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ravel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Feinberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.03.032" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva van Laer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel P. H. Moons" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ampe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-017-1468-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626309v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Regina Tamioso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Forte Maiolino Molento" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.08.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401859v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002317" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603405v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Regina Tamioso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605635v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Coulon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21320" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NL94CQ6R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353288v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adroaldo Zanella" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.05.025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638751v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Caray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Frouja" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.05.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595136v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Coulon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2012.07.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBPJKFCT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653072v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tourret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129736v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#232;be" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poindron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649240v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2012.02.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP78GL1M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634957v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourguet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3139" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661806v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665832v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonne Beerda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2006.12.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8M6BQLV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890068v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Raussi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Kaihilahti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653415v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.06.015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657768v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.8461567x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661864v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Kaihilahtia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681261v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Berne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sapin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rozand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677132v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ludricks" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schouten" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaessen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670875v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. de Passille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rushen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. van Reenen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697839v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Leushuis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417229v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736824v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Autier-D&#233;rian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746018v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210701v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hild" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210702v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Archer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746264v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peyrat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Ravel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749364v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755744v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Toporenko" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751265v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751477v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760635v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raussi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaihilahti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762921v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767230v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Reenen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767580v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Catanzaro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tournadre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874130v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaulin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Etayo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Trouv&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734008v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608199v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Tamioso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606659v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Depiets" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750424v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749973v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539281v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gonzalez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blackman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750495v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paulmier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picgirard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aleyrangues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2024.109686" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05349518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureine Aba&#8217;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9386" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Perrochon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553019v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120000695" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Tamioso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chandeze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001435" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805409v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delahaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ravel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Feinberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.03.032" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva van Laer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel P. H. Moons" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ampe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-017-1468-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626309v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Regina Tamioso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Forte Maiolino Molento" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.08.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401859v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002317" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603405v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Regina Tamioso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605635v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Caray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Frouja" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.05.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353288v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Petit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adroaldo Zanella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.05.025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637134v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Coulon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21320" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NL94CQ6R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595136v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Coulon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2012.07.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBPJKFCT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653072v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tourret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129736v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#232;be" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poindron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649240v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2012.02.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP78GL1M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634957v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourguet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3139" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661806v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665832v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonne Beerda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2006.12.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8M6BQLV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653415v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.06.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890068v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Raussi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Kaihilahti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657768v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.8461567x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661864v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Kaihilahtia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681261v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Berne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sapin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rozand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670875v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. de Passille" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rushen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. van Reenen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677132v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ludricks" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schouten" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaessen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697839v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Leushuis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417229v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736824v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Autier-D&#233;rian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746018v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210701v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hild" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210702v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Archer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746264v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peyrat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Ravel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749364v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755744v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Toporenko" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751265v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751477v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760635v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raussi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaihilahti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762921v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767580v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Catanzaro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tournadre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767230v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Reenen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874130v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaulin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Etayo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Trouv&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734008v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608199v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Tamioso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606659v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Depiets" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750424v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749973v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539281v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gonzalez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blackman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>