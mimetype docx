--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -3925,122 +3925,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déformation dans les Polymères Semi-Cristallins à partir d’une microstructure sphérolitique hétérogène</w:t>
+                <w:t xml:space="preserve">Présentation d’un outil logiciel de DMA virtuelle pour la modélisation des composites à constituants polymères viscoélastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farge Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier séminaire de la fédération GE@2M (Grand Est Mécanique Matériaux), conférence en distanciel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, NANCY, France</w:t>
+              <w:t xml:space="preserve">17ème Journées Scientifiques GFP (Groupement Français d’Etudes &amp; d’Applications des Polymères) - Section Est / FRMNGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810156v1</w:t>
+                <w:t xml:space="preserve">hal-03807521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation of spherulitic semi-crystalline polymers: phase field – mechanic coupling</w:t>
               </w:r>
@@ -4115,109 +4102,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation d’un outil logiciel de DMA virtuelle pour la modélisation des composites à constituants polymères viscoélastiques</w:t>
+                <w:t xml:space="preserve">Déformation dans les Polymères Semi-Cristallins à partir d’une microstructure sphérolitique hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farge Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Journées Scientifiques GFP (Groupement Français d’Etudes &amp; d’Applications des Polymères) - Section Est / FRMNGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">Premier séminaire de la fédération GE@2M (Grand Est Mécanique Matériaux), conférence en distanciel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807521v1</w:t>
+                <w:t xml:space="preserve">hal-03810156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déformation dans les Polymères Semi-Cristallins à partir d’une Microstructure Sphérolitique Hétérogène</w:t>
               </w:r>
@@ -4922,230 +4922,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texturation des champs de déformation dans un composite matrice thermoplastique - taffetas fibres de verre : mesures par corrélation d’image 3D et simulations numériques par solveur spectral</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de l’évolution de la microstructure en chaque point matériel d’une éprouvette en PEHD déformée en traction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zakariya Boufaida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEPOS 27 : DEformation des POlymères Solides 27ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03870666v1</w:t>
+                <w:t xml:space="preserve">hal-03870674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l’évolution de la microstructure en chaque point matériel d’une éprouvette en PEHD déformée en traction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Texturation des champs de déformation dans un composite matrice thermoplastique - taffetas fibres de verre : mesures par corrélation d’image 3D et simulations numériques par solveur spectral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farge Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariya Boufaida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEPOS 27 : DEformation des POlymères Solides 27ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03870674v1</w:t>
+                <w:t xml:space="preserve">hal-03870666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ continuous 1D/2D synchrotron SAXS scans to study the kinematics of plastic instability in SCP</w:t>
               </w:r>
@@ -5747,351 +5747,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction de Source de chaleur 1D par modes de Branche</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Farge</w:t>
+                <w:t xml:space="preserve">Towards Thermomechanical Heat Source Reconstruction in Presence of Advection Using Both Dic and Thermal Imaging Photomechanics 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane André</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française Thermique, May 2013, Gérardmer, France</w:t>
+              <w:t xml:space="preserve">Proceedings of International Conference Photomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446998v1</w:t>
+                <w:t xml:space="preserve">hal-02416712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Thermomechanical Heat Source Reconstruction in Presence of Advection Using Both Dic and Thermal Imaging Photomechanics 2013</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Andre</w:t>
+                <w:t xml:space="preserve">Heat source identification in presence of advection using a spectral branch basis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of International Conference Photomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IPDO-2013 : 4th International Symposium on Inverse Problems, Design and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416712v1</w:t>
+                <w:t xml:space="preserve">hal-01440860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat source identification in presence of advection using a spectral branch basis</w:t>
+                <w:t xml:space="preserve">Reconstruction de Source de chaleur 1D par modes de Branche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDO-2013 : 4th International Symposium on Inverse Problems, Design and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Albi, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française Thermique, May 2013, Gérardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440860v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Thermomechanical Heat Source Reconstruction in Presence of Advection Using Both Dic And Thermal Imaging</w:t>
               </w:r>
@@ -7203,51 +7203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Arthur Aim&#233; Q.-A. Poutrel POUTREL" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kmo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohadon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110820" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03845394v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.10304" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03982510v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Farge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tournilhac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106774" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03624861v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Spiegel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lain&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20220062" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daujat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournilhac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562362v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6450" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Becker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delconte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-020-09466-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma El Kaddouri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mozet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daoudi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228662" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938888v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Ye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-018-1091-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.07.076" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652805v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Diaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24527" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943695v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariya Boufaida" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.10.030" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511477v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Neveu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2015.12.014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180369v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blaise" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meshaka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cunat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-016-9312-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943693v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23790" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F01P1GV6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297302v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.04.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q1GSHMC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01432089v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Addiego" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Patlazhan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Bernstorff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4928" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W9F84R24-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417908v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.01.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Al Hadad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillet Denis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Benjamin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296976v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaudemanche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Dahoun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4463" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BA009D38FE3C0FF9E58AE5AAAA32A11128B71F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426241v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Pawlak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baravian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C. Irvine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23267" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZXMWGDP8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426236v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma4019747" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462877v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Renault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-011-0205-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/008D51D315C1F3C1E8E8189810BC40F1DF7016D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695938v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma101033b" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462862v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjim Moumini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-007-0249-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462871v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-003-0305-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degiovanni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993170" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9132241C9EAFFC4B4BEEBC9FF2438748B294047E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312956v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mabrouk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606803v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312554v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Arthur Poutrel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farge Laurent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04180376v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810156v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193555v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cornu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807521v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810185v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Bachir Seck" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810165v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236424v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456512v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391634v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807499v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810240v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boisse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870666v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870674v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465395v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506338v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870696v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870680v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870687v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870702v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446998v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416712v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01440860v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neveu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920602v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveu Alain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443360v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Degiovanni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362551v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174179v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brassart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308338v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867608v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degiovanni Alain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709764v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blaise" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cunat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877037v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andr&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751098v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992INPL088N" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Arthur Aim&#233; Q.-A. Poutrel POUTREL" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kmo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohadon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110820" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03845394v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.10304" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03982510v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Farge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tournilhac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106774" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03624861v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Spiegel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lain&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20220062" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daujat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournilhac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562362v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6450" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Becker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delconte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-020-09466-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma El Kaddouri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mozet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daoudi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228662" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938888v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Ye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-018-1091-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.07.076" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652805v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Diaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24527" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943695v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariya Boufaida" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.10.030" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511477v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Neveu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2015.12.014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180369v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blaise" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meshaka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cunat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-016-9312-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943693v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23790" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F01P1GV6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297302v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.04.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q1GSHMC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01432089v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Addiego" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Patlazhan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Bernstorff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4928" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W9F84R24-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417908v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.01.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Al Hadad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillet Denis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Benjamin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296976v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaudemanche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Dahoun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4463" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BA009D38FE3C0FF9E58AE5AAAA32A11128B71F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426241v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Pawlak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baravian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C. Irvine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23267" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZXMWGDP8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426236v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma4019747" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462877v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Renault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-011-0205-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/008D51D315C1F3C1E8E8189810BC40F1DF7016D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695938v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma101033b" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462862v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjim Moumini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-007-0249-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462871v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-003-0305-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degiovanni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993170" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9132241C9EAFFC4B4BEEBC9FF2438748B294047E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312956v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mabrouk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606803v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312554v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Arthur Poutrel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farge Laurent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04180376v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807521v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193555v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cornu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810156v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810185v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Bachir Seck" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810165v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236424v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456512v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391634v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807499v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810240v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boisse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870674v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870666v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465395v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506338v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870696v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870680v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870687v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870702v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416712v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01440860v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neveu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446998v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920602v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveu Alain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443360v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Degiovanni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362551v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174179v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brassart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308338v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867608v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degiovanni Alain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709764v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blaise" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cunat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877037v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andr&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751098v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992INPL088N" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>