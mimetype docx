--- v1 (2026-04-09)
+++ v2 (2026-05-10)
@@ -1082,248 +1082,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic instability studied experimentally on a semi-crystalline polymer through thermomechanical heat source identification: the flow stress concept revisited</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing Ye</w:t>
+                <w:t xml:space="preserve">Use of Digital Image Correlation to study the effect of temperature on the development of plastic instabilities in a semi-crystalline polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Louvet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheologica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00397-018-1091-y⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 153, pp.295-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.07.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938888v1</w:t>
+                <w:t xml:space="preserve">hal-01938885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Digital Image Correlation to study the effect of temperature on the development of plastic instabilities in a semi-crystalline polymer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plastic instability studied experimentally on a semi-crystalline polymer through thermomechanical heat source identification: the flow stress concept revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Boisse</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 153, pp.295-304. </w:t>
+              <w:t xml:space="preserve">Rheologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (6-7), pp.505 - 520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.07.076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00397-018-1091-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938885v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy development during HDPE necking studied at the microscale with in situ continuous 1D SAXS scans</w:t>
               </w:r>
@@ -1556,51 +1556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical study of heat source reconstruction for the advection-diffusion operator: A conjugate gradient method stabilized with SVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1797,552 +1797,552 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide-angle X-ray scattering study of the lamellar/fibrillar transition for a semi-crystalline polymer deformed in tension in relation with the evolution of volume strain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinematic study of necking in a semi-crystalline polymer through 3D Digital Image Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Farge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/polb.23790⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59, pp.58 - 72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943693v1</w:t>
+                <w:t xml:space="preserve">hal-01417908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the fiber/matrix strength on the mechanical properties of a glass fiber/thermoplastic-matrix plain weave fabric composite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wide-angle X-ray scattering study of the lamellar/fibrillar transition for a semi-crystalline polymer deformed in tension in relation with the evolution of volume strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 75, pp.28-38. </w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (20), pp.1470-1480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.04.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/polb.23790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297302v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved small-angle X-ray scattering study of void fraction evolution in high-density polyethylene during stress unloading and strain recovery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kui Wang</w:t>
+                <w:t xml:space="preserve">Influence of the fiber/matrix strength on the mechanical properties of a glass fiber/thermoplastic-matrix plain weave fabric composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariya Boufaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Meshaka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer international</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pi.4928⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75, pp.28-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432089v1</w:t>
+                <w:t xml:space="preserve">hal-01297302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic study of necking in a semi-crystalline polymer through 3D Digital Image Correlation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Ye</w:t>
+                <w:t xml:space="preserve">Time-resolved small-angle X-ray scattering study of void fraction evolution in high-density polyethylene during stress unloading and strain recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Addiego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Patlazhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Bernstorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64 (11), pp.1513 - 1521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pi.4928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.01.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01417908v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularization using truncated singular value decomposition for estimating the Fourier spectrum of a noised space distribution over an extended support</w:t>
               </w:r>
@@ -2572,303 +2572,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the deformation-induced whitening phenomenon for cavitating and non-cavitating semicrystalline polymers</w:t>
+                <w:t xml:space="preserve">A Common Multiscale Feature of the Deformation Mechanisms of a Semicrystalline Polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrzej Pawlak</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Meneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cunat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/polb.23267⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (24), pp.9659-9668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma4019747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426241v1</w:t>
+                <w:t xml:space="preserve">hal-01426236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Common Multiscale Feature of the Deformation Mechanisms of a Semicrystalline Polymer</w:t>
+                <w:t xml:space="preserve">A study of the deformation-induced whitening phenomenon for cavitating and non-cavitating semicrystalline polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baravian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah C. Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (10), pp.826--841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/polb.23267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma4019747⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01426236v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the thermodynamics of constitutive laws to the thermomechanical experimental characterization of a semicrystalline polymer from IR imaging</w:t>
               </w:r>
@@ -2996,77 +2996,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Mesostructure of a Mechanically Deformed HDPE by Synchrotron Microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baravian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3117,51 +3117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical techniques for in situ dynamical investigation of plastic damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baravian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3663,889 +3663,889 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2023 (JNC23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606803v1</w:t>
+                <w:t xml:space="preserve">hal-04180376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déformation du PBT et de vitrimères à base PBT obtenus par moulage/injection</w:t>
+                <w:t xml:space="preserve">Modélisation des composites viscoélastiques par les approches de type ARX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Farge Laurent</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEformation des POlymères Solides 31ème édition (DEPOS 31)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Anglet, France</w:t>
+              <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312554v1</w:t>
+                <w:t xml:space="preserve">hal-04606803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des composites viscoélastiques par les approches de type ARX</w:t>
+                <w:t xml:space="preserve">Déformation du PBT et de vitrimères à base PBT obtenus par moulage/injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin-Arthur Poutrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hoppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farge Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2023 (JNC23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">DEformation des POlymères Solides 31ème édition (DEPOS 31)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180376v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation d’un outil logiciel de DMA virtuelle pour la modélisation des composites à constituants polymères viscoélastiques</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of a chemical-mechanical ex-situ aging on PFSA membranes for fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assma El Kaddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Journées Scientifiques GFP (Groupement Français d’Etudes &amp; d’Applications des Polymères) - Section Est / FRMNGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">EFCF 2021: Low-Temp. Fuel Cells, Electrolysers &amp; H2 Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lucerne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807521v1</w:t>
+                <w:t xml:space="preserve">hal-03236424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation of spherulitic semi-crystalline polymers: phase field – mechanic coupling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déformation dans les Polymères Semi-Cristallins à partir d’une microstructure sphérolitique hétérogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farge Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Congress 14th World Congress on Computational Mechanics (WCCM) &amp; European Community on Computational Methods in Applied Sciences (ECCOMAS) 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Premier séminaire de la fédération GE@2M (Grand Est Mécanique Matériaux), conférence en distanciel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193555v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déformation dans les Polymères Semi-Cristallins à partir d’une microstructure sphérolitique hétérogène</w:t>
+                <w:t xml:space="preserve">Présentation d’un outil logiciel de DMA virtuelle pour la modélisation des composites à constituants polymères viscoélastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farge Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier séminaire de la fédération GE@2M (Grand Est Mécanique Matériaux), conférence en distanciel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, NANCY, France</w:t>
+              <w:t xml:space="preserve">17ème Journées Scientifiques GFP (Groupement Français d’Etudes &amp; d’Applications des Polymères) - Section Est / FRMNGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810156v1</w:t>
+                <w:t xml:space="preserve">hal-03807521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déformation dans les Polymères Semi-Cristallins à partir d’une Microstructure Sphérolitique Hétérogène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deformation of spherulitic semi-crystalline polymers: phase field – mechanic coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Bachir Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEPOS 30 : DEformation des POlymères Solides 30ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, La Napoule, France</w:t>
+              <w:t xml:space="preserve">Virtual Congress 14th World Congress on Computational Mechanics (WCCM) &amp; European Community on Computational Methods in Applied Sciences (ECCOMAS) 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810185v1</w:t>
+                <w:t xml:space="preserve">hal-03193555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DMA virtuelle sur matériaux hétérogènes : une aide aux développements de modèles d’homogénéisation en viscoélasticité</w:t>
+                <w:t xml:space="preserve">Déformation dans les Polymères Semi-Cristallins à partir d’une Microstructure Sphérolitique Hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Bachir Seck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes Journées Nationales sur les Composites (JNC 22), conférence virtuelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">DEPOS 30 : DEformation des POlymères Solides 30ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, La Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810165v1</w:t>
+                <w:t xml:space="preserve">hal-03810185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a chemical-mechanical ex-situ aging on PFSA membranes for fuel cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DMA virtuelle sur matériaux hétérogènes : une aide aux développements de modèles d’homogénéisation en viscoélasticité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFCF 2021: Low-Temp. Fuel Cells, Electrolysers &amp; H2 Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lucerne, Switzerland</w:t>
+              <w:t xml:space="preserve">22èmes Journées Nationales sur les Composites (JNC 22), conférence virtuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236424v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual DMA performed on heterogeneous microstructures with FFT-spectral solver: Application to an amorphous glassy system</w:t>
               </w:r>
@@ -4665,51 +4665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFC19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Naples, Italy</w:t>
@@ -4764,51 +4764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farge Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th International Conference on Multiscale Material Modeling (MMM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4859,51 +4859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farge Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM - ECFD 2018, 6th European Conference on Computational Mechanics (Solid, Structures and Coupled Problems) ECCM 6, 7th European Conference on Computational Fluid Dynamics ECFD 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5049,51 +5049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farge Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Boufaida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5125,554 +5125,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ continuous 1D/2D synchrotron SAXS scans to study the kinematics of plastic instability in SCP</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude in-situ des instabilités plastiques dans les polymères semi-cristallins par balayage SAXS continu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">23 ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465395v1</w:t>
+                <w:t xml:space="preserve">hal-02506338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude in-situ des instabilités plastiques dans les polymères semi-cristallins par balayage SAXS continu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ continuous 1D/2D synchrotron SAXS scans to study the kinematics of plastic instability in SCP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Andre</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, lille, France</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506338v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations based on a spectral solver for multiscale modelling of a glass fabric-thermoplastic resin composite: validation through 3d-DIC measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A whole picture of micromechanisms of deformation of a SemiCrystalline Polymer from the nm to the mm scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farge Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Farge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromech Colloquium 569: Multiscale Modeling of Textile and Fibrous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Châtenay-Malabry, France</w:t>
+              <w:t xml:space="preserve">MTDM 2016 : The 10th International Conference on Mechanics of Time Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03870696v1</w:t>
+                <w:t xml:space="preserve">hal-03870687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mechanical Study of a Glass Fabric-Thermoplastic Resin Composite: 3D-DIC and X-ray tomographic observations explained by numerical simulations based on a spectral solver</w:t>
+                <w:t xml:space="preserve">Numerical simulations based on a spectral solver for multiscale modelling of a glass fabric-thermoplastic resin composite: validation through 3d-DIC measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Boufaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Farge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 19 2016 : International Conference on Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Euromech Colloquium 569: Multiscale Modeling of Textile and Fibrous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Châtenay-Malabry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03870680v1</w:t>
+                <w:t xml:space="preserve">hal-03870696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A whole picture of micromechanisms of deformation of a SemiCrystalline Polymer from the nm to the mm scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Mechanical Study of a Glass Fabric-Thermoplastic Resin Composite: 3D-DIC and X-ray tomographic observations explained by numerical simulations based on a spectral solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariya Boufaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farge Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTDM 2016 : The 10th International Conference on Mechanics of Time Dependent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">ICCS 19 2016 : International Conference on Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03870687v1</w:t>
+                <w:t xml:space="preserve">hal-03870680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la taille et de l’orientation des cristaux d’un polymère semicristallin déformé en traction en lien avec l’évolution de la déformation volumique</w:t>
               </w:r>
@@ -5747,567 +5747,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Thermomechanical Heat Source Reconstruction in Presence of Advection Using Both Dic and Thermal Imaging Photomechanics 2013</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Andre</w:t>
+                <w:t xml:space="preserve">Parameter vector iterative renormalization in least squares minimization for non linear parameter estimations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Degiovanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of International Conference Photomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IPDO-2013 : 4th International Symposium on Inverse Problems, Design and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416712v1</w:t>
+                <w:t xml:space="preserve">hal-01443360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat source identification in presence of advection using a spectral branch basis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Neveu</w:t>
+                <w:t xml:space="preserve">Towards Thermomechanical Heat Source Reconstruction in Presence of Advection Using Both Dic and Thermal Imaging Photomechanics 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDO-2013 : 4th International Symposium on Inverse Problems, Design and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Albi, France</w:t>
+              <w:t xml:space="preserve">Proceedings of International Conference Photomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440860v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction de Source de chaleur 1D par modes de Branche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Heat source identification in presence of advection using a spectral branch basis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane André</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française Thermique, May 2013, Gérardmer, France</w:t>
+              <w:t xml:space="preserve">IPDO-2013 : 4th International Symposium on Inverse Problems, Design and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446998v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Thermomechanical Heat Source Reconstruction in Presence of Advection Using Both Dic And Thermal Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Reconstruction de Source de chaleur 1D par modes de Branche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephane Andre</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomechanics 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montpellier, France. 4p</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française Thermique, May 2013, Gérardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920602v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter vector iterative renormalization in least squares minimization for non linear parameter estimations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémy Benjamin</w:t>
+                <w:t xml:space="preserve">Towards Thermomechanical Heat Source Reconstruction in Presence of Advection Using Both Dic And Thermal Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Degiovanni</w:t>
+                <w:t xml:space="preserve">Neveu Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farge Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Andre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDO-2013 : 4th International Symposium on Inverse Problems, Design and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Albi, France</w:t>
+              <w:t xml:space="preserve">Photomechanics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443360v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des couplages thermomécaniques induits par la déformation.</w:t>
               </w:r>
@@ -7203,51 +7203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Arthur Aim&#233; Q.-A. Poutrel POUTREL" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kmo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohadon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110820" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03845394v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.10304" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03982510v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Farge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tournilhac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106774" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03624861v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Spiegel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lain&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20220062" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daujat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournilhac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562362v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6450" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Becker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delconte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-020-09466-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma El Kaddouri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mozet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daoudi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228662" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938888v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Ye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-018-1091-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.07.076" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652805v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Diaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24527" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943695v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariya Boufaida" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.10.030" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511477v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Neveu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2015.12.014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180369v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blaise" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meshaka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cunat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-016-9312-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943693v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23790" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F01P1GV6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297302v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.04.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q1GSHMC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01432089v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Addiego" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Patlazhan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Bernstorff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4928" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W9F84R24-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417908v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.01.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Al Hadad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillet Denis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Benjamin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296976v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaudemanche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Dahoun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4463" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BA009D38FE3C0FF9E58AE5AAAA32A11128B71F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426241v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Pawlak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baravian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C. Irvine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23267" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZXMWGDP8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426236v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma4019747" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462877v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Renault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-011-0205-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/008D51D315C1F3C1E8E8189810BC40F1DF7016D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695938v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma101033b" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462862v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjim Moumini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-007-0249-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462871v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-003-0305-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degiovanni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993170" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9132241C9EAFFC4B4BEEBC9FF2438748B294047E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312956v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mabrouk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606803v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312554v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Arthur Poutrel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farge Laurent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04180376v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807521v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193555v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cornu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810156v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810185v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Bachir Seck" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810165v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236424v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456512v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391634v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807499v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810240v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boisse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870674v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870666v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465395v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506338v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870696v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870680v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870687v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870702v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416712v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01440860v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neveu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446998v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920602v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveu Alain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443360v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Degiovanni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362551v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174179v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brassart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308338v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867608v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degiovanni Alain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709764v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blaise" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cunat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877037v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andr&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751098v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992INPL088N" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Arthur Aim&#233; Q.-A. Poutrel POUTREL" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kmo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohadon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110820" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03845394v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.10304" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03982510v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Farge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tournilhac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106774" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03624861v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Spiegel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lain&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20220062" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daujat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournilhac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562362v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6450" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Becker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delconte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-020-09466-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma El Kaddouri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mozet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daoudi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228662" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.07.076" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938888v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Ye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-018-1091-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652805v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Diaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24527" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943695v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariya Boufaida" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.10.030" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511477v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Neveu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2015.12.014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180369v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blaise" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meshaka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cunat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-016-9312-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.01.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943693v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23790" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F01P1GV6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297302v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.04.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q1GSHMC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01432089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Addiego" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Patlazhan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Bernstorff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4928" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W9F84R24-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Al Hadad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillet Denis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Benjamin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296976v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaudemanche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Dahoun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4463" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BA009D38FE3C0FF9E58AE5AAAA32A11128B71F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426236v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma4019747" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426241v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Pawlak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baravian" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C. Irvine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23267" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZXMWGDP8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462877v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Renault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-011-0205-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/008D51D315C1F3C1E8E8189810BC40F1DF7016D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695938v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma101033b" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462862v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjim Moumini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-007-0249-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462871v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-003-0305-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degiovanni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993170" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9132241C9EAFFC4B4BEEBC9FF2438748B294047E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312956v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mabrouk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04180376v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606803v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312554v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Arthur Poutrel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farge Laurent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236424v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810156v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807521v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193555v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cornu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810185v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Bachir Seck" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810165v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456512v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391634v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807499v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810240v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boisse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870674v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870666v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506338v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465395v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870687v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870696v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870680v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870702v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443360v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Degiovanni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416712v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01440860v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neveu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446998v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920602v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveu Alain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362551v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174179v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brassart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308338v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867608v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degiovanni Alain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709764v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blaise" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cunat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877037v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andr&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751098v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992INPL088N" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>