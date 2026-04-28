--- v0 (2026-03-29)
+++ v1 (2026-04-28)
@@ -995,178 +995,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02959040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mans : dans les jardins de la cathédrale Saint-Julien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'enceinte romaine du Mans et ses abords : première synthèse des interventions archéologiques récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 573, pp.46-51</w:t>
+              <w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Villes et fortifications de l'Antiquité tardive dans le nord de la Gaule, 26, pp.293-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792834v1</w:t>
+                <w:t xml:space="preserve">hal-02472582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enceinte romaine du Mans et ses abords : première synthèse des interventions archéologiques récentes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Mans : dans les jardins de la cathédrale Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Villes et fortifications de l'Antiquité tardive dans le nord de la Gaule, 26, pp.293-314</w:t>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 573, pp.46-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472582v1</w:t>
+                <w:t xml:space="preserve">hal-02792834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments inédits de l’enceinte romaine</w:t>
               </w:r>
@@ -1770,187 +1770,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un espace urbain singulier : les abords de la cathédrale du Mans. Enjeux et méthodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harmonisation de l'acquisition des données d'opérations d'archéologie préventive. Retours d'expériences et perspectives à partir de l'application EDArc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tuffery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie : imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier DAHLIA DigitAL Humanities and cuLtural herITAge : data and knowledge management analys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126949v2</w:t>
+                <w:t xml:space="preserve">hal-02472817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonisation de l'acquisition des données d'opérations d'archéologie préventive. Retours d'expériences et perspectives à partir de l'application EDArc</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un espace urbain singulier : les abords de la cathédrale du Mans. Enjeux et méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier DAHLIA DigitAL Humanities and cuLtural herITAge : data and knowledge management analys</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie : imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Eusèbe; Théophane Nicolas; Valérie Gouranton; Ronan Gaugne, Jun 2018, Rennes, France. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/y9zp-nw06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472817v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126949v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions sur le Clos de la Madeleine à Fontevraud : bilan et perspectives</w:t>
               </w:r>
@@ -2044,281 +2044,281 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place du Jet d’Eau (Pays de la Loire, Sarthe, Le Mans)</w:t>
+                <w:t xml:space="preserve">Jardins de la cathédrale : histoire et archéologie des abords de la cathédrale Saint-Julien (Pays de la Loire, Sarthe, Le Mans)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Fillon</w:t>
+                <w:t xml:space="preserve">Emmanuelle Collado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Meunier</w:t>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap. , 1 vol. (267 p.), 2023, Documents d’archéologie préventive 36, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34692/mycm-fe66⟩</w:t>
+              <w:t xml:space="preserve">Inrap. , 6 vol. (282, 262, 474, 444, 398, 342 p.), 2023, Documents d’archéologie préventive 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/0y9h-7110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132921v1</w:t>
+                <w:t xml:space="preserve">hal-04138156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jardins de la cathédrale : histoire et archéologie des abords de la cathédrale Saint-Julien (Pays de la Loire, Sarthe, Le Mans)</w:t>
+                <w:t xml:space="preserve">Place du Jet d’Eau (Pays de la Loire, Sarthe, Le Mans)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. , 1 vol. (267 p.), 2023, Documents d’archéologie préventive 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/mycm-fe66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Collado</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-04138156v1</w:t>
+                <w:t xml:space="preserve">hal-04132921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3204,267 +3204,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04359854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mans (Sarthe), Place du Jet d'Eau : rapport de fouilles</w:t>
+                <w:t xml:space="preserve">Pays de la Loire, Sarthe, Le Mans (72) &amp;quot;Les Jardins de la Cathédrale 2&amp;quot;, Rapport d'opération, Diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gautier</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2016</w:t>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6566 CReAAH; INRAP Grand-Ouest (Cesson-Sévigné). 2016, 128 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791258v1</w:t>
+                <w:t xml:space="preserve">hal-02485784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pays de la Loire, Sarthe, Le Mans (72) &amp;quot;Les Jardins de la Cathédrale 2&amp;quot;, Rapport d'opération, Diagnostic archéologique</w:t>
+                <w:t xml:space="preserve">Le Mans (Sarthe), Place du Jet d'Eau : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Leclerc</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02485784v1</w:t>
+                <w:t xml:space="preserve">hal-01791258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nantes (Loire-Atlantique), Neptune-Bouffay : Evolution du front sud de la ville historique, entre Loire et espace urbain</w:t>
               </w:r>
@@ -3662,51 +3662,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF285492"/>
+    <w:nsid w:val="13EFBC7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3893,51 +3893,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-augry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1398-944X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376387v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bollard-Raineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Favreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Boulaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4d" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376851v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dreier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sanson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4h" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04464985v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.16601" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128374v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.10311" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04108404v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Meunier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03647018v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12439" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03231750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Wouters" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Banerjea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Nicosia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sch&#252;tz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fillion-Braguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2020.13845" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02792834v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472582v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373754v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1071" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373778v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.342" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881553v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750269v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04452262v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04472931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04127924v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02126949v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/y9zp-nw06" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472817v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03276055v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouvart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04132921v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/mycm-fe66" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04138156v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/0y9h-7110" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679957v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0190" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04577467v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/produit/fontevraud-et-ses-prieures-etudes-dhistoire-histoire-de-lart-et-archeologie/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04132617v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bertrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862136v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359835v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357218v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauleau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raffin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356649v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bertaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359854v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;baud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jubeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791258v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02485784v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374317v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-augry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1398-944X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376387v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bollard-Raineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Favreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Boulaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4d" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376851v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dreier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sanson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4h" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04464985v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.16601" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128374v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.10311" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04108404v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Meunier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03647018v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12439" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03231750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Wouters" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Banerjea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Nicosia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sch&#252;tz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fillion-Braguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2020.13845" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472582v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02792834v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373754v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1071" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373778v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.342" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881553v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750269v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04452262v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04472931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04127924v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472817v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02126949v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/y9zp-nw06" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03276055v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouvart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04138156v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/0y9h-7110" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04132921v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/mycm-fe66" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679957v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0190" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04577467v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/produit/fontevraud-et-ses-prieures-etudes-dhistoire-histoire-de-lart-et-archeologie/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04132617v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bertrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862136v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359835v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357218v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauleau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raffin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356649v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bertaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359854v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;baud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jubeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02485784v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791258v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374317v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>