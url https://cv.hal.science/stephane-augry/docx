--- v1 (2026-04-28)
+++ v2 (2026-05-24)
@@ -554,985 +554,997 @@
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Croisées des chemins, 48 (2021), pp.64-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeopages.10311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">40 ans de recherche archéologique (1980-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, L'enceinte romaine du Mans, Hors série 34, pp.14-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie urbaine et archéologie numérique</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Il était une fois des sociétés qui stockaient du carbone en ville : processus de formation et implications sociétales des terres noires urbaines de l’Europe médiévale (V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;−XI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbora Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rowena Banerjea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Nicosia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Schütz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nda.12439⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue Gearcheology, 192 (23), 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2021016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647018v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il était une fois des sociétés qui stockaient du carbone en ville : processus de formation et implications sociétales des terres noires urbaines de l’Europe médiévale (V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;−XI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archéologie urbaine et archéologie numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tuffery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Augry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2021016⟩</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L'archéologie urbaine en mouvement, 164, pp.64-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.12439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231750v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarthe, Le Mans : Cathédrale Saint-Julien, nouvelles découvertes autour du chevet [Actualité]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fillion-Braguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Monumental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 178 (2), pp.295-298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bulmo.2020.13845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02959040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enceinte romaine du Mans et ses abords : première synthèse des interventions archéologiques récentes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Mans : dans les jardins de la cathédrale Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Villes et fortifications de l'Antiquité tardive dans le nord de la Gaule, 26, pp.293-314</w:t>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 573, pp.46-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472582v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mans : dans les jardins de la cathédrale Saint-Julien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'enceinte romaine du Mans et ses abords : première synthèse des interventions archéologiques récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 573, pp.46-51</w:t>
+              <w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Villes et fortifications de l'Antiquité tardive dans le nord de la Gaule, 26, pp.293-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792834v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments inédits de l’enceinte romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 41, pp.94-95. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.1071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jardin du cloître des carmélites de Metz (xviie-xviiie siècles). Étude archéologique de l’aménagemen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37, pp.28-31. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enregistrement des données géoarchéologiques en contexte urbain : Quel système ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Cammas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeologia e Calcolatori</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Suppl. 3, pp.199-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche géoarchéologique de l'urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31, p. 80-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00750269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1542,491 +1554,491 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déchets et remblais urbains au Mans (Ier-XXe s.) : une archéologie de &amp;quot;second plan&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sordidissimes ! Archéologie des déchets et des dépotoirs. (IV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurent Schneider; Damien Martinez, Feb 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution et de réflexion sur le bilan CTRA Est 2017-2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats de la fouille préventive du Port médiéval de Talmont-Saint-Hilaire (Vendée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du « CReAAH » : Archéologie, Archéosciences, Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France. pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonisation de l'acquisition des données d'opérations d'archéologie préventive. Retours d'expériences et perspectives à partir de l'application EDArc</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un espace urbain singulier : les abords de la cathédrale du Mans. Enjeux et méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier DAHLIA DigitAL Humanities and cuLtural herITAge : data and knowledge management analys</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie : imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Eusèbe; Théophane Nicolas; Valérie Gouranton; Ronan Gaugne, Jun 2018, Rennes, France. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/y9zp-nw06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472817v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126949v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un espace urbain singulier : les abords de la cathédrale du Mans. Enjeux et méthodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harmonisation de l'acquisition des données d'opérations d'archéologie préventive. Retours d'expériences et perspectives à partir de l'application EDArc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tuffery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie : imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier DAHLIA DigitAL Humanities and cuLtural herITAge : data and knowledge management analys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126949v2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions sur le Clos de la Madeleine à Fontevraud : bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouvart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESCM; Centre culturel de l'Ouest, Sep 2015, Fontevraud, France. pp.163-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03276055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2036,522 +2048,522 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jardins de la cathédrale : histoire et archéologie des abords de la cathédrale Saint-Julien (Pays de la Loire, Sarthe, Le Mans)</w:t>
+                <w:t xml:space="preserve">Place du Jet d’Eau (Pays de la Loire, Sarthe, Le Mans)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. , 1 vol. (267 p.), 2023, Documents d’archéologie préventive 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/mycm-fe66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-04138156v1</w:t>
+                <w:t xml:space="preserve">hal-04132921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place du Jet d’Eau (Pays de la Loire, Sarthe, Le Mans)</w:t>
+                <w:t xml:space="preserve">Jardins de la cathédrale : histoire et archéologie des abords de la cathédrale Saint-Julien (Pays de la Loire, Sarthe, Le Mans)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Fillon</w:t>
+                <w:t xml:space="preserve">Emmanuelle Collado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Meunier</w:t>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap. , 1 vol. (267 p.), 2023, Documents d’archéologie préventive 36, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34692/mycm-fe66⟩</w:t>
+              <w:t xml:space="preserve">Inrap. , 6 vol. (282, 262, 474, 444, 398, 342 p.), 2023, Documents d’archéologie préventive 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/0y9h-7110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132921v1</w:t>
+                <w:t xml:space="preserve">hal-04138156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fortifications du Mans et leurs pièges mortels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Garcia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fabrique de la France. 20 ans d’archéologie préventive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flammarion; Inrap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.190-197, 2021, 9782080234704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/flam.garci.2021.01.0190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions sur le Clos de la Madeleine à Fontevraud : bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouvart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Andrault-Schmitt; Patrick Bouvart; Cécile Treffort. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fontevraud et ses prieurés. Etudes d’histoire, histoire de l’art et archéologie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Limoges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.163-166, 2021, Histoire, 978-284-287-817-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04577467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2561,212 +2573,212 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au pied du mur, l’enceinte romaine du Mans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Augry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, 200 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mans (Le) (Sarthe). Jardins de la cathédrale [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie Médiévale. Varia : Chronique des fouilles médiévales en France en 2018, 49</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2776,825 +2788,825 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mans (Sarthe), Secteur Voltaire-Cordelet, Quai Louis Blanc : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04359835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mans (Sarthe), Places du Cardinal Grente et Saint-Michel : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sabatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Siège de la communauté de communes Vendée Grand Littoral » Genèse et évolutions des aménagements portuaires du bourg castral (11e-17e siècles). Rapport final d'opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arthuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Borvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mans (Sarthe), Places Saint-Pierre et du Hallai, rues du Hallai et de la Comédie : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Borvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04359854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pays de la Loire, Sarthe, Le Mans (72) &amp;quot;Les Jardins de la Cathédrale 2&amp;quot;, Rapport d'opération, Diagnostic archéologique</w:t>
+                <w:t xml:space="preserve">Le Mans (Sarthe), Place du Jet d'Eau : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dumas</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02485784v1</w:t>
+                <w:t xml:space="preserve">hal-01791258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mans (Sarthe), Place du Jet d'Eau : rapport de fouilles</w:t>
+                <w:t xml:space="preserve">Pays de la Loire, Sarthe, Le Mans (72) &amp;quot;Les Jardins de la Cathédrale 2&amp;quot;, Rapport d'opération, Diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gautier</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2016</w:t>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6566 CReAAH; INRAP Grand-Ouest (Cesson-Sévigné). 2016, 128 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791258v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nantes (Loire-Atlantique), Neptune-Bouffay : Evolution du front sud de la ville historique, entre Loire et espace urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Zaour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3662,51 +3674,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13EFBC7E"/>
+    <w:nsid w:val="05D5E12A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3893,51 +3905,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-augry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1398-944X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376387v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bollard-Raineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Favreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Boulaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4d" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376851v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dreier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sanson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4h" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04464985v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.16601" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128374v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.10311" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04108404v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Meunier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03647018v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12439" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03231750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Wouters" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Banerjea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Nicosia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sch&#252;tz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fillion-Braguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2020.13845" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472582v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02792834v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373754v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1071" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373778v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.342" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881553v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750269v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04452262v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04472931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04127924v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472817v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02126949v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/y9zp-nw06" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03276055v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouvart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04138156v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/0y9h-7110" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04132921v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/mycm-fe66" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679957v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0190" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04577467v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/produit/fontevraud-et-ses-prieures-etudes-dhistoire-histoire-de-lart-et-archeologie/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04132617v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bertrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862136v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359835v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357218v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauleau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raffin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356649v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bertaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359854v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;baud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jubeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02485784v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791258v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374317v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-augry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1398-944X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376387v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bollard-Raineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Favreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Boulaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4d" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376851v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dreier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sanson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4h" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04464985v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.16601" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128374v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.10311" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-G3WPB6P1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04108404v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Meunier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03231750v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Wouters" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Banerjea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Nicosia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sch&#252;tz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03647018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12439" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959040v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fillion-Braguet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2020.13845" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02792834v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472582v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373754v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1071" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373778v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.342" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750269v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04452262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04472931v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04127924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02126949v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/y9zp-nw06" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03276055v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouvart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04132921v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/mycm-fe66" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04138156v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/0y9h-7110" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0190" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04577467v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/produit/fontevraud-et-ses-prieures-etudes-dhistoire-histoire-de-lart-et-archeologie/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04132617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bertrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862136v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359835v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357218v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauleau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raffin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356649v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bertaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359854v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;baud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jubeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791258v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02485784v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374317v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>