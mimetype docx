--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (240)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (220)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -230,37299 +230,34229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging in the vascular system: lessons from mechanobiology, computational approaches, and oxidative stress</w:t>
+                <w:t xml:space="preserve">Integrin αv contributes to the regulation of vascular smooth muscle cell stiffness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lacolley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Avril</w:t>
+                <w:t xml:space="preserve">Rümeyza Bascetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamás Gáll</w:t>
+                <w:t xml:space="preserve">Ekaterina Belozertseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">György Balla</w:t>
+                <w:t xml:space="preserve">Véronique Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jozsef Balla</w:t>
+                <w:t xml:space="preserve">Alexandre Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvaf137⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.7682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-38948-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285657v1</w:t>
+                <w:t xml:space="preserve">hal-05562638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain Patterns With Ultrasound for Assessment of Abdominal Aortic Aneurysm Vessel Wall Biomechanics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aging in the vascular system: lessons from mechanobiology, computational approaches, and oxidative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Bracco</w:t>
+                <w:t xml:space="preserve">Patrick Lacolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Zielinski</w:t>
+                <w:t xml:space="preserve">Tamás Gáll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Broda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Avril</w:t>
+                <w:t xml:space="preserve">György Balla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozsef Balla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2024.09.014⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 121 (10), pp.1566-1581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvaf137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825736v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Machine Learning for Vascular Mesh Compression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strain Patterns With Ultrasound for Assessment of Abdominal Aortic Aneurysm Vessel Wall Biomechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aratz Garcia Llona</w:t>
+                <w:t xml:space="preserve">Ulver Lorenzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Cotte</w:t>
+                <w:t xml:space="preserve">Marta Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Perrin</w:t>
+                <w:t xml:space="preserve">Alexander Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Broda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (1), pp.112-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2024.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384555v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-based pulse wave analysis for classification of circle of Willis topology: An in silico study with 30,618 virtual subjects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How robust is the virtual fields method with respect to experimental inhomogeneities for bulge inflation testing of hyperelastic materials?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter H Charlton</w:t>
+                <w:t xml:space="preserve">Paulien Vandemaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Navarro</w:t>
+                <w:t xml:space="preserve">Lauranne Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heleen Fehervary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Famaey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2024.106999⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 167, pp.106965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2025.106965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803952v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How robust is the virtual fields method with respect to experimental inhomogeneities for bulge inflation testing of hyperelastic materials?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine-learning-based virtual fields method: Application to anisotropic hyperelasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heleen Fehervary</w:t>
+                <w:t xml:space="preserve">Shuangshuang Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nele Famaey</w:t>
+                <w:t xml:space="preserve">Ali Akbar Karkhaneh Yousefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 167, pp.106965. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 434, pp.117580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2025.106965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.117580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029055v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine-learning-based virtual fields method: Application to anisotropic hyperelasticity</w:t>
+                <w:t xml:space="preserve">Machine learning-based pulse wave analysis for classification of circle of Willis topology: An in silico study with 30,618 virtual subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuangshuang Meng</w:t>
+                <w:t xml:space="preserve">Ahmet Sen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Akbar Karkhaneh Yousefi</w:t>
+                <w:t xml:space="preserve">Miquel Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter H Charlton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.117580⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100, pp.106999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2024.106999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825735v1</w:t>
+                <w:t xml:space="preserve">hal-04803952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Modeling of Compression Therapy in Lower Limb Lymphedema</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Unsupervised Machine Learning for Vascular Mesh Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Sehli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aratz Garcia Llona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maha Reda</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Methods in Biomedical Engineering</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05381249v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression modulation in human aortic smooth muscle cells under induced physiological mechanical stretch</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patient-specific numerical simulation of compression therapy effects on interstitial fluid motion in lower limb lymphedema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guignandon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maha Reda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.31147. </w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (5), pp.1837-1854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-82495-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10237-025-01996-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996485v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of auxetic stent designs: three-point bending of 3D printed Titanium prototypes</w:t>
+                <w:t xml:space="preserve">Finite Element Modeling of Compression Therapy in Lower Limb Lymphedema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahul Vellaparambil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Di Giovanni</w:t>
+                <w:t xml:space="preserve">Mateus Américo de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aratz Garcia Llona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Reda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medical Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04809891v1</w:t>
+                <w:t xml:space="preserve">hal-05381249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient Specific Numerical Simulation of Endovascular Abdominal Aortic Aneurysm Repair to Predict Type Ia Endoleak</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephan Haulon</w:t>
+                <w:t xml:space="preserve">Physics-Informed Graph Neural Networks to solve 1-D equations of blood flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elnaz Ghajar-Rahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Goergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2024.05.016⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 257 (6), pp.108427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2024.108427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825746v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression modulation in human aortic smooth muscle cells under induced physiological mechanical stretch</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrasound Probe Pressure Affects Aortic Wall Stiffness: A Patient-Specific Computational Study in Abdominal Aortic Aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Irene Bracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Akbar Karkhaneh Yousefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-82495-4⟩</w:t>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10439-024-03608-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05049469v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-Informed Graph Neural Networks to solve 1-D equations of blood flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmet Sen</w:t>
+                <w:t xml:space="preserve">A hybrid mock circulatory loop integrated with a LED-PIV system for the investigation of AAA compliant phantoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Gasparotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elnaz Ghajar-Rahimi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Navarro</w:t>
+                <w:t xml:space="preserve">Emanuele Vignali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig Goergen</w:t>
+                <w:t xml:space="preserve">Maria Nicole Antonuccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Storto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2024.108427⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2024.1452278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825738v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound Probe Pressure Affects Aortic Wall Stiffness: A Patient-Specific Computational Study in Abdominal Aortic Aneurysms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-dimensional anisotropic unified continuum model for simulating the healing of damaged soft biological tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Rouet</w:t>
+                <w:t xml:space="preserve">Di Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingji Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daye Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiwen Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10439-024-03608-8⟩</w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (6), pp.2193-2212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10237-024-01888-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825743v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid mock circulatory loop integrated with a LED-PIV system for the investigation of AAA compliant phantoms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gene expression modulation in human aortic smooth muscle cells under induced physiological mechanical stretch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Nicole Antonuccio</w:t>
+                <w:t xml:space="preserve">Amira Ben Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonora Storto</w:t>
+                <w:t xml:space="preserve">Claudie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mundweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guignandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2024.1452278⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.31147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-82495-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04825739v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional anisotropic unified continuum model for simulating the healing of damaged soft biological tissues</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patient Specific Numerical Simulation of Endovascular Abdominal Aortic Aneurysm Repair to Predict Type Ia Endoleak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiwen Xue</w:t>
+                <w:t xml:space="preserve">Lucie Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Vermunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Haulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10237-024-01888-6⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 68 (3), pp.412-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2024.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803996v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Protocols to Test Aortic Soft Tissues: A Systematic Review</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental validation of auxetic stent designs: three-point bending of 3D printed Titanium prototypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Sousa</w:t>
+                <w:t xml:space="preserve">Rahul Vellaparambil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Domingues</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Woo-Suck Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Di Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bioengineering11080745⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medical Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmedt.2024.1388207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825748v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04809891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of Zero Pressure Geometry and prestress methods in cardiovascular Fluid-Structure Interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Experimental Protocols to Test Aortic Soft Tissues: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mourato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Avril</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2024.108475⟩</w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (8), pp.745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering11080745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805292v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data-driven computational methodology towards a pre-hospital Acute Ischaemic Stroke screening tool using haemodynamics waveforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Navarro</w:t>
+                <w:t xml:space="preserve">Comparative analysis of Zero Pressure Geometry and prestress methods in cardiovascular Fluid-Structure Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mourato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moisés Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 244, pp.107982. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107982⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 257, pp.108475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2024.108475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825751v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational prediction of proximal sealing in endovascular abdominal aortic aneurysm repair with unfavorable necks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Derycke</w:t>
+                <w:t xml:space="preserve">A data-driven computational methodology towards a pre-hospital Acute Ischaemic Stroke screening tool using haemodynamics waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 244 (2), pp.107993. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107993⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 244, pp.107982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825750v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of cross-links, discrete fiber distributions and of a non-local theory in the Homogenized Constrained Mixture Model to Simulate Patient-Specific Thoracic Aortic Aneurysm Progression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felipe Sempértegui</w:t>
+                <w:t xml:space="preserve">Computational prediction of proximal sealing in endovascular abdominal aortic aneurysm repair with unfavorable necks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vermunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. El Batti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 244 (2), pp.107993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2024.112297⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04825744v1</w:t>
+                <w:t xml:space="preserve">hal-04825750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D growth and remodeling theory supports the hypothesis of staphyloma formation from local scleral weakening under normal intraocular pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabian Braeu</w:t>
+                <w:t xml:space="preserve">Integration of cross-links, discrete fiber distributions and of a non-local theory in the Homogenized Constrained Mixture Model to Simulate Patient-Specific Thoracic Aortic Aneurysm Progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Sempértegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10237-024-01885-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.112297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2024.112297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825741v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational modeling of multiple myeloma interactions with resident bone marrow cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Jamaleddin Mousavi</w:t>
+                <w:t xml:space="preserve">3D growth and remodeling theory supports the hypothesis of staphyloma formation from local scleral weakening under normal intraocular pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Braeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Doweidar</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (6), pp.2137-2154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10237-024-01885-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2022.106458⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04825992v1</w:t>
+                <w:t xml:space="preserve">hal-04825741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient-specific computational modelling of endovascular treatment for intracranial aneurysms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Bisighini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Multtiphysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5, pp.100079. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brain.2023.100079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the virtual fields method for the identification of biphasic hyperelastic model parameters in soft biological tissues with osmotic swelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruike Shi</w:t>
+                <w:t xml:space="preserve">Computational modeling of multiple myeloma interactions with resident bone marrow cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Urdeitx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jamaleddin Mousavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Doweidar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/str.12435⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153, pp.106458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2022.106458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04035036v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient-Specific Numerical Simulations of Endovascular Procedures in Complex Aortic Pathologies: Review and Clinical Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Millon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (3), pp.766. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12030766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm12030766⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04825996v1</w:t>
+                <w:t xml:space="preserve">hal-04035049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the virtual fields method for the identification of biphasic hyperelastic model parameters in soft biological tissues with osmotic swelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yue Mei</w:t>
+                <w:t xml:space="preserve">Hyperelastic and damage properties of the hypoxic aorta treated with Cinaciguat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Laubrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Bezmalinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio García-Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Celentano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/str.12435⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, pp.111457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2023.111457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825988v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast strain mapping in abdominal aortic aneurysm wall reveals heterogeneous patterns</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cardiovascular medtech: the grand challenge of computer simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1163204⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medical Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmedt.2023.1304223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825986v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiovascular medtech: the grand challenge of computer simulations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rapid, non-invasive, in vivo measurement of tissue mechanical properties using gravitational loading and a nonlinear virtual fields method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Keenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zappala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bennion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medical Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmedt.2023.1304223⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (207), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2023.0384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803994v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid, non-invasive, in vivo measurement of tissue mechanical properties using gravitational loading and a nonlinear virtual fields method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Bennion</w:t>
+                <w:t xml:space="preserve">Fabrication of deformable patient-specific AAA models by material casting techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nicole Antonuccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Gasparotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Monteleone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2023.0384⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2023.1141623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825760v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of deformable patient-specific AAA models by material casting techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre This</w:t>
+                <w:t xml:space="preserve">Cell nucleus elastography with the adjoint-based inverse solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongyao Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2023.1141623⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 242, pp.107827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825765v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell nucleus elastography with the adjoint-based inverse solver</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xinyu Wang</w:t>
+                <w:t xml:space="preserve">Fast strain mapping in abdominal aortic aneurysm wall reveals heterogeneous patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Irene Bracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Broda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulver Spangsberg Lorenzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Cezary Florkow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oudom Somphone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107827⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1163204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825757v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEniCS implementation of the Virtual Fields Method (VFM) for nonhomogeneous hyperelastic identification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Adaptation of the virtual fields method for the identification of biphasic hyperelastic model parameters in soft biological tissues with osmotic swelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruike Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitian Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Acosta Santamaría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2022.103343⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/str.12435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826000v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperelastic and damage properties of the hypoxic aorta treated with Cinaciguat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Hybrid Mock Circulatory Loop for Fluid Dynamic Characterization of 3D Anatomical Phantoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Gasparotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Vignali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Celi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2023.111457⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70 (5), pp.1651-1661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2022.3224581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825999v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-Specific Numerical Simulations of Endovascular Procedures in Complex Aortic Pathologies: Review and Clinical Perspectives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Millon</w:t>
+                <w:t xml:space="preserve">Potential of auxetic designs in endovascular aortic repair: A computational study of their mechanical performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Vellaparambil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woo-Suck Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Di Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm12030766⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 138, pp.105644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2022.105644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04035049v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Mock Circulatory Loop for Fluid Dynamic Characterization of 3D Anatomical Phantoms</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of foot stato-dynamic disorders on hemodynamics of the lower limb using strain-gauge plethysmography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tsimba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dechandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Micholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2022.3224581⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vascular Surgery: Venous and Lymphatic Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (6), pp.1203-1212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvsv.2023.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826002v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-interpretation of the Homogenized Constrained Mixture Theory within the plasticity framework and application to soft tissue growth and remodeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felipe Sempértegui</w:t>
+                <w:t xml:space="preserve">Stiffness sensing by smooth muscle cells: Continuum mechanics modeling of the acto-myosin role</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Akbar Karkhaneh Yousefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Ben Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2023.116059⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 144, pp.105990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.105990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825985v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness sensing by smooth muscle cells: Continuum mechanics modeling of the acto-myosin role</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Atomic Force Microscopy Stiffness Mapping in Human Aortic Smooth Muscle Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amira Ben Hassine</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Akbar Karkhaneh Yousefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Guilbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.105990⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 144 (8), pp.081001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4053657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198533v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04106617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of auxetic designs in endovascular aortic repair: A computational study of their mechanical performance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Di Giovanni</w:t>
+                <w:t xml:space="preserve">Re-interpretation of the Homogenized Constrained Mixture Theory within the plasticity framework and application to soft tissue growth and remodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Sempértegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2022.105644⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 412, pp.116059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2023.116059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825993v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of foot stato-dynamic disorders on hemodynamics of the lower limb using strain-gauge plethysmography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational Comparison of the Mechanical Behavior of Aortic Stent-Grafts Derived from Auxetic Unit Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Vellaparambil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woo-Suck Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Di Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vascular Surgery: Venous and Lymphatic Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvsv.2023.06.014⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.199-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13239-023-00706-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825758v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04809887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-interpretation of the Homogenized Constrained Mixture Theory within the plasticity framework and application to soft tissue growth and remodeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felipe Sempértegui</w:t>
+                <w:t xml:space="preserve">Non-destructive Characterization of Skeletal Muscle Extracellular Matrix Morphology by Combining Optical Coherence Tomography (OCT) Imaging with Tissue Clearing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2023.116059⟩</w:t>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (10), pp.2323-2336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S10439-023-03274-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198517v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Comparison of the Mechanical Behavior of Aortic Stent-Grafts Derived from Auxetic Unit Cells</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Machine learning and reduced order modelling for the simulation of braided stent deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Bisighini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Evangelos Biancolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Trovalusci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13239-023-00706-x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1148540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04809887v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Force Microscopy Stiffness Mapping in Human Aortic Smooth Muscle Cells</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Foreword to the special issue entitled “Progress and future directions in soft tissue mechanics” in the Journal Biomechanics and Modeling in Mechanobiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Holzapfel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4053657⟩</w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (5), pp.1461-1464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10237-023-01770-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04106617v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive Characterization of Skeletal Muscle Extracellular Matrix Morphology by Combining Optical Coherence Tomography (OCT) Imaging with Tissue Clearing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malek Kammoun</w:t>
+                <w:t xml:space="preserve">Patient-specific computational simulations of wound healing following midline laparotomy closure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Akbar Karkhaneh Yousefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anicet Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olfa Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S10439-023-03274-2⟩</w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (5), pp.1589-1605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10237-023-01708-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317966v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning and reduced order modelling for the simulation of braided stent deployment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Perrin</w:t>
+                <w:t xml:space="preserve">Cell nucleus elastography with the adjoint-based inverse solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongyao Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825990v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword to the special issue entitled “Progress and future directions in soft tissue mechanics” in the Journal Biomechanics and Modeling in Mechanobiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">About prestretch in homogenized constrained mixture models simulating growth and remodeling in patient-specific aortic geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Laubrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jamaleddin Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerhard Holzapfel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 22 (5), pp.1461-1464. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10237-023-01770-x⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 21 (2), pp.455-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10237-021-01544-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825761v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-specific computational simulations of wound healing following midline laparotomy closure</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fluid–Structure Interaction Modeling of Ascending Thoracic Aortic Aneurysms in SimVascular</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mourato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moisés Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António Tomás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10237-023-01708-3⟩</w:t>
+              <w:t xml:space="preserve">Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (2), pp.189-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomechanics2020016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825763v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell nucleus elastography with the adjoint-based inverse solver</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A thermodynamic framework for unified continuum models for the healing of damaged soft biological tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqian He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitian Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Hackl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 158, pp.104662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220354v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness sensing by smooth muscle cells: Continuum mechanics modeling of the acto-myosin role</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amira Ben Hassine</w:t>
+                <w:t xml:space="preserve">Material Identification on Thin Shells Using the Virtual Fields Method, Demonstrated on the Human Eardrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Livens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Júlio Cordioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Dirckx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.105990⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4052381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825768v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of auxetic designs in endovascular aortic repair: A computational study of their mechanical performance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Di Giovanni</w:t>
+                <w:t xml:space="preserve">Evolving Mural Defects, Dilatation, and Biomechanical Dysfunction in Angiotensin II–Induced Thoracic Aortopathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dar Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Tellides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Humphrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2022.105644⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (8), pp.973-986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.122.317394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04809874v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About prestretch in homogenized constrained mixture models simulating growth and remodeling in patient-specific aortic geometries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Jamaleddin Mousavi</w:t>
+                <w:t xml:space="preserve">Atomic Force Microscopy Stiffness Mapping in Human Aortic Smooth Muscle Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Akbar Karkhaneh Yousefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Guilbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10237-021-01544-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4053657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826018v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid–Structure Interaction Modeling of Ascending Thoracic Aortic Aneurysms in SimVascular</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computer Simulation Model May Prevent Thoracic Stent-Graft Collapse Complication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Derycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cochennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomechanics2020016⟩</w:t>
+              <w:t xml:space="preserve">Circulation: Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCIMAGING.121.013764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826014v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer Simulation Model May Prevent Thoracic Stent-Graft Collapse Complication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Derycke</w:t>
+                <w:t xml:space="preserve">Towards the 2D velocity reconstruction in abdominal aorta from Color-Doppler Ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nicole Antonuccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Capellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation: Cardiovascular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCIMAGING.121.013764⟩</w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 107, pp.103873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2022.103873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826016v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the 2D velocity reconstruction in abdominal aorta from Color-Doppler Ultrasound</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Katia Capellini</w:t>
+                <w:t xml:space="preserve">EndoBeams.jl: A Julia finite element package for beam-to-surface contact problems in cardiovascular mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Bisighini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2022.103873⟩</w:t>
+              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 171, pp.103173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2022.103173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826003v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of image registration for measuring deformation fields in soft tissue mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ondřej Lisický</w:t>
+                <w:t xml:space="preserve">Computational Modelling and Simulation of Fluid Structure Interaction in Aortic Aneurysms: A Systematic Review and Discussion of the Clinical Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mourato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moisés Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/str.12424⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (16), pp.8049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12168049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826010v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolving Mural Defects, Dilatation, and Biomechanical Dysfunction in Angiotensin II–Induced Thoracic Aortopathies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FEniCS implementation of the Virtual Fields Method (VFM) for nonhomogeneous hyperelastic identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwei Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826008v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Force Microscopy Stiffness Mapping in Human Aortic Smooth Muscle Cells</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stress Analysis in AAA does not Predict Rupture Location Correctly in Patients with Intraluminal Thrombus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lorandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rinckenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicla Settembre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Salomon Du Mont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4053657⟩</w:t>
+              <w:t xml:space="preserve">Annals of Vascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79, pp.279-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.avsg.2021.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826012v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermodynamic framework for unified continuum models for the healing of damaged soft biological tissue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yiqian He</w:t>
+                <w:t xml:space="preserve">Evaluation of image registration for measuring deformation fields in soft tissue mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Lisický</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Klaus Hackl</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Eydan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiří Burša</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104662⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/str.12424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826025v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material Identification on Thin Shells Using the Virtual Fields Method, Demonstrated on the Human Eardrum</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design, Development, and Temporal Evaluation of a Magnetic Resonance Imaging-Compatible In Vitro Circulation Model Using a Compliant Abdominal Aortic Aneurysm Phantom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirunalini Thirugnanasambandam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tejas Canchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senol Piskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Karmonik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethan Kung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 144 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4052381⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 143 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4049894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826019v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EndoBeams.jl: A Julia finite element package for beam-to-surface contact problems in cardiovascular mechanics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Perrin</w:t>
+                <w:t xml:space="preserve">Fully-Coupled FSI Computational Analyses in the Ascending Thoracic Aorta Using Patient-Specific Conditions and Anisotropic Material Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Vignali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Gasparotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Celi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2022.103173⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.732561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826005v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Modelling and Simulation of Fluid Structure Interaction in Aortic Aneurysms: A Systematic Review and Discussion of the Clinical Potential</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Moisés Brito</w:t>
+                <w:t xml:space="preserve">Estimating aortic thoracic aneurysm rupture risk using tension–strain data in physiological pressure range: an in vitro study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuehuan He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Lu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app12168049⟩</w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (2), pp.683-699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10237-020-01410-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826006v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEniCS implementation of the Virtual Fields Method (VFM) for nonhomogeneous hyperelastic identification</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-view Digital Image Correlation Systems for In Vitro Testing of Arteries from Mice to Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bersi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Software Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (9), pp.1455-1472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-021-00746-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836286v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress Analysis in AAA does not Predict Rupture Location Correctly in Patients with Intraluminal Thrombus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Material characterization of curved shells under finite deformation using the virtual fields method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Livens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Dirckx</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Vascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.avsg.2021.08.008⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/str.12398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826023v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of image registration for measuring deformation fields in soft tissue mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ondřej Lisický</w:t>
+                <w:t xml:space="preserve">Prediction of local strength of ascending thoracic aortic aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuehuan He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jiří Burša</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/str.12424⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 115, pp.104284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2020.104284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926799v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating aortic thoracic aneurysm rupture risk using tension–strain data in physiological pressure range: an in vitro study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuehuan He</w:t>
+                <w:t xml:space="preserve">Introducing regularization into the virtual fields method (VFM) to identify nonhomogeneous elastic property distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwei Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevan Goenezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jia Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10237-020-01410-8⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (6), pp.1581-1599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-021-02007-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826053v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Development, and Temporal Evaluation of a Magnetic Resonance Imaging-Compatible In Vitro Circulation Model Using a Compliant Abdominal Aortic Aneurysm Phantom</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D finite‐element modeling of vascular adaptation after endovascular aneurysm repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaojie Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Laubrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jamaleddin Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4049894⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.3547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826049v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully-Coupled FSI Computational Analyses in the Ascending Thoracic Aorta Using Patient-Specific Conditions and Anisotropic Material Properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simona Celi</w:t>
+                <w:t xml:space="preserve">Fiber Rearrangement and Matrix Compression in Soft Tissues: Multiscale Hypoelasticity and Application to Tendon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hellmich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Nejim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.732561⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.725047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826032v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of local strength of ascending thoracic aortic aneurysms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuehuan He</w:t>
+                <w:t xml:space="preserve">Mechanical characterization and modeling of knitted textile implants with permanent set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vít Nováček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jia Lu</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Turquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 115, pp.104284. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2020.104284⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 114, pp.104210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2020.104210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826055v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization and modeling of knitted textile implants with permanent set</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vít Nováček</w:t>
+                <w:t xml:space="preserve">A chemomechanobiological model of the long-term healing response of arterial tissue to a clamping injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauranne Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vastmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Turquier</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Famaey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2020.104210⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.589889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2020.589889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826060v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chemomechanobiological Model of the Long-Term Healing Response of Arterial Tissue to a Clamping Injury</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Significance of Hemodynamics Biomarkers, Tissue Biomechanics and Numerical Simulations in the Pathogenesis of Ascending Thoracic Aortic Aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Campisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Jayendiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Condemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2020.589889⟩</w:t>
+              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (16), pp.1890-1898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1381612826999201214231648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826061v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing regularization into the virtual fields method (VFM) to identify nonhomogeneous elastic property distributions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sevan Goenezen</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Constrained mixture modeling affects material parameter identification from planar biaxial tests” [J. Mech. Behav. Biomed. Mater. 95 (2019) 124–135]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauranne Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heleen Fehervary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vastmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jamaleddin Mousavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-021-02007-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 122, pp.104635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2021.104635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826047v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D finite‐element modeling of vascular adaptation after endovascular aneurysm repair</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Jamaleddin Mousavi</w:t>
+                <w:t xml:space="preserve">Patient-Specific Computational Evaluation of Stiffness Distribution in Ascending Thoracic Aortic Aneurysm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzio Di Giuseppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solmaz Farzaneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Zingales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Pasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnm.3547⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.110321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2021.110321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826020v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber Rearrangement and Matrix Compression in Soft Tissues: Multiscale Hypoelasticity and Application to Tendon</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coupling hemodynamics with mechanobiology in patient-specific computational models of ascending thoracic aortic aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jamaleddin Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jayendiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Farzaneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Campisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.725047⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 205, pp.106107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2021.106107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826034v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material characterization of curved shells under finite deformation using the virtual fields method</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Significance of Hemodynamics Biomarkers, Tissue Biomechanics and Numerical Simulations in the Pathogenesis of Ascending Thoracic Aortic Aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Campisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Jayendiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Condemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/str.12398⟩</w:t>
+              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1381612826999201214231648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826030v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling hemodynamics with mechanobiology in patient-specific computational models of ascending thoracic aortic aneurysms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis of non‐local damage in soft biological tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunjiang Ran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitian Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jamaleddin Mousavi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2021.106107⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.3427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826046v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-view Digital Image Correlation Systems for In Vitro Testing of Arteries from Mice to Humans</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation and Verification of Fast Computational Simulations of Stent-Graft Deployment in Endovascular Aneurysmal Repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Pionteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-021-00746-1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medical Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmedt.2021.704806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826031v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chemomechanobiological model of the long-term healing response of arterial tissue to a clamping injury</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patient‐specific computational modeling of endovascular aneurysm repair: State of the art and future directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nele Famaey</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Hemmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rugonyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2020.589889⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.3529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139778v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-specific computational evaluation of stiffness distribution in ascending thoracic aortic aneurysm</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">General Finite-Element Framework of the Virtual Fields Method in Nonlinear Elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Zimmerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2021.110321⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 145 (1-2), pp.265-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-021-09842-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826051v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of SMC traction forces in human aortic thoracic aneurysms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical characterization and modeling of knitted textile implants with permanent set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vít Novácěk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Turquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10237-020-01412-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 114, pp.104210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2020.104210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826052v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-view Digital Image Correlation Systems for In Vitro Testing of Arteries from Mice to Humans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bersi</w:t>
+                <w:t xml:space="preserve">Three-dimensional numerical simulation of soft-tissue wound healing using constrained-mixture anisotropic hyperelasticity and gradient-enhanced damage mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitian Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jamaleddin Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Hackl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-021-00746-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (162), pp.20190708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2019.0708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978160v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance of Hemodynamics Biomarkers, Tissue Biomechanics and Numerical Simulations in the Pathogenesis of Ascending Thoracic Aortic Aneurysms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A micromechanical framework of arterial tissue growth in the context of medial calcification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1381612826999201214231648⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S194-S196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826048v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Constrained mixture modeling affects material parameter identification from planar biaxial tests” [J. Mech. Behav. Biomed. Mater. 95 (2019) 124–135]</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Jamaleddin Mousavi</w:t>
+                <w:t xml:space="preserve">Hemodynamics alteration in patient-specific dilated ascending thoracic aortas with tricuspid and bicuspid aortic valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Jayendiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Campisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2021.104635⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 110, pp.109954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2020.109954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826044v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-Specific Computational Evaluation of Stiffness Distribution in Ascending Thoracic Aortic Aneurysm</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Pasta</w:t>
+                <w:t xml:space="preserve">Patient-specific computer modeling for automated sizing of fenestrated stent-grafts Author names and affiliations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Derycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sénémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2021.110321⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (2), pp.237-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2019.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139856v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling hemodynamics with mechanobiology in patient-specific computational models of ascending thoracic aortic aneurysms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Viallon</w:t>
+                <w:t xml:space="preserve">Deciphering ascending thoracic aortic aneurysm hemodynamics in relation to biomechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe de Nisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Calò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Mazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727780v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of non‐local damage in soft biological tissues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Di Zuo</w:t>
+                <w:t xml:space="preserve">Finite-Element Based Image Registration for Endovascular Aortic Aneurysm Repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Pionteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnm.3427⟩</w:t>
+              <w:t xml:space="preserve">Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (1), pp.22-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/modelling1010002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139932v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance of Hemodynamics Biomarkers, Tissue Biomechanics and Numerical Simulations in the Pathogenesis of Ascending Thoracic Aortic Aneurysms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Croisille</w:t>
+                <w:t xml:space="preserve">Patient Specific Computer Modelling for Automated Sizing of Fenestrated Stent Grafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Derycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sénémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1381612826999201214231648⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (2), pp.237-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2019.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139798v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and Verification of Fast Computational Simulations of Stent-Graft Deployment in Endovascular Aneurysmal Repair</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Albertini</w:t>
+                <w:t xml:space="preserve">Computational modeling of the role of smooth muscle cells contractility on the progression of aortic aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghavamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mousavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medical Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmedt.2021.704806⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S123-S124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826041v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient‐specific computational modeling of endovascular aneurysm repair: State of the art and future directions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Computational prediction of hemodynamical and biomechanical alterations induced by aneurysm dilatation in patient‐specific ascending thoracic aortas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Jayendiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Condemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Campisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 37 (12), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnm.3529⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 36 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.3326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826026v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Finite-Element Framework of the Virtual Fields Method in Nonlinear Elasticity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic force microscopy for subcellular exploration of the mechanical properties of human aortic smooth muscle cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-021-09842-8⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (sup1), pp.S276-S277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826039v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization and modeling of knitted textile implants with permanent set</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Correlation between wall shear stress and wall rupture properties in ascending thoracic aortic aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayendiran Raja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Condemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Campisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2020.104210⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (sup1), pp.S58-S59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1713478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139999v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemodynamics alteration in patient-specific dilated ascending thoracic aortas with tricuspid and bicuspid aortic valves</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Croisille</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis of non‐local damage in soft biological tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunjiang Ran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitian Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jamaleddin Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2020.109954⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.3427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129206v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional numerical simulation of soft-tissue wound healing using constrained-mixture anisotropic hyperelasticity and gradient-enhanced damage mechanics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Klaus Hackl</w:t>
+                <w:t xml:space="preserve">Computational prediction of hemodynamical and biomechanical alterations induced by aneurysm dilatation in patient‐specific ascending thoracic aortas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Jayendiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Condemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Campisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2019.0708⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.3326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826078v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A micromechanical framework of arterial tissue growth in the context of medial calcification</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multimodality Imaging-Based Characterization of Regional Material Properties in a Murine Model of Aortic Dissection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew R Bersi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor A Acosta Santamaría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Marback</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Di Achille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan H Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813423⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.9244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-65624-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826070v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02885566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering ascending thoracic aortic aneurysm hemodynamics in relation to biomechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe de Nisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Calò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Mazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 82, pp.119-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2020.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139655v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-specific computer modeling for automated sizing of fenestrated stent-grafts Author names and affiliations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Perrin</w:t>
+                <w:t xml:space="preserve">Mechanics-driven mechanobiological mechanisms of arterial tortuosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dar Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Authia Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhay Ramachandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2019.10.009⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (49), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abd3574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139663v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodality Imaging-Based Characterization of Regional Material Properties in a Murine Model of Aortic Dissection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro histomechanical effects of enzymatic degradation in carotid arteries during inflation tests with pulsatile loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Breysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-65624-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103, pp.103550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2019.103550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02885566v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An implicit 3D corotational formulation for frictional contact dynamics of beams against rigid surfaces using discrete signed distance fields</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regulation of SMC traction forces in human aortic thoracic aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Akbar Karkhaneh Yousefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guignandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.113275⟩</w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10237-020-01412-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826065v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between wall shear stress and wall rupture properties in ascending thoracic aortic aneurysms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Vitro Measurement of Strain Localization Preceding Dissection of the Aortic Wall Subjected to Radial Tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Di Giuseppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Zingales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Avril</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1713478⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61, pp.119 - 130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-020-00641-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826095v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational prediction of hemodynamical and biomechanical alterations induced by aneurysm dilatation in patient‐specific ascending thoracic aortas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale mechanical characterization of knitted abdominal wall repair meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahime Al Abiad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anicet Le Ruyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnm.3326⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S221-S222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1815310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826075v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic force microscopy for subcellular exploration of the mechanical properties of human aortic smooth muscle cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Barnier</w:t>
+                <w:t xml:space="preserve">An implicit 3D corotational formulation for frictional contact dynamics of beams against rigid surfaces using discrete signed distance fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714911⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 371, pp.113275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.113275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826159v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of non‐local damage in soft biological tissues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Di Zuo</w:t>
+                <w:t xml:space="preserve">Characterization of chemoelastic effects in arteries using digital volume correlation and optical coherence tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor A. Acosta Santamaría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Flechas García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnm.3427⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.127-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2019.11.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826057v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational prediction of hemodynamical and biomechanical alterations induced by aneurysm dilatation in patient‐specific ascending thoracic aortas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational Study of Growth and Remodeling in Ascending Thoracic Aortic Aneurysms Considering Variations of Smooth Muscle Cell Basal Tone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ataollah Ghavamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Jamaleddin Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnm.3326⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2020.587376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942543v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-Element Based Image Registration for Endovascular Aortic Aneurysm Repair</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Albertini</w:t>
+                <w:t xml:space="preserve">Mechanics-driven mechanobiological mechanisms of arterial tortuosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dar Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Authia Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhay Ramachandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/modelling1010002⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (49), pp.eabd3574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abd3574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826073v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient Specific Computer Modelling for Automated Sizing of Fenestrated Stent Grafts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Perrin</w:t>
+                <w:t xml:space="preserve">Local variations in material and structural properties characterize murine thoracic aortic aneurysm mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew R Bersi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay D Humphrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826077v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational modeling of the role of smooth muscle cells contractility on the progression of aortic aneurysms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Mousavi</w:t>
+                <w:t xml:space="preserve">Inverse identification of local stiffness across ascending thoracic aortic aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solmaz Farzaneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812845⟩</w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.137-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10237-018-1073-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826067v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship Between Ascending Thoracic Aortic Aneurysms Hemodynamics and Biomechanical Properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Croisille</w:t>
+                <w:t xml:space="preserve">Traction Force Measurements of Human Aortic Smooth Muscle Cells Reveal a Motor-Clutch Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guignandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2019.2924955⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/mcb.2019.06415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826092v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering ascending thoracic aortic aneurysm hemodynamics in relation to biomechanical properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying Local Arterial Stiffness to Assess the Risk of Rupture of Ascending Thoracic Aortic Aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solmaz Farzaneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826072v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Measurement of Strain Localization Preceding Dissection of the Aortic Wall Subjected to Radial Tension</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gradient-enhanced continuum models of healing in damaged soft tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqian He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Hackl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitian Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jamaleddin Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-020-00641-1⟩</w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (5), pp.1443-1460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10237-019-01155-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826062v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanics-driven mechanobiological mechanisms of arterial tortuosity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abhay Ramachandra</w:t>
+                <w:t xml:space="preserve">A new finite‐element shell model for arterial growth and remodeling after stent implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan D Laubrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamaleddin Mousavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abd3574⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.3282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826063v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemodynamics alteration in patient-specific dilated ascending thoracic aortas with tricuspid and bicuspid aortic valves</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Croisille</w:t>
+                <w:t xml:space="preserve">Constrained mixture modeling affects material parameter identification from planar biaxial tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauranne Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heleen Fehervary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vastmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jamaleddin Mousavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2020.109954⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95, pp.124-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2019.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826071v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of SMC traction forces in human aortic thoracic aneurysms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of chemoelastic effects in arteries using digital volume correlation and optical coherence tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Andrès Acosta-Santamaría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Flechas García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10237-020-01412-6⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2019.11.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139718v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro histomechanical effects of enzymatic degradation in carotid arteries during inflation tests with pulsatile loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Identifying Local Arterial Stiffness to Assess the Risk of Rupture of Ascending Thoracic Aortic Aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solmaz Farzaneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Norbert Laroche</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2019.103550⟩</w:t>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (4), pp.1038-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10439-019-02204-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405744v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of chemoelastic effects in arteries using digital volume correlation and optical coherence tomography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Avril</w:t>
+                <w:t xml:space="preserve">Predictive Numerical Simulations of Double Branch Stent-Graft Deployment in an Aortic Arch Aneurysm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Derycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cochennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-N. Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826080v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodality Imaging-Based Characterization of Regional Material Properties in a Murine Model of Aortic Dissection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evan Phillips</w:t>
+                <w:t xml:space="preserve">Gradient-enhanced continuum models of healing in damaged soft tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqian He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Hackl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitian Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jamaleddin Mousavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-65624-7⟩</w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (5), pp.1443-1460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10237-019-01155-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826074v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale mechanical characterization of knitted abdominal wall repair meshes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anicet Le Ruyet</w:t>
+                <w:t xml:space="preserve">Structural intensity assessment on shells via a finite element approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Vanlanduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Dirckx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1815310⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145 (1), pp.312-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5087564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826068v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Study of Growth and Remodeling in Ascending Thoracic Aortic Aneurysms Considering Variations of Smooth Muscle Cell Basal Tone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Patient-specific predictions of aneurysm growth and remodeling in the ascending thoracic aorta using the homogenized constrained mixture model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jamaleddin Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solmaz Farzaneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2020.587376⟩</w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (6), pp.1895-1913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10237-019-01184-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826064v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An implicit 3D corotational formulation for frictional contact dynamics of beams against rigid surfaces using discrete signed distance fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miquel Aguirre</w:t>
+                <w:t xml:space="preserve">On improving the accuracy of nonhomogeneous shear modulus identification in incompressible elasticity using the virtual fields method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139761v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Study of Growth and Remodeling in Ascending Thoracic Aortic Aneurysms Considering Variations of Smooth Muscle Cell Basal Tone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Jamaleddin Mousavi</w:t>
+                <w:t xml:space="preserve">Relationship between ascending thoracic aortic aneurysms hemodynamics and biomechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Condemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Campisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2020.587376⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2019.2924955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139670v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanics-driven mechanobiological mechanisms of arterial tortuosity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Avril</w:t>
+                <w:t xml:space="preserve">Model reduction methodology for computational simulations of endovascular repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Acosta Santamaría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. N Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (2), pp.139-148</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139747v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Measurement of Strain Localization Preceding Dissection of the Aortic Wall Subjected to Radial Tension</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S Avril</w:t>
+                <w:t xml:space="preserve">Kinematics of collagen fibers in carotid arteries under tension-inflation loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Krasny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Magoariec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-020-00641-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanical Behavior of Biological Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2017.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139689v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On improving the accuracy of nonhomogeneous shear modulus identification in incompressible elasticity using the virtual fields method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yue Mei</w:t>
+                <w:t xml:space="preserve">Local variations in material and structural properties characterize murine thoracic aortic aneurysm mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Bersi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Humphrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.06.025⟩</w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.203-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10237-018-1077-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826089v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new finite‐element shell model for arterial growth and remodeling after stent implantation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of Peak Wall Stress in an Ascending Thoracic Aortic Aneurysm Using FSI Simulations: Effects of Aortic Stiffness and Peripheral Resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossella Campobasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Condemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Campisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnm.3282⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (4), pp.707-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13239-018-00385-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826086v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Local Arterial Stiffness to Assess the Risk of Rupture of Ascending Thoracic Aortic Aneurysms</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ascending thoracic aorta aneurysm repair induces positive hemodynamic outcomes in a patient with unchanged bicuspid aortic valve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Condemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Campisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Fuzelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81, pp.145-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004901v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient-enhanced continuum models of healing in damaged soft tissues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Jamaleddin Mousavi</w:t>
+                <w:t xml:space="preserve">Patient-specific simulation of guidewire deformation during transcatheter aortic valve implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuoc Vy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10237-019-01155-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (6), pp.e2974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.2974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826090v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traction Force Measurements of Human Aortic Smooth Muscle Cells Reveal a Motor-Clutch Behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Guignandon</w:t>
+                <w:t xml:space="preserve">Three-Dimensional Full-Field Strain Measurements across a Whole Porcine Aorta Subjected to Tensile Loading Using Optical Coherence Tomography–Digital Volume Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Andrès Acosta-Santamaría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Flechas García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32604/mcb.2019.06415⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmech.2018.00003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405709v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse identification of local stiffness across ascending thoracic aortic aneurysms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olfa Trabelsi</w:t>
+                <w:t xml:space="preserve">Non‐affine fiber kinematics in arterial mechanics: a continuum micromechanical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hellmich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10237-018-1073-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (12), pp.2101-2121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zamm.201700360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004232v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local variations in material and structural properties characterize murine thoracic aortic aneurysm mechanics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jay D Humphrey</w:t>
+                <w:t xml:space="preserve">Computational predictions of damage propagation preceding dissection of ascending thoracic aortic aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jamaleddin Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solmaz Farzaneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (4), pp.e2944</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004897v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new finite‐element shell model for arterial growth and remodeling after stent implantation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jamaleddin Mousavi</w:t>
+                <w:t xml:space="preserve">Importance of material parameters and strain energy function on the wall stresses in the left ventricle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sareh Behdadfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joakim Sundnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molly M Maleckar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417677v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained mixture modeling affects material parameter identification from planar biaxial tests</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le biomécanicien peut-il aider à prédire le risque de rupture des anévrysmes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JMV-Journal de Médecine Vasculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826093v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of chemoelastic effects in arteries using digital volume correlation and optical coherence tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Molimard</w:t>
+                <w:t xml:space="preserve">A comprehensive study of layer-specific morphological changes in the microstructure of carotid arteries under uniaxial load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Krasny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Magoariec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biomaterialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2019.11.049⟩</w:t>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2017.04.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405884v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Local Arterial Stiffness to Assess the Risk of Rupture of Ascending Thoracic Aortic Aneurysms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Chavent</w:t>
+                <w:t xml:space="preserve">Atherosclerotic Plaque Delamination: Experiments and 2D Finite Element Model to Simulate Plaque Peeling in Two Strains of Transgenic Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Merei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsey Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826160v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Numerical Simulations of Double Branch Stent-Graft Deployment in an Aortic Arch Aneurysm</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A centerline based model morphing algorithm for patient-specific finite element modelling of left ventricle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sareh Behdadfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joakim Sundnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molly M Maleckar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005191v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient-enhanced continuum models of healing in damaged soft tissues</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Patient-specific stress analyses in the ascending thoracic aorta using a finite-element implementation of the constrained mixture theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jamaleddin Mousavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 18 (5), pp.1443-1460. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 16 (5), pp.1765-1777</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406496v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural intensity assessment on shells via a finite element approximation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fluid-and biomechanical analysis of ascending thoracic aorta aneurysm with concomitant aortic insufficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Condemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Campisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Troalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Xuexin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5087564⟩</w:t>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10439-017-1913-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826165v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between ascending thoracic aortic aneurysms hemodynamics and biomechanical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Avril</w:t>
+                <w:t xml:space="preserve">A non-invasive methodology for ATAA rupture risk estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sedigheh Farzaneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417671v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On improving the accuracy of nonhomogeneous shear modulus identification in incompressible elasticity using the virtual fields method</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atherosclerotic Plaque Delamination: Experiments and 2D Finite Element Model to Simulate Plaque Peeling in Two Strains of Transgenic Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Merei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsey Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane A Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2016.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405726v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-specific predictions of aneurysm growth and remodeling in the ascending thoracic aorta using the homogenized constrained mixture model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solmaz Farzaneh</w:t>
+                <w:t xml:space="preserve">Predictive Models with Patient Specific Material Properties for the Biomechanical Behavior of Ascending Thoracic Aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Trabelsi¹</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Duprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10237-019-01184-8⟩</w:t>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (1), pp.84 - 98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10439-015-1374-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413328v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematics of collagen fibers in carotid arteries under tension-inflation loading</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Avril</w:t>
+                <w:t xml:space="preserve">Local mechanical properties of human ascending thoracic aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances M Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanming M Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane M Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise M Duprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia M Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanical Behavior of Biological Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2017.08.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61, pp.235 - 249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2016.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671698v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local variations in material and structural properties characterize murine thoracic aortic aneurysm mechanics</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patient-specific simulation of endovascular repair surgery with tortuous aneurysms requiring flexible stent-grafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10237-018-1077-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63, pp.86-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2016.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826162v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse identification of local stiffness across ascending thoracic aortic aneurysms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Biaxial rupture properties of ascending thoracic aortic aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Duprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Vola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826164v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model reduction methodology for computational simulations of endovascular repair</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Rosset</w:t>
+                <w:t xml:space="preserve">Novel Methodology for Characterizing Regional Variations in the Material Properties of Murine Aortas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew R. Bersi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Di Achille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay D. Humphrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4033674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004260v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Peak Wall Stress in an Ascending Thoracic Aortic Aneurysm Using FSI Simulations: Effects of Aortic Stiffness and Peripheral Resistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Campisi</w:t>
+                <w:t xml:space="preserve">Review of patient-specific simulations of transcatheter aortic valve implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Vy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13239-018-00385-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advances in Engineering Sciences and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (1), pp.2-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12572-015-0139-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004889v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascending thoracic aorta aneurysm repair induces positive hemodynamic outcomes in a patient with unchanged bicuspid aortic valve</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characteristics of thoracic aortic aneurysm rupture in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanming Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Duprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Lu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42, pp.286 - 295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2016.06.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004894v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-specific simulation of guidewire deformation during transcatheter aortic valve implantation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId498" w:history="1">
+                <w:t xml:space="preserve">IN VIVO IDENTIFICATION OF THE PASSIVE MECHANICAL PROPERTIES OF DEEP SOFT TISSUES IN THE HUMAN LEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Frauziols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanette Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Rochette</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnm.2974⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Advances in experimental mechanics for biomedical soft tissues and materials, 52 (5), pp.400-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/str.12204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833094v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Full-Field Strain Measurements across a Whole Porcine Aorta Subjected to Tensile Loading Using Optical Coherence Tomography–Digital Volume Correlation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Molimard</w:t>
+                <w:t xml:space="preserve">The concept of frozen elastic energy as a consequence of changes in microstructure morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Krasny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Magoariec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hellmich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Mechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmech.2018.00003⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (S1), pp.1966-1967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1069581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004899v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non‐affine fiber kinematics in arterial mechanics: a continuum micromechanical investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Morin</w:t>
+                <w:t xml:space="preserve">Evaluation of the mechanical efficiency of knee braces based on computational modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Hellmich</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Calmels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18, pp.646-661</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004904v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01092883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational predictions of damage propagation preceding dissection of ascending thoracic aortic aneurysms</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Material model calibration from planar tension tests on porcine linea alba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Acostasantamaría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vít Novacek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (4), pp.e2944</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43, pp.26-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004887v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01108503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A centerline based model morphing algorithm for patient-specific finite element modelling of left ventricle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Ross</w:t>
+                <w:t xml:space="preserve">Deployment of stent-grafts in curved aneurysmal arteries: towards a predictive numerical tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Demanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (1), pp.26-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.2698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671488v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-specific stress analyses in the ascending thoracic aorta using a finite-element implementation of the constrained mixture theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Jamaleddin Mousavi</w:t>
+                <w:t xml:space="preserve">The fiber reorientation problem revisited in the context of Eshelbian micromechanics: theory and computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hellmich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings in Applied Mathematics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.39-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pamm.201510011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004886v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atherosclerotic Plaque Delamination: Experiments and 2D Finite Element Model to Simulate Plaque Peeling in Two Strains of Transgenic Mice</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regional identification of mechanical properties in arteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew R. Bersi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay D. Humphrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (1), pp.1874-1875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1070577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671328v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of material parameters and strain energy function on the wall stresses in the left ventricle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Molly M Maleckar</w:t>
+                <w:t xml:space="preserve">Mechanical characterization of aortic valve tissues using an inverse analysis approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Andrès Acosta-Santamaría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, Special Issue: French Society of Biomechanics 18 (1), pp.1976-1977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1070586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671355v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le biomécanicien peut-il aider à prédire le risque de rupture des anévrysmes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pointwise characterization of the elastic properties of planar soft tissues: application to ascending thoracic aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances M. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanming Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Duprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMV-Journal de Médecine Vasculaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.967-978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10237-014-0646-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671455v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive study of layer-specific morphological changes in the microstructure of carotid arteries under uniaxial load</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Morin</w:t>
+                <w:t xml:space="preserve">Prediction of the Biomechanical Effects of Compression Therapy on Deep Veins Using Finite Element Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Magoariec</w:t>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2017.04.033⟩</w:t>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (2), pp.314-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10439-014-1121-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671719v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-and biomechanical analysis of ascending thoracic aorta aneurysm with concomitant aortic insufficiency</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patient specific stress and rupture analysis of ascending thoracic aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances M. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Duprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose F. Rodriguez-Matas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10439-017-1913-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589836v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-invasive methodology for ATAA rupture risk estimation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterisation of Knee Brace Migration and Associated Skin Deformation During Flexion by Full-Field Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (2), pp.349-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-014-9947-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671296v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atherosclerotic Plaque Delamination: Experiments and 2D Finite Element Model to Simulate Plaque Peeling in Two Strains of Transgenic Mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane A Avril</w:t>
+                <w:t xml:space="preserve">Characterisation of in-vivo mechanical action of knee braces regarding their anti-drawer effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Oullion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Molimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Combreas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2016.12.001⟩</w:t>
+              <w:t xml:space="preserve">The Knee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (2), pp.80-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.knee.2014.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408489v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-specific simulation of endovascular repair surgery with tortuous aneurysms requiring flexible stent-grafts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Deployment of stent grafts in curved aneurysmal arteries: toward a predictive numerical tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Demanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (1), pp.e02698</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342576v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Models with Patient Specific Material Properties for the Biomechanical Behavior of Ascending Thoracic Aneurysms</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patient-specific numerical simulation of stent-graft deployment: Validation on three clinical cases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dumenil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10439-015-1374-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (10), pp.1868-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.04.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319412v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01201545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local mechanical properties of human ascending thoracic aneurysms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of the Biomechanical Effects of Compression Therapy by Finite Element Modeling and Ultrasound Elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane M Avril</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fanny Frauziols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2016.03.025⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (4), pp.1011 - 1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2014.2378553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380199v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biaxial rupture properties of ascending thoracic aortic aneurysms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Favre</w:t>
+                <w:t xml:space="preserve">Inverse problems in the mechanical characterization of elastic arteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (4), pp.317 - 323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/mrs.2015.63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380216v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Methodology for Characterizing Regional Variations in the Material Properties of Murine Aortas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulation of arterial dissection during balloon angioplasty of atherosclerotic coronary arteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Lessner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (4), p. 878-889</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339375v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of patient-specific simulations of transcatheter aortic valve implantation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MRI Strain Imaging of the Carotid Artery: Present Limitations and Future Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aart Nederveen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Speelman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advances in Engineering Sciences and Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12572-015-0139-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (4), pp.824 - 833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196296v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of thoracic aortic aneurysm rupture in vitro</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ambroise Duprey</w:t>
+                <w:t xml:space="preserve">Mechanical action of the blood onto atheromatous plaques: influence of the stenosis shape and morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Belzacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jia Lu</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2016.06.036⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (5), pp.527-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2012.697898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380229v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IN VIVO IDENTIFICATION OF THE PASSIVE MECHANICAL PROPERTIES OF DEEP SOFT TISSUES IN THE HUMAN LEG</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the mechanical efficiency of knee orthoses: a combined experimental-numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/str.12204⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 228 (6), pp.533-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0954411914533944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380253v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concept of frozen elastic energy as a consequence of changes in microstructure morphology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Morin</w:t>
+                <w:t xml:space="preserve">&amp;lt;I&amp;gt;In vitro&amp;lt;/I&amp;gt; Analysis of Localized Aneurysm Rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Duprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Hellmich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (3), pp.607-616</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215204v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization of aortic valve tissues using an inverse analysis approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olfa Trabelsi</w:t>
+                <w:t xml:space="preserve">Biomechanical response of varicose veins to elastic compression: A numerical study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1070586⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (3), pp.599-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.10.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275964v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional identification of mechanical properties in arteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite Element Analysis of the Mechanical Performances of 8 Marketed Aortic Stent-Grafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Demanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Duprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1070577⟩</w:t>
+              <w:t xml:space="preserve">Journal of endovascular therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (4), pp. 523-535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1583/12-4063.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273081v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material model calibration from planar tension tests on porcine linea alba</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vít Novacek</w:t>
+                <w:t xml:space="preserve">Assessment of the in-plane biomechanical properties of human skin using a finite element model updating approach combined with an optical full-field measurement on a new tensile device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Tkaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Zahouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pericoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 43, pp.26-34</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 27, pp.273-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2013.05.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01108503v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deployment of stent-grafts in curved aneurysmal arteries: towards a predictive numerical tool</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Badel</w:t>
+                <w:t xml:space="preserve">Evaluation of the mechanical efficiency of knee braces based on computational modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnm.2698⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (6), pp.646-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.832227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01139049v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fiber reorientation problem revisited in the context of Eshelbian micromechanics: theory and computations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inverse problems and material identification in tissue biomechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Hellmich</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings in Applied Mathematics and Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pamm.201510011⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27, pp.129 - 131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2013.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251817v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the mechanical efficiency of knee braces based on computational modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Navarro</w:t>
+                <w:t xml:space="preserve">A new method for the in vivo identification of mechanical properties in arteries from cine MRI images: theoretical framework and validation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (8), pp.1448 - 1461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2013.2257828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01092883v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the Biomechanical Effects of Compression Therapy on Deep Veins Using Finite Element Modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId498" w:history="1">
+                <w:t xml:space="preserve">Identification of the in vivo elastic properties of common carotid arteries from MRI: a study on subjects with and without atherosclerosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10439-014-1121-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanical Behavior of Biological Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (11), pp.184-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2013.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137356v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pointwise characterization of the elastic properties of planar soft tissues: application to ascending thoracic aneurysms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuanming Luo</w:t>
+                <w:t xml:space="preserve">Finite Element simulation of buckling-induced vein tortuosity and influence of the wall constitutive properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pierre-Yves Rohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jia Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10237-014-0646-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26, pp. 119-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2013.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215247v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of in-vivo mechanical action of knee braces regarding their anti-drawer effect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Oullion</w:t>
+                <w:t xml:space="preserve">Biomechanics of porcine renal arteries and role of axial stretch.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Molimard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Susan Lessner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Knee</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.knee.2014.12.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (8), pp.081007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4024685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137491v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient specific stress and rupture analysis of ascending thoracic aneurysms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jose F. Rodriguez-Matas</w:t>
+                <w:t xml:space="preserve">Mechanical identification of layer-specific properties of mouse carotid arteries using 3D-DIC and a hyperelastic anisotropic constitutive model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Lessner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Sutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.04.035⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (1), pp.37-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2011.586945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276411v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of Knee Brace Migration and Associated Skin Deformation During Flexion by Full-Field Measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of the material parameters of soft tissues in the compressed leg.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Dubuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Debayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-014-9947-2⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (1), pp.3-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2011.586945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138990v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deployment of stent grafts in curved aneurysmal arteries: toward a predictive numerical tool</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId582" w:history="1">
+                <w:t xml:space="preserve">Severe Bending of Two Aortic Stent-Grafts: An Experimental and Numerical Mechanical Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Demanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Latil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (12), pp.2674-2686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10439-012-0618-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980358v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the Biomechanical Effects of Compression Therapy by Finite Element Modeling and Ultrasound Elastography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A numerical parametric study of the mechanical action of pulsatile blood flow onto axisymmetric stenosed arteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Belzacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2014.2378553⟩</w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (10), pp.1483-1495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2012.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139174v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-specific numerical simulation of stent-graft deployment: Validation on three clinical cases.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of material parameters through inverse finite element modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.04.031⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (1), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2012.650321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01201545v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse problems in the mechanical characterization of elastic arteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Morin</w:t>
+                <w:t xml:space="preserve">Identification of Heterogeneous Elastic Properties in Stenosed Arteries: a Numerical Plane Strain Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/mrs.2015.63⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (12), pp.49-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2010.547192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380409v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of arterial dissection during balloon angioplasty of atherosclerotic coronary arteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId498" w:history="1">
+                <w:t xml:space="preserve">Computational comparison of the bending behavior of aortic stent-grafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Demanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (1), pp.272-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2011.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023229v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI Strain Imaging of the Carotid Artery: Present Limitations and Future Challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aart Nederveen</w:t>
+                <w:t xml:space="preserve">Experimental characterization of rupture in human aortic aneurysms using full-field measurement technique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Hwan Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lambert Speelman</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Duprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.01.014⟩</w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (6), pp.841-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10237-011-0356-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024645v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical action of the blood onto atheromatous plaques: influence of the stenosis shape and morphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Belzacq</w:t>
+                <w:t xml:space="preserve">3D Residual Stress Field in Arteries: Novel Inverse Method Based on Optical Full-field Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Delache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2012.697898⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (6), pp.528-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/str.12008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00961174v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the mechanical efficiency of knee orthoses: a combined experimental-numerical approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Calmels</w:t>
+                <w:t xml:space="preserve">Photovoltaic energy policy: financial estimation and performance comparison of the public support in five representative countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mansilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0954411914533944⟩</w:t>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (-), pp.244-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2012.07.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054872v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;I&amp;gt;In vitro&amp;lt;/I&amp;gt; Analysis of Localized Aneurysm Rupture</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo velocity vector imaging and time-resolved strain rate measurements in the wall of blood vessels using MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrisitan Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 47 (3), pp.607-616</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 44 (5), pp.979-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2010.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025664v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical response of varicose veins to elastic compression: A numerical study.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId498" w:history="1">
+                <w:t xml:space="preserve">Characterisation of failure in human aortic tissue using digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Rastel</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Duprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.10.043⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (Supplément 1), pp.73-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2011.592368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801291v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse problems and material identification in tissue biomechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Vitro Characterisation of Physiological and Maximum Elastic Modulus of Ascending Thoracic Aortic Aneurysms Using Uniaxial Tensile Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Duprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Khanafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marty Schlicht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2013.07.001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (6), pp.00-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2010.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024710v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for the in vivo identification of mechanical properties in arteries from cine MRI images: theoretical framework and validation.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixed experimental and numerical approach for characterizing the biomechanical response of the human leg under elastic compression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bouten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Dubuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2013.2257828⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (3), pp.031006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4000967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805124v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00509135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the in-plane biomechanical properties of human skin using a finite element model updating approach combined with an optical full-field measurement on a new tensile device</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anisotropic and hyperelastic identification of in vitro human arteries from full-field optical measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Duprey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2013.05.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (15), pp.2978-2985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2010.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911079v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Analysis of the Mechanical Performances of 8 Marketed Aortic Stent-Grafts</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of two approaches for differentiating full-field data in solid mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Feissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of endovascular therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1583/12-4063.1⟩</w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (1), pp.015703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/21/1/015703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880940v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00509118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the mechanical efficiency of knee braces based on computational modeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Navarro</w:t>
+                <w:t xml:space="preserve">Modelling of fluid-structure interactions in stenosed arteries: effect of plaque deformability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Belzacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Calmels</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 18 (6), pp.646-661. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.832227⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 13 (S1), pp.25-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2010.490093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497364v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the in vivo elastic properties of common carotid arteries from MRI: a study on subjects with and without atherosclerosis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Franquet</w:t>
+                <w:t xml:space="preserve">Extension of the virtual fields method to elasto-plastic material identification with cyclic loads and kinematic hardening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh The Tran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanical Behavior of Biological Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2013.03.016⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (22-23), pp.2993-3010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805128v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00579397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element simulation of buckling-induced vein tortuosity and influence of the wall constitutive properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Pierre-Yves Rohan</w:t>
+                <w:t xml:space="preserve">Variation of transverse and shear stiffness properties of wood in a tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2013.05.006⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (12), pp.1953-1960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879052v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00508396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanics of porcine renal arteries and role of axial stretch.</w:t>
+                <w:t xml:space="preserve">In vivo measurements of blood viscosity and wall stiffness in the carotid using PC-MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Susan Lessner</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan M. Huntley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhodri Cusack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4024685⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18/1, pp.9-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejcm.18.9-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834145v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00497702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of material parameters through inverse finite element modelling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude mécanique des articles de contention et de leurs effets sur la jambe humaine. Mechanical investigation of compression stockings and of their effects on the human leg.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bouten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Couzan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2012.650321⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (1), pp.7-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2009026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732931v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical parametric study of the mechanical action of pulsatile blood flow onto axisymmetric stenosed arteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Belzacq</w:t>
+                <w:t xml:space="preserve">Local stiffness reduction in impacted composite plates from full-field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Wisnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Delache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2012.02.010⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 140 (12), pp.1961-1974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753397v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00508406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe Bending of Two Aortic Stent-Grafts: An Experimental and Numerical Mechanical Analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Virtual Fields Method for Extracting Constitutive Parameters From Full‐Field Measurements: a Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grédiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10439-012-0618-0⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (4), pp.233-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2006.tb01504.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772550v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical identification of layer-specific properties of mouse carotid arteries using 3D-DIC and a hyperelastic anisotropic constitutive model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of elasto-visco-plastic parameters and characterization of Lüders behavior using digital image correlation and the virtual fields method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhui Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2011.586945⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (9), pp.729-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2008.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682205v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00446360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the material parameters of soft tissues in the compressed leg.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Dubuis</w:t>
+                <w:t xml:space="preserve">Identification of heterogeneous constitutive parameters in a welded specimen: Uniform stress and virtual fields methods for material property estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhin Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Badel</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer M. Adeeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2011.586945⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 48 (4), pp.451-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-008-9132-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682221v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00446755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Heterogeneous Elastic Properties in Stenosed Arteries: a Numerical Plane Strain Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D heterogeneous stiffness reconstruction using MRI and the virtual fields method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Huntley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. D. Steele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2010.547192⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 48 (4), pp.479-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-008-9128-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632399v1</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00502212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of rupture in human aortic aneurysms using full-field measurement technique.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of the strain field from full-field displacement noisy data. Comparing finite elements global least squares and polynomial diffuse approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Favre</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Feissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10237-011-0356-5⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (5-7), pp.857-868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/remn.17.857-868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00732982v1</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00497681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational comparison of the bending behavior of aortic stent-grafts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress reconstruction and constitutive parameter identification in plane-stress elasto-plastic problems using surface measurements of deformation fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Rotinat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2011.09.006⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 48 (4), pp.403-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-007-9084-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00681796v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00446321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Residual Stress Field in Arteries: Novel Inverse Method Based on Optical Full-field Measurements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress reconstruction and constitutive parameter identification in plane-stress elasto-plastic problems using surface measurements of deformation fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Rotinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/str.12008⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 48 (4), pp.403-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-007-9084-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800938v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00502217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic energy policy: financial estimation and performance comparison of the public support in five representative countries</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Overview of identification methods of mechanical parameters based on full-field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grediac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enpol.2012.07.050⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 48 (4), pp.381-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-008-9148-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844877v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274639v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo velocity vector imaging and time-resolved strain rate measurements in the wall of blood vessels using MRI</w:t>
+                <w:t xml:space="preserve">3D heterogeneous stiffness reconstruction using MRI and the virtual fields method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chrisitan Boissier</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan M. Huntley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhi-Yong Li</w:t>
+                <w:t xml:space="preserve">Fabrice Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek D. Steele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2010.12.010⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 48 (4), pp.479-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-008-9128-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665369v1</w:t>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00446367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of failure in human aortic tissue using digital image correlation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Favre</w:t>
+                <w:t xml:space="preserve">Characterization of composite plates using the virtual fields method with optimized loading conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kashif Syed-Muhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grediac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Hwan Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2011.592368⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 85 (1), pp.70-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2007.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618607v1</w:t>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00446782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic and hyperelastic identification of in vitro human arteries from full-field optical measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel experimental approach for longitudinal-radial stiffness characterisation of clear wood by a single test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ambroise Duprey</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2010.07.004⟩</w:t>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 61 (5), pp.573-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/HF.2007.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543316v1</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00499389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Characterisation of Physiological and Maximum Elastic Modulus of Ascending Thoracic Aortic Aneurysms Using Uniaxial Tensile Testing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Software implementation of the virtual fields method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. S. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2010.02.015⟩</w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7-8, pp.57-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.7-8.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543452v1</w:t>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00499849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed experimental and numerical approach for characterizing the biomechanical response of the human leg under elastic compression.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of the Orthotropic Elastic Stiffnesses of Composites with the Virtual Fields Method: Sensitivity Study and Experimental Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard L. Burguete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Rotinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4000967⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (3), pp.250-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00346.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00509135v1</w:t>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00505814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two approaches for differentiating full-field data in solid mechanics</w:t>
+                <w:t xml:space="preserve">General framework for the identification of constitutive parameters from full-field measurements in linear elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pierron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/21/1/015703⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44 (14-15), pp.4978-5002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2006.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00509118v1</w:t>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00502477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of fluid-structure interactions in stenosed arteries: effect of plaque deformability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Belzacq</w:t>
+                <w:t xml:space="preserve">Identification of the Through-Thickness Orthotropic Stiffness of Composite Tubes from Full-Field Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Moulart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Delache</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2010.490093⟩</w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3-4, pp.161-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.3-4.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00556795v1</w:t>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00505828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the virtual fields method to elasto-plastic material identification with cyclic loads and kinematic hardening</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId710" w:history="1">
+                <w:t xml:space="preserve">Identification of the through-thickness rigidities of a thick laminated composite tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Moulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pierron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vinh The Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.06.022⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (2), pp.326-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.05.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00579397v1</w:t>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00505301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of transverse and shear stiffness properties of wood in a tree</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Manuel Xavier</w:t>
+                <w:t xml:space="preserve">Optimization of the Unnotched Iosipescu Test on Composites for Identification from Full-Field Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard L. Burguete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Rotinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.09.023⟩</w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5-6, pp.125-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.5-6.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">emse-00508396v1</w:t>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00505295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo measurements of blood viscosity and wall stiffness in the carotid using PC-MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Virtual Fields Method for Extracting Constitutive Parameters From Full-Field Measurements: a Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grédiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rhodri Cusack</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ejcm.18.9-20⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (4), pp.233-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2006.tb01504.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00497702v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00506777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude mécanique des articles de contention et de leurs effets sur la jambe humaine. Mechanical investigation of compression stockings and of their effects on the human leg.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of the through-thickness rigidities of a thick laminated composite tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Moulart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Serge Couzan</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (2), pp.326-336</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429817v1</w:t>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local stiffness reduction in impacted composite plates from full-field measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId710" w:history="1">
+                <w:t xml:space="preserve">Experimental identification of a nonlinear model for composites using the grid technique coupled to the virtual fields method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Avril</w:t>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Meraghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 140 (12), pp.1961-1974. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.09.024⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 37 (2), pp.315-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00508406v1</w:t>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00505330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Virtual Fields Method for Extracting Constitutive Parameters From Full‐Field Measurements: a Review</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of Elasto-Plastic Constitutive Parameters from Statically Undetermined Tests Using the Virtual Fields Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+                <w:t xml:space="preserve">Yannick Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Rotinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2006.tb01504.x⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 46 (6), pp.735-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-006-9822-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504723v1</w:t>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00506126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the strain field from full-field displacement noisy data. Comparing finite elements global least squares and polynomial diffuse approximation</w:t>
+                <w:t xml:space="preserve">A multi-scale approach for crack width prediction in reinforced-concrete beams repaired with composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Villon</w:t>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Surrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/remn.17.857-868⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 65 (3-4), pp.445-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2004.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00497681v1</w:t>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00506064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress reconstruction and constitutive parameter identification in plane-stress elasto-plastic problems using surface measurements of deformation fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the Nonlinear Shear Behaviour of UD Composite Materials Using the Virtual Fields Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Chalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pierron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Rotinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-007-9084-2⟩</w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3-4, pp.185-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.3-4.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">emse-00446321v1</w:t>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00506054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress reconstruction and constitutive parameter identification in plane-stress elasto-plastic problems using surface measurements of deformation fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Application of the Virtual Fields Method to Elasto-Plastic Behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Rotinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pierron</w:t>
-              </w:r>
-[...1208 lines deleted...]
-                <w:t xml:space="preserve">V. S. Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 7-8, pp.57-62. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.7-8.57⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 3-4, pp.33-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.3-4.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
-[...555 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId798" w:history="1">
-              <w:r>
-[...718 lines deleted...]
-            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00505775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-element-assisted design of a bulge inflation experiment to reproduce the anisotropic in-vivo tensions in the ascending aorta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bel-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMC - 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Behavior of Different Guidewire Shapes in a Patient-specific Numerical Model for Transcatheter Aortic Valve Implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuoc Vy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing in Cardiology 2017 (CINC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IN VIVO INDENTIFICATION OF THE PASSIVE MECHANICAL PROPERTIES OF DEEP SOFT TISSUES IN THE HUMAN LEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Frauziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanette Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode inverse d'identification des propriétés mécaniques locales dans les anévrysmes aortiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The concept of frozen elastic energy as a consequence of change in microstructure morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witold Krasny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Magoariec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hellmich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient-specific simulation of stent-graft deployment within an abdominal aortic aneurysm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Computational and Mathematical Biomedical Engineering, 16 au 18 décembre 2013, Hong Kong</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Kowloon Hong Kong, Hong Kong SAR China. pp.367-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-specific modeling of the calf muscle under elastic compression using magnetic resonance imaging and ultrasound elastography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId498" w:history="1">
+                <w:t xml:space="preserve">Local analysis of aneurism rupture using full-field measurements (MS-107)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Duprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Favre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38</w:t>
+              <w:t xml:space="preserve">5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t xml:space="preserve">e</w:t>
+              <w:t xml:space="preserve">th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Congrès de la Société de Biomécanique, SB 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Asia-Pacific Congress for Computational Mechanics (APCOM 2013) and 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Symposium on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Singapour, Singapore. pp.No 1601</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874540v1</w:t>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local analysis of aneurism rupture using full-field measurements (MS-107)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId498" w:history="1">
+                <w:t xml:space="preserve">Patient-specific computational models: Tools for improving the efficiency of Medical Compression Stockings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Dubuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Favre</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Debayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Singapour, Singapore. pp.No 1601</w:t>
+              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932048v1</w:t>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-specific computational models: Tools for improving the efficiency of Medical Compression Stockings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId591" w:history="1">
+                <w:t xml:space="preserve">Patient-specific modeling of the calf muscle under elastic compression using magnetic resonance imaging and ultrasound elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Frauziols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Congrès de la Société de Biomécanique, SB 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marseille, France. pp. 332-333, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId829" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761911v1</w:t>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du déploiement d'endoprothèses dans des anévrismes iliaques tortueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Demanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01080590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro&amp;lt;/i&amp;gt; rupture local analysis of ATAA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Congress of the European Society of Biomechanics, ESB 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Patras, Greece. pp.S- 02.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the mechanical efficiency of knee braces: A combined experimental-numerical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Calmels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Congress of the European Society of Biomechanics, ESB 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Patras, Greece. pp.S- 55.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Original identification method based on image registration and FEA for the in vivo estimation of arteries elastic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech 534 colloquium on Advanced experimental approaches and inverse problems in tissue biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00728753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fêtes les fruits de la Réunion, pour une image plus terroir de l’île de la Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Valéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Tourisme en fête IAE-IUP Tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI sequence denoising using gaussian processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech 534 colloquium on Advanced experimental approaches and inverse problems in tissue biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00728763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; mechanical properties of arteries: A nouvel identification method based on fea and image registration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Franquet</w:t>
+                <w:t xml:space="preserve">L'évaluation mécanique des orthèses du genou : modélisation par éléments finis. Données préliminaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Solid Mechanics Conference (ESMC8 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">27ème Congrès de Médecine Physique et de Réadaptation de la SOFMER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId839" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778612v1</w:t>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-specific FE model of the leg under elastic compression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Rohan</w:t>
+                <w:t xml:space="preserve">Efficiency and comfort of knee braces: A parametric study based on computational modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johan Debayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Berlin, Germany. pp.6</w:t>
+              <w:t xml:space="preserve">, Apr 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId841" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063768v1</w:t>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization of the thoracic ascending aortae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; mechanical properties of arteries: A nouvel identification method based on fea and image registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Romo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId498" w:history="1">
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ambroise Duprey</w:t>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRCOBI (International Research Council on Biomechanics of Injury)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, France. IRC 12-72 pp. 638-649</w:t>
+              <w:t xml:space="preserve">8th European Solid Mechanics Conference (ESMC8 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778322v1</w:t>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency and comfort of knee braces: A parametric study based on computational modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
+                <w:t xml:space="preserve">Mechanical characterization of the thoracic ascending aortae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Duprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">IRCOBI (International Research Council on Biomechanics of Injury)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, France. IRC 12-72 pp. 638-649</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777915v1</w:t>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation mécanique des orthèses du genou : modélisation par éléments finis. Données préliminaires.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Navarro</w:t>
+                <w:t xml:space="preserve">Patient-specific FE model of the leg under elastic compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Dubuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Debayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Congrès de Médecine Physique et de Réadaptation de la SOFMER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Berlin, Germany. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId844" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778269v1</w:t>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational comparison of stent-grafts: Mechanical performances within a tortuous abdominal aortic aneurysm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Demanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Solid Mechanics Conference (ESMC8 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of skin sliding on the knee joint using orthosis device.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEM 15 (International Conference on Experimental Mechanics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient-specific FE model of the leg under elastic compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Debayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of elastic properties of stenosed arteries from MRI Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEM 2011 Annual Conference &amp; Exposition on Experimental and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Uncasville, United States. pp.communication no. 109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00687598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vivo Mechanical Properties of Arteries: a Novel Identification Method Based on FEA and Image Registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMC 2012, 8th european conference on solid mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00728748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical performances of stent-grafts within tortuous abdominal aortic aneurysms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Demanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Congress of the European Society of Biomechanics (ESB 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of knee braces: A biomechanical approach based on computational modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESDA 2012 ( ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.ESDA2012-82451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical approach to image denoising based on kriging and PODs with comments on physical versus statistical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">workshop " Modèles simplifiés pour décrire la physique "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00687588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical identification of hyperelastic anisotropic properties of mouse carotid arteries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo time-resolved sub-pixel measurements of wall deformation in the common carotid artery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael A. Sutton</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrisitan Boissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Congress &amp; Exposition on Experimental and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Uncasville, United States. pp.7</w:t>
+              <w:t xml:space="preserve">7th European Symposium of vascular Biomaterials, ESVB 2011, (New endovascular technologies - From Bench test to clinical practice)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Strasbourg, France. pp.23-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063755v1</w:t>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo time-resolved sub-pixel measurements of wall deformation in the common carotid artery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical identification of hyperelastic anisotropic properties of mouse carotid arteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chrisitan Boissier</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Lessner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Sutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Symposium of vascular Biomaterials, ESVB 2011, (New endovascular technologies - From Bench test to clinical practice)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Strasbourg, France. pp.23-40</w:t>
+              <w:t xml:space="preserve">11th International Congress &amp; Exposition on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Uncasville, United States. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId854" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668258v1</w:t>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des propriétés des tissus mous de la jambe sous compression élastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Debayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des propriétes élastiques hétérogènes des artères à partir de clichés IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique AFM Méthodes numériques &amp; méthodologies avancées pour les problèmes inverses en mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00686609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovering young moduli in heterogeneous stenosed carotid arteries: a numerical plane strain study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Intl. Symposium Computer Mehtods in Biomechanics and Biomedical Engineering 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00686534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering Young moduli in heterogeneous stenosed carotid arteries: a numerical 2D plane-strain study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId639" w:history="1">
+                <w:t xml:space="preserve">Recovering Young's moduli in heterogeneous stenosed carotid arteries: a numerical plane strain study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Avril</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 2010, IV European Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France. pp.1302</w:t>
+              <w:t xml:space="preserve">9th Symposium on Computational Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Valencia, Spain. p.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00686523v1</w:t>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering Young's moduli in heterogeneous stenosed carotid arteries: a numerical plane strain study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId639" w:history="1">
+                <w:t xml:space="preserve">Recovering Young moduli in heterogeneous stenosed carotid arteries: a numerical 2D plane-strain study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium on Computational Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Valencia, Spain. p.6</w:t>
+              <w:t xml:space="preserve">ECCM 2010, IV European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France. pp.1302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId859" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063533v1</w:t>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00686523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the material parameters of soft tissues in the compressed leg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Debayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium on Computational Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Valencia, Spain. p.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des propriétés mécaniques d'un tronçon d'aorte par méthode inverse basée sur une mesure ex-vivo du champ de déformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Genovese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01080621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la jambe humaine sous contention élastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Debayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction des déformations à partir de mesures de déplacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Feissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical investigation of compression stockings and of their effects on the human leg. Étude mécanique des articles de contention et de leurs effets sur la jambe humaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Couzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bouten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées AUM/AFM 08 (Activités Universitaires en Mécaniques/Association Française de Mécanique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What target cost for the advanced processes for massive hydrogen production?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mansilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WHEC 2008 : 17th World Hydrogen Energy Conference 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Brisbane, Australia. paper n°628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification à partir de mesures de champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane A Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pierron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul des déformations à partir de mesures de champs de déplacement bruitées : comparaison entre différentes approches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Feissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de paramètres d'une loi de comportement anisotrope avec la méthode des champs virtuels: construction de champs virtuels par sous-domaines et minimisation de l'effet du bruit de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kashif Syed-Muhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grédiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pierron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting constitutive parameters from full-field measurements : a review of identification methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId763" w:history="1">
+                <w:t xml:space="preserve">Extracting constitutive parameters from full-field measurements: a review of identification methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grediac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId872" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Avril</w:t>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMC 8 : Euromech-Mecamat - 8th European Mechanics of Materials Conference on Material and Structural Identification from Full-Field Measurements</w:t>
+              <w:t xml:space="preserve">8th European Mechanics of Materials Conference on Material and Structural Identification from Full-Field Measurements (EMMC 8: Euromech-Mecamat)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting constitutive parameters from full-field measurements : a review of identiication methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grediac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMMC 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Cachan, France. pp.CdRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00514581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting constitutive parameters from full-field measurements: a review of identification methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local and global analysis of cracked reinforced concrete beams repaired with CFRP laminates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Surrel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material and structural identification from full-field measurements (8th Euromech Mechanics of Materials Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Cachan, France</w:t>
+              <w:t xml:space="preserve">10th european conference on composite materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Bruges, Belgium. paper 300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId875" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128910v1</w:t>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00298434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local and global analysis of cracked reinforced concrete beams repaired with CFRP laminates.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId468" w:history="1">
+                <w:t xml:space="preserve">Analysis of the efficiency of composites in improving serviceability of damaged reinforced concrete structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId878" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Surrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">proceedings of the 8th European-japanese Symposium on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Tokyo, Japan. pp.31-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00298381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational modeling of aneurysm growth in mechanobiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jamaleddin Mousavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics of the Aorta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.243-264, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-95484-6.00018-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel experimental methods to characterize the mechanical properties of the aorta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brooks Lane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selda Sherifova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Acosta Santamaría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Holzapfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. Christian Gasser, Stéphane Avril and John A. Elefteriades. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics of Living Organs Biomechanics of the Aorta Modeling for Patient Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.91-108, 2024, 978-0-323-95484-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-95484-6.00013-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse problems in the characterization of soft connective tissue: perspective for reproduction system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics of the Female Reproductive System: Breast and Pelvic Organs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.115-138, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-823403-7.00017-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse problems in the characterization of soft connective tissue: perspective for reproduction system</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CFD Analyses of Different Parameters Influencing the Hemodynamic Outcomes of Complex Aortic Endovascular Repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ben-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Alberto Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics of the Female Reproductive System: Breast and Pelvic Organs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-823403-7.00017-8⟩</w:t>
+              <w:t xml:space="preserve">Biological Flow in Large Vessels: Dialog Between Numerical Modeling and In Vitro/In Vivo Experiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Wiley, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119986607.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId888" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825998v1</w:t>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-Specific Finite Element Modeling of Aneurysmal Dilatation After Chronic Type B Aortic Dissection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">Patient-specific Finite Element Modeling of Aneurysmal dilatation after chronic type B aortic dissection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaojie Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan D Laubrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jamaleddin Mousavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ben Ahmed</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Biomechanics for Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.15-38, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-09327-2_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId889" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826038v1</w:t>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD Analyses of Different Parameters Influencing the Hemodynamic Outcomes of Complex Aortic Endovascular Repair</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local Stiffness Estimation of the Human Eardrum via the Virtual Fields Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Cordioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Vanlanduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Dirckx</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Flow in Large Vessels: Dialog Between Numerical Modeling and In Vitro/In Vivo Experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781119986607.ch2⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods, Imaging and Visualization in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36, Springer International Publishing, pp.248-255, 2020, Lecture Notes in Computational Vision and Biomechanics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-43195-2_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId892" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198390v1</w:t>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-specific Finite Element Modeling of Aneurysmal dilatation after chronic type B aortic dissection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Jamaleddin Mousavi</w:t>
+                <w:t xml:space="preserve">Experimental Characterization of Adventitial Collagen Fiber Kinematics Using Second-Harmonic Generation Imaging Microscopy: Similarities and Differences Across Arteries, Species and Testing Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Krasny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId890" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Ben Ahmed</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Biomechanics for Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-09327-2_2⟩</w:t>
+              <w:t xml:space="preserve">Multi-scale Extracellular Matrix Mechanics and Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, Springer International Publishing, pp.123-164, 2020, Studies in Mechanobiology, Tissue Engineering and Biomaterials, 978-3-030-20181-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20182-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId897" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926741v1</w:t>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast Method of Virtual Stent Graft Deployment for Computer Assisted EVAR</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Albertini</w:t>
+                <w:t xml:space="preserve">Structural Intensity Assessment on Shells via the Projection of Experimental Data on a Finite-Element Mesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vanlanduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dirckx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Biomechanics for Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-42428-2_10⟩</w:t>
+              <w:t xml:space="preserve">Dynamic Behavior of Materials, Volume 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.53-58, 2020, Conference Proceedings of the Society for Experimental Mechanics Series, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30021-0_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId898" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826083v1</w:t>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Stiffness Estimation of the Human Eardrum via the Virtual Fields Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felipe Pires</w:t>
+                <w:t xml:space="preserve">A Fast Method of Virtual Stent Graft Deployment for Computer Assisted EVAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Pionteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joris Dirckx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods, Imaging and Visualization in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-43195-2_20⟩</w:t>
+              <w:t xml:space="preserve">Computational Biomechanics for Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.147-169, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-42428-2_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId900" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826085v1</w:t>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of Adventitial Collagen Fiber Kinematics Using Second-Harmonic Generation Imaging Microscopy: Similarities and Differences Across Arteries, Species and Testing Conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId478" w:history="1">
+                <w:t xml:space="preserve">Multiscale Mechanical Behavior of Large Arteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witold Krasny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multi-scale Extracellular Matrix Mechanics and Mechanobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-20182-1_5⟩</w:t>
+              <w:t xml:space="preserve">Encyclopedia of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.180-202, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-801238-3.99934-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId903" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978203v1</w:t>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of Adventitial Collagen Fiber Kinematics Using Second-Harmonic Generation Imaging Microscopy: Similarities and Differences Across Arteries, Species and Testing Conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Witold Krasny</w:t>
+                <w:t xml:space="preserve">Review of the Essential Roles of SMCs in ATAA Biomechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jamaleddin Mousavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multi-scale Extracellular Matrix Mechanics and Mechanobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-20182-1_5⟩</w:t>
+              <w:t xml:space="preserve">Advances in Biomechanics and Tissue Regeneration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.95-114, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-816390-0.00006-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId905" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826088v1</w:t>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Intensity Assessment on Shells via the Projection of Experimental Data on a Finite-Element Mesh</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aortic and arterial mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Dirckx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamic Behavior of Materials, Volume 1</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cardiovascular Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId906" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826084v1</w:t>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast Method of Virtual Stent Graft Deployment for Computer Assisted EVAR</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Subject-specific computational prediction of the effects of elastic compression in the calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Frauziols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Biomechanics for Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Elsevier-Academic Press book "Biomechanics of Living Organs - Volume 1: Hyperelastic Constitutive Laws for Finite Element Modeling"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId911" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141789v1</w:t>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Mechanical Behavior of Large Arteries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyperelasticity of Soft Tissues and Related Inverse Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Avril, Sam Evans </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-801238-3.99934-3⟩</w:t>
+              <w:t xml:space="preserve">Material Parameter Identification and Inverse Problems in Soft Tissue Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 573, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37 - 66, 2016, CISM International Centre for Mechanical Sciences, 978-3-319-45070-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45071-1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId912" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405895v1</w:t>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the Essential Roles of SMCs in ATAA Biomechanics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomécanique cardiovasculaire et dispositifs médicaux implantables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Biomechanics and Tissue Regeneration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biomédical - Pharma | Technologies biomédicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Technologies biomédicales</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId914" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405911v1</w:t>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the Essential Roles of SMCs in ATAA Biomechanics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Jamaleddin Mousavi</w:t>
+                <w:t xml:space="preserve">The Virtual Fields Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grediac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Biomechanics and Tissue Regeneration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-816390-0.00006-6⟩</w:t>
+              <w:t xml:space="preserve">Full-Field Measurements and Identification in Solid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.301--330, 2012, 978-1-4614-1824-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-1824-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId916" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826166v1</w:t>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aortic and arterial mechanics</w:t>
+                <w:t xml:space="preserve">Patient specific modeling of leg compression in the treatment of venous deficiency.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...431 lines deleted...]
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Debayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amit Gefen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Specific modeling in tomorrow's medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, 2012, Studies in mechanobiology, tissue engineering and biomaterials 09, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/8415_2011_103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00645499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -37532,275 +34462,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aortic Wall Stiffness Depends on Ultrasound Probe Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Irene Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Peter Eiberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulver Spangsberg Lorenzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId932" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A synthetic elastic protein as molecular prosthetic candidate to strengthen vascular wall elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Lorion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId935" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId936" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId932" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04656107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId937"/>
+      <w:footerReference w:type="default" r:id="rId911"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -37947,51 +34877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514882v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Corvo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Haulon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aliseda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Chassagne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285657v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacolley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s G&#225;ll" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Balla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Balla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvaf137" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825736v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulver Lorenzen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bracco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zielinski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Broda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2024.09.014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384555v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sehli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aratz Garcia Llona" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cotte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803952v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Sen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Aguirre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H Charlton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.106999" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029055v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulien Vandemaele" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Maes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heleen Fehervary" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Famaey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.106965" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825735v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangshuang Meng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akbar Karkhaneh Yousefi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117580" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381249v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Am&#233;rico de Almeida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Reda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996485v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hassine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Petit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mundweiler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guignandon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-82495-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04809891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Vellaparambil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Suck Han" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Di Giovanni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmedt.2024.1388207" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Derycke" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Albertini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Vermunt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Haulon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2024.05.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825738v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Ghajar-Rahimi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Goergen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2024.108427" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825743v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Irene Bracco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-024-03608-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825739v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bardi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Gasparotti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Vignali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nicole Antonuccio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Storto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2024.1452278" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803996v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zuo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingji Zhu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daye Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiwen Xue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-024-01888-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825748v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Valente" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mourato" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Xavier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Sousa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Domingues" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering11080745" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Brito" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2024.108475" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825751v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107982" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825750v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derycke" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vermunt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perrin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Batti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107993" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825744v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Semp&#233;rtegui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112297" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825741v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Braeu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Girard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-024-01885-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825992v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Urdeitx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jamaleddin Mousavi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Doweidar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2022.106458" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849431v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bisighini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierrat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brain.2023.100079" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04035036v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruike Shi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitian Yang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Acosta Santamar&#237;a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Mei" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12435" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825996v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Millon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12030766" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825988v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825986v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulver Spangsberg Lorenzen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Cezary Florkow" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudom Somphone" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1163204" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803994v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmedt.2023.1304223" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825760v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Evans" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Keenan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hill" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zappala" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bennion" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0384" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825765v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Monteleone" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre This" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.1141623" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825757v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Feng" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Jin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongyao Kang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107827" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826000v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Deng" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Guo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2022.103343" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825999v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Laubrie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Bezmalinovic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Garc&#237;a-Herrera" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Celentano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Herrera" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2023.111457" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04035049v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Avril" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826002v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Celi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2022.3224581" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825985v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116059" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198533v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.105990" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825993v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105644" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825758v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tsimba" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rastel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dechandon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vincent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Micholet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvsv.2023.06.014" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198517v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04809887v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13239-023-00706-x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04106617v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Akbar Karkhaneh Yousefi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guilbot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4053657" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04317966v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Maillet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Trabelsi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10439-023-03274-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825990v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Evangelos Biancolini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Trovalusci" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1148540" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825761v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Holzapfel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-023-01770-x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825763v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Le Ruyet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-023-01708-3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220354v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825768v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04809874v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826018v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-021-01544-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826014v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Tom&#225;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics2020016" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826016v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cochennec" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCIMAGING.121.013764" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826003v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Morales" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Capellini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103873" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826010v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Lisick&#253;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Eydan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Bur&#353;a" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12424" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826008v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar Weiss" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Long" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tellides" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Humphrey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.122.317394" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826012v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826025v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqian He" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hackl" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104662" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826019v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pires" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Livens" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio Cordioli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Dirckx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052381" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826005v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2022.103173" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826006v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12168049" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03836286v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826023v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lorandon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rinckenbach" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicla Settembre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Steinmetz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Salomon Du Mont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2021.08.008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926799v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826053v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuehuan He" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Lu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-020-01410-8" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826049v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirunalini Thirugnanasambandam" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejas Canchi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senol Piskin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Karmonik" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Kung" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049894" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826032v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.732561" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826055v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.104284" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826060v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;t Nov&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Turquier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.104210" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826061v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vastmans" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.589889" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826047v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevan Goenezen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02007-3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826020v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaojie Zhang" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3547" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826034v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hellmich" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Nejim" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.725047" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826030v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12398" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826046v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Jayendiran" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaz Farzaneh" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Campisi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2021.106107" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826031v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Genovese" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Badel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavinato" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pierrat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bersi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-021-00746-1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139778v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826051v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzio Di Giuseppe" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Zingales" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pasta" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110321" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826052v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Moussa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Michel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-020-01412-6" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978160v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826048v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Condemi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612826999201214231648" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826044v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104635" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139856v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727780v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jayendiran" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farzaneh" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campisi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viallon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139932v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjiang Ran" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3427" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139798v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826041v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pionteck" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gorges" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmedt.2021.704806" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826026v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gee" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hemmler" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rugonyi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3529" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826039v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Liu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Zimmerman" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-021-09842-8" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139999v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;t Nov&#225;c&#283;k" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129206v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.109954" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826078v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2019.0708" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826070v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813423" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139655v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe de Nisco" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tasso" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Cal&#242;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mazzi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gallo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139663v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;n&#233;maud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desgranges" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2019.10.009" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02885566v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Bersi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor A Acosta Santamar&#237;a" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Marback" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Achille" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan H Phillips" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65624-7" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826065v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113275" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826095v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayendiran Raja" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713478" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826075v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3326" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826159v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barnier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714911" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826057v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942543v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826073v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/modelling1010002" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826077v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826067v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghavamian" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mousavi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812845" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826092v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2019.2924955" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826072v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2020.07.003" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826062v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Giuseppe" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zingales" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasta" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-020-00641-1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826063v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cavinato" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Authia Gray" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Ramachandra" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd3574" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826071v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139718v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405744v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dumas" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Breysse" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2019.103550" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826080v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor A. Acosta Santamar&#237;a" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Flechas Garc&#237;a" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molimard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.11.049" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826074v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bersi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Phillips" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826068v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahime Al Abiad" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815310" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826064v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataollah Ghavamian" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.587376" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139761v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139670v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jamaleddin Mousavi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139747v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139689v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Di Giuseppe" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zingales" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pasta" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Avril" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826089v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.06.025" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826086v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamaleddin Mousavi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3282" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004901v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chavent" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826090v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-019-01155-z" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405709v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/mcb.2019.06415" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004232v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-018-1073-0" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004897v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bellini" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay D Humphrey" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417677v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan D Laubrie" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826093v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2019.03.029" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405884v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Andr&#232;s Acosta-Santamar&#237;a" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826160v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-019-02204-5" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005191v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cochennec" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Albertini" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avril" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406496v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826165v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Vanlanduit" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5087564" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417671v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405726v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413328v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-019-01184-8" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671698v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Krasny" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magoariec" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2017.08.014" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826162v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-018-1077-9" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826164v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004260v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Acosta Santamar&#237;a" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N Albertini" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosset" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004889v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Campobasso" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13239-018-00385-z" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004894v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fuzelier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833094v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Vy" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auffret" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Castro" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2974" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004899v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmech.2018.00003" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004904v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201700360" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004887v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671488v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sareh Behdadfar" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Sundnes" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly M Maleckar" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ross" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004886v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671328v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Merei" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Davis" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Sutton" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671355v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671455v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671719v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.04.033" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589836v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Condemi" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Troalen" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Xuexin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-017-1913-6" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671296v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Trabelsi" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gutierrez" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedigheh Farzaneh" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duprey" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408489v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Sutton" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A Avril" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.12.001" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342576v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orgeas" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.06.013" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319412v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Trabelsi&#185;" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Duprey" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Favre" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-015-1374-8" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380199v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances M Davis" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanming M Lu" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M Avril" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise M Duprey" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia M Lu" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.03.025" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380216v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vola" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339375v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Bersi" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay D. Humphrey" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Genovese" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4033674" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01196296v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vy" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Breton" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12572-015-0139-9" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380229v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanming Luo" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2016.06.036" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380253v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Frauziols" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12204" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215204v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069581" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275964v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Laville" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070586" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273081v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070577" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01108503v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Acostasantamar&#237;a" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Siret" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Guerin" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;t Novacek" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139049v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Demanget" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2698" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D1019EE77DC62A6F46AB2D61C5CD83F78E1FE2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251817v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201510011" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01092883v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Calmels" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137356v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rohan" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lun" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-014-1121-6" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215247v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances M. Davis" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-014-0646-9" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137491v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oullion" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molimard" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Navarro" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Combreas" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knee.2014.12.001" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276411v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose F. Rodriguez-Matas" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.04.035" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138990v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Millot" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9947-2" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980358v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139174v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2014.2378553" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01201545v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dumenil" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.04.031" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380409v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2015.63" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023229v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Lessner" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024645v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart Nederveen" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Speelman" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.01.014" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961174v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Belzacq" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leriche" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delache" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.697898" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054872v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411914533944" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025664v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Romo" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801291v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.10.043" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024710v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Evans" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Miller" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.07.001" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805124v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Franquet" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Schneider" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2257828" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911079v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Boyer" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Tkaya" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zahouani" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pericoi" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.05.024" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880940v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1583/12-4063.1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02497364v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.832227" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805128v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.03.016" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879052v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pierre-Yves Rohan" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.05.006" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834145v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabr" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024685" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732931v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.650321" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753397v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2012.02.010" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772550v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latil" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-012-0618-0" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682205v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.586945" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682221v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dubuis" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632399v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2010.547192" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732982v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Hwan Kim" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-011-0356-5" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FGC2ZJCX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681796v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.09.006" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800938v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12008" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844877v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mansilla" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Busson" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemaire" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2012.07.050" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T1F184W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665369v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitan Boissier" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Yong Li" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2010.12.010" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618607v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Kim" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.592368" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543316v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2010.07.004" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543452v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Khanafer" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty Schlicht" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Williams" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2010.02.015" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00509135v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bouten" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pouget" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000967" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00509118v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feissel" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierron" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villon" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/21/1/015703" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556795v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2010.490093" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00579397v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh The Tran" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.06.022" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508396v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Xavier" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Morais" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.09.023" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SJ6R56K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00497702v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Huntley" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhodri Cusack" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.18.9-20" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429817v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Couzan" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009026" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508406v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Jin" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Wisnom" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.09.024" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M5D2890-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504723v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;diac" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2006.tb01504.x" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F0GMDZSQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00497681v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.17.857-868" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446321v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pannier" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rotinat" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9084-2" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QDPRMGD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00502217v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00502212v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Huntley" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Steele" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9128-2" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446755v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhin Yan" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer M. Adeeb" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9132-6" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q8KB2840-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446360v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhui Yan" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2008.03.007" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB0X3WTM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274639v2" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bretelle" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9148-y" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T3ZZWHLF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446367v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek D. Steele" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446782v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Syed-Muhammad" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2007.10.021" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQV0PJG5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00499389v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2007.083" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-4JL8G2BD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505814v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vert" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L. Burguete" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00346.x" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WPQZJWRJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00499849v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Tran" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.7-8.57" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00502477v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2006.12.018" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PFM8BHD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387095v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moulart" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00506777v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;diac" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505828v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.3-4.161" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505301v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moulard" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.05.050" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505295v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.5-6.125" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505330v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chalal" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meraghni" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.04.020" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68KMFQF4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00506126v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-006-9822-x" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P0X56L4L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00506064v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hamelin" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surrel" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2004.09.026" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLH8MF1Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00506054v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Chalal" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.3-4.185" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505775v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.3-4.33" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448917v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel-Brunon" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699694v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406615v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444953v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444972v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931643v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874540v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815955" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932048v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761911v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080590v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875106v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875150v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728753v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246295v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Val&#233;au" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Avril" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728763v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durrande" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778612v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schneider" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063768v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778322v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777915v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778269v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777290v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778265v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777369v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00687598v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728748v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777280v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778268v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00687588v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063755v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668258v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592737v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00686609v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00686534v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00686523v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063533v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063519v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080621v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vassal" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378543v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422241v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429881v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815689v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rivera-Tinoco" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500106v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504288v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813024v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023111v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pagano" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514581v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128910v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298434v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hamelin" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Surrel" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298381v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825753v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95484-6.00018-X" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740802v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooks Lane" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selda Sherifova" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95484-6.00013-0" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198493v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823403-7.00017-8" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825998v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826038v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ben Ahmed" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09327-2_2" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198390v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ben-Ahmed" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alberto Figueroa" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Rosset" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986607.ch2" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926741v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826083v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42428-2_10" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826085v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cordioli" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43195-2_20" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978203v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20182-1_5" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826088v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826084v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pires" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanlanduit" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dirckx" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30021-0_9" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141789v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405895v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-801238-3.99934-3" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405911v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816390-0.00006-6" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826166v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405907v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671439v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Curt" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380428v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-45071-1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45071-1_2" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286613v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.techniques-ingenieur.fr/base-documentaire/biomedical-pharma-th15/biomateriaux-et-biomecanique-42606210/biomecanique-cardiovasculaire-et-dispositifs-medicaux-implantables-med8100/" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024762v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rossi" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-1824-5" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645499v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2011_103" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338795v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Peter Eiberg" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656107v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hoareau" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lorion" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Lecoq" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Berthier" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514882v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Corvo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Haulon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aliseda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Chassagne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;meyza Bascetin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Belozertseva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Regnault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Raoul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-38948-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285657v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacolley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s G&#225;ll" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Balla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Balla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvaf137" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulver Lorenzen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bracco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zielinski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Broda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2024.09.014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029055v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulien Vandemaele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Maes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heleen Fehervary" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Famaey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.106965" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825735v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangshuang Meng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akbar Karkhaneh Yousefi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117580" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Sen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Aguirre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H Charlton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.106999" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384555v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sehli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aratz Garcia Llona" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579452v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Reda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-025-01996-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Am&#233;rico de Almeida" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Ghajar-Rahimi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Goergen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2024.108427" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825743v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Irene Bracco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-024-03608-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825739v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bardi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Gasparotti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Vignali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nicole Antonuccio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Storto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2024.1452278" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803996v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zuo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingji Zhu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daye Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiwen Xue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-024-01888-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049469v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hassine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mundweiler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guignandon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-82495-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825746v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Derycke" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Albertini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Vermunt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Haulon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2024.05.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04809891v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Vellaparambil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Suck Han" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Di Giovanni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmedt.2024.1388207" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825748v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Valente" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mourato" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Xavier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Sousa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Domingues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering11080745" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805292v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Brito" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2024.108475" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825751v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107982" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825750v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derycke" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vermunt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perrin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Batti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107993" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825744v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Semp&#233;rtegui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112297" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Braeu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Girard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-024-01885-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849431v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bisighini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierrat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brain.2023.100079" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825992v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Urdeitx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jamaleddin Mousavi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Doweidar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2022.106458" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04035049v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Avril" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Millon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12030766" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825999v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Laubrie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Bezmalinovic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Garc&#237;a-Herrera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Celentano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Herrera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2023.111457" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803994v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmedt.2023.1304223" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825760v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Evans" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Keenan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hill" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zappala" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bennion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0384" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825765v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Monteleone" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre This" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.1141623" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825757v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Mei" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Feng" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Jin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongyao Kang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Wang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107827" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825986v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulver Spangsberg Lorenzen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Cezary Florkow" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudom Somphone" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1163204" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04035036v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruike Shi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitian Yang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Acosta Santamar&#237;a" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12435" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826002v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Celi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2022.3224581" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825993v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105644" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825758v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tsimba" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rastel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dechandon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vincent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Micholet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvsv.2023.06.014" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198533v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.105990" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04106617v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Akbar Karkhaneh Yousefi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guilbot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4053657" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198517v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116059" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04809887v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13239-023-00706-x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04317966v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Maillet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Trabelsi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10439-023-03274-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825990v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Evangelos Biancolini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Trovalusci" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1148540" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825761v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Holzapfel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-023-01770-x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825763v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Le Ruyet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-023-01708-3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220354v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826018v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-021-01544-3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826014v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Tom&#225;s" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics2020016" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826025v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqian He" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hackl" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104662" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826019v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pires" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Livens" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio Cordioli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Dirckx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052381" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826008v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar Weiss" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Long" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tellides" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Humphrey" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.122.317394" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826012v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826016v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cochennec" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCIMAGING.121.013764" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826003v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Morales" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Capellini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103873" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826005v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2022.103173" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826006v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12168049" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03836286v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Deng" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Guo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826023v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lorandon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rinckenbach" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicla Settembre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Steinmetz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Salomon Du Mont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2021.08.008" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926799v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Lisick&#253;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Eydan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Bur&#353;a" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12424" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826049v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirunalini Thirugnanasambandam" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejas Canchi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senol Piskin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Karmonik" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Kung" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049894" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826032v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.732561" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826053v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuehuan He" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Lu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-020-01410-8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826031v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Genovese" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Badel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavinato" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pierrat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bersi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-021-00746-1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826030v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12398" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826055v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.104284" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826047v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevan Goenezen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02007-3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826020v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaojie Zhang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3547" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826034v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hellmich" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Nejim" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.725047" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826060v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;t Nov&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Turquier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.104210" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139778v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vastmans" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.589889" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826048v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Campisi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Jayendiran" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Condemi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612826999201214231648" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826044v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104635" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139856v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzio Di Giuseppe" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaz Farzaneh" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Zingales" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pasta" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110321" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727780v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jayendiran" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farzaneh" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campisi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viallon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2021.106107" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139798v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139932v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjiang Ran" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3427" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826041v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pionteck" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gorges" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmedt.2021.704806" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826026v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gee" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hemmler" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rugonyi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3529" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826039v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Liu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Zimmerman" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-021-09842-8" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139999v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;t Nov&#225;c&#283;k" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826078v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2019.0708" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826070v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813423" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129206v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.109954" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139663v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;n&#233;maud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desgranges" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2019.10.009" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139655v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe de Nisco" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tasso" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Cal&#242;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mazzi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gallo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826073v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/modelling1010002" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826077v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826067v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghavamian" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mousavi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812845" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942543v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3326" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826159v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barnier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714911" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826095v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayendiran Raja" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713478" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826057v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826075v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02885566v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Bersi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor A Acosta Santamar&#237;a" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Marback" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Achille" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan H Phillips" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65624-7" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826072v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2020.07.003" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826063v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cavinato" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Authia Gray" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Ramachandra" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd3574" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405744v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dumas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Breysse" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2019.103550" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139718v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Moussa" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Michel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-020-01412-6" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139689v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Di Giuseppe" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zingales" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pasta" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Avril" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-020-00641-1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826068v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahime Al Abiad" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815310" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139761v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113275" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826080v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor A. Acosta Santamar&#237;a" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Flechas Garc&#237;a" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molimard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.11.049" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139670v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataollah Ghavamian" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jamaleddin Mousavi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.587376" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139747v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004897v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bellini" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay D Humphrey" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004232v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-018-1073-0" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405709v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/mcb.2019.06415" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004901v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chavent" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826090v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-019-01155-z" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417677v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan D Laubrie" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamaleddin Mousavi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3282" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826093v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2019.03.029" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405884v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Andr&#232;s Acosta-Santamar&#237;a" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826160v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-019-02204-5" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005191v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cochennec" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Albertini" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avril" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406496v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826165v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Vanlanduit" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5087564" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413328v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-019-01184-8" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405726v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417671v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2019.2924955" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004260v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Acosta Santamar&#237;a" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N Albertini" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosset" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671698v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Krasny" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magoariec" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2017.08.014" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826162v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bersi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-018-1077-9" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004889v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Campobasso" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13239-018-00385-z" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004894v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fuzelier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833094v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Vy" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auffret" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Castro" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2974" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004899v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmech.2018.00003" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004904v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201700360" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004887v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671355v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sareh Behdadfar" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Sundnes" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly M Maleckar" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671455v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671719v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.04.033" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671328v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Merei" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Davis" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Sutton" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671488v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ross" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004886v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589836v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Condemi" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Troalen" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Xuexin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-017-1913-6" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671296v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Trabelsi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gutierrez" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedigheh Farzaneh" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duprey" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408489v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Sutton" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A Avril" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.12.001" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319412v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Trabelsi&#185;" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Duprey" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Favre" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-015-1374-8" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380199v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances M Davis" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanming M Lu" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M Avril" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise M Duprey" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia M Lu" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.03.025" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342576v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orgeas" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.06.013" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380216v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vola" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339375v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Bersi" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay D. Humphrey" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Genovese" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4033674" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01196296v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vy" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Breton" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12572-015-0139-9" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380229v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanming Luo" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2016.06.036" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380253v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Frauziols" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12204" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215204v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069581" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01092883v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Calmels" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01108503v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Acostasantamar&#237;a" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Siret" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Guerin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;t Novacek" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139049v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Demanget" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2698" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D1019EE77DC62A6F46AB2D61C5CD83F78E1FE2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251817v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201510011" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273081v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070577" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275964v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Laville" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070586" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215247v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances M. Davis" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-014-0646-9" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137356v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rohan" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lun" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-014-1121-6" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276411v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose F. Rodriguez-Matas" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.04.035" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138990v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Millot" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9947-2" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137491v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oullion" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molimard" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Navarro" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Combreas" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knee.2014.12.001" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980358v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01201545v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dumenil" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.04.031" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139174v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2014.2378553" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380409v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2015.63" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023229v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Lessner" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024645v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart Nederveen" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Speelman" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.01.014" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961174v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Belzacq" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leriche" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delache" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.697898" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054872v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411914533944" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025664v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Romo" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801291v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.10.043" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880940v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1583/12-4063.1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911079v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Boyer" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Tkaya" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zahouani" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pericoi" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.05.024" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02497364v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.832227" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024710v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Evans" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Miller" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.07.001" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805124v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Franquet" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Schneider" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2257828" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805128v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.03.016" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879052v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pierre-Yves Rohan" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.05.006" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834145v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabr" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024685" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682205v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.586945" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682221v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dubuis" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772550v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latil" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-012-0618-0" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753397v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2012.02.010" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732931v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.650321" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632399v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2010.547192" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681796v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.09.006" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732982v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Hwan Kim" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-011-0356-5" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FGC2ZJCX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800938v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12008" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844877v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mansilla" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Busson" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemaire" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2012.07.050" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T1F184W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665369v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitan Boissier" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Yong Li" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2010.12.010" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618607v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Kim" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.592368" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543452v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Khanafer" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty Schlicht" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Williams" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2010.02.015" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00509135v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bouten" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pouget" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000967" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543316v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2010.07.004" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00509118v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feissel" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierron" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villon" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/21/1/015703" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556795v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2010.490093" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00579397v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh The Tran" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.06.022" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508396v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Xavier" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Morais" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.09.023" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SJ6R56K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00497702v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Huntley" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhodri Cusack" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.18.9-20" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429817v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Couzan" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009026" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508406v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Jin" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Wisnom" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.09.024" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M5D2890-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504723v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;diac" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2006.tb01504.x" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F0GMDZSQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446360v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhui Yan" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2008.03.007" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB0X3WTM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446755v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhin Yan" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer M. Adeeb" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9132-6" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q8KB2840-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00502212v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Huntley" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Steele" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9128-2" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00497681v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.17.857-868" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446321v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pannier" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rotinat" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9084-2" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QDPRMGD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00502217v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274639v2" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bretelle" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9148-y" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T3ZZWHLF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446367v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek D. Steele" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446782v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Syed-Muhammad" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2007.10.021" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQV0PJG5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00499389v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2007.083" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-4JL8G2BD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00499849v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Tran" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.7-8.57" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505814v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vert" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L. Burguete" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00346.x" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WPQZJWRJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00502477v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2006.12.018" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PFM8BHD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505828v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moulart" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.3-4.161" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505301v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moulard" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.05.050" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505295v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.5-6.125" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00506777v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;diac" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387095v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505330v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chalal" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meraghni" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.04.020" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68KMFQF4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00506126v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-006-9822-x" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P0X56L4L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00506064v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hamelin" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surrel" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2004.09.026" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLH8MF1Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00506054v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Chalal" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.3-4.185" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505775v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.3-4.33" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448917v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel-Brunon" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699694v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406615v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444953v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444972v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931643v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932048v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761911v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874540v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815955" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080590v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875106v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875150v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728753v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246295v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Val&#233;au" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Avril" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728763v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durrande" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778269v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777915v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778612v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schneider" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778322v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063768v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777290v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778265v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777369v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00687598v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728748v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777280v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778268v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00687588v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668258v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063755v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592737v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00686609v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00686534v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063533v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00686523v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063519v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080621v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vassal" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378543v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422241v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429881v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815689v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rivera-Tinoco" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500106v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504288v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813024v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023111v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514581v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298434v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hamelin" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Surrel" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298381v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825753v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95484-6.00018-X" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740802v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooks Lane" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selda Sherifova" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95484-6.00013-0" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198493v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823403-7.00017-8" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198390v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ben-Ahmed" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alberto Figueroa" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Rosset" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986607.ch2" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926741v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ben Ahmed" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09327-2_2" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826085v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cordioli" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43195-2_20" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978203v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20182-1_5" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826084v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pires" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanlanduit" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dirckx" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30021-0_9" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141789v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42428-2_10" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405895v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-801238-3.99934-3" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405911v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816390-0.00006-6" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405907v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671439v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Curt" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380428v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-45071-1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45071-1_2" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286613v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.techniques-ingenieur.fr/base-documentaire/biomedical-pharma-th15/biomateriaux-et-biomecanique-42606210/biomecanique-cardiovasculaire-et-dispositifs-medicaux-implantables-med8100/" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024762v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rossi" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-1824-5" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645499v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2011_103" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338795v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Peter Eiberg" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656107v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hoareau" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lorion" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Lecoq" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Berthier" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>